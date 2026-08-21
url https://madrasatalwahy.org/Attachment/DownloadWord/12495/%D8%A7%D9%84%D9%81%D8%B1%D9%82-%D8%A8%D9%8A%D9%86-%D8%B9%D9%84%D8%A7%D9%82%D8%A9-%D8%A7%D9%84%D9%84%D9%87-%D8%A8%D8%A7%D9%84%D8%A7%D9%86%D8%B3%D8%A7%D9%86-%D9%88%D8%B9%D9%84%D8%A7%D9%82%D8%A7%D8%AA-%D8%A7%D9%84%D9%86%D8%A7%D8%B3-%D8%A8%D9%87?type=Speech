--- v0 (2026-07-05)
+++ v1 (2026-08-21)
@@ -920,51 +920,66 @@
         <w:t xml:space="preserve">ضرورة محوريّة الحقّ في الصداقات الإلهيّة والمسائل الأسريّة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في الصداقات أيضًا، ما دامت مصالحهما غير مرتبطةٍ بمكانٍ آخر، فإنّ هذه القرابة تستمرّ؛ وبمجرّد أن يرتبط أحدهما بمصلحةٍ ما، فإنّه يترك هذا الصديق ويذهب لمتابعة شؤونه. وبذلك يكون كلّ شيءٍ قد انتهى! أو أنّ هذه القرابة تدوم ما لم يواجهوا مشكلةً ما؛ فبمجرّد أن يواجهوا مشكلةً، ترى هذه الصداقة تضعف شيئًا فشيئًا، وبأيّ ذريعةٍ تنقطع فورًا؛ وبسبب مسألةٍ تافهةٍ للغاية، تتفكّك هذه الصداقة ويتفرّقان.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿ٱلأَخِلَّآءُ يَومَئِذِ بَعضُهُم لِبَعضٍ عَدُوٌّ إِلَّا ٱلمُتَّقِينَ﴾</w:t>
+        <w:t xml:space="preserve">﴿ٱلأَخِلَّآءُ يَوۡمَئِذِۭ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بَعضُهُم لِبَعضٍ عَدُوٌّ إِلَّا ٱلمُتَّقِينَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ أصدقاء الدنيا في يوم القيامة يفترق سبيلهم. تلك الصداقة التي تدوم هي التي تكون على أساس الإيمان، وعلى أساس اليقين، وعلى أساس المحبّة، وعلى أساس الرضا الإلهيّ، وتلك هي الصداقة الإلهيّة؛ هي وحدها التي تبقى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لذلك، لا يستطيع الإنسان أن يضحّي بالحقّ من أجل الصداقة أو من أجل المسائل العائليّة. بل إنّه من المحرّم أن يضحّي الإنسان بالحقّ من أجل مسائل القرابة! وإذا ما فعل ذلك، فإنّ الله سيعاقبه. إذا أريد للحقّ أن يُضحّى به من أجل مسائل القرابة، فيتغاضى الإنسان عنه ويغضّ الطرف ولا يأخذه بعين الاعتبار، فمثلاً لو وقع ظلمٌ على إنسان ما، فلم يذكره بسبب مصالحه العائليّة، وأراد أن يحافظ على مكانة عائلته، وليحدث ما يحدث للآخرين؛ إذا أراد أن يكون الأمر كذلك، فإنّ الله سيعاقبه ويمزّق عائلته! على الإنسان أن يريد الحقّ للحقّ، ولو كان ضدّه، ولو كان ضدّ عائلته؛ لا فرق في ذلك أبدًا. وبمجرّد أن يريد الإنسان إدخال مسائل أخرى غير الحقّ، تظهر المشكلة هناك.</w:t>
@@ -1400,66 +1415,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{67467E16-A29D-45D0-818B-041F9E1D8495}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3EBCF155-43B5-45BE-B506-F553E4D70C3F}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{D8CAE8B5-7EC2-4C05-A775-64E8FA36B5BE}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{5E1CAA72-B56E-4EAF-B84F-7EDE567C5262}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1536,61 +1551,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="3" name="_x0000_i0003">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0003"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1693,61 +1708,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="4" name="_x0000_i0004">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0004"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>