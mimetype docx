--- v0 (2025-12-31)
+++ v1 (2026-06-24)
@@ -1812,66 +1812,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{7A0811E9-FFCF-4F29-A2A0-C41AAA7ECA65}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B4A44437-F7C4-45AE-B250-36A6ACAD41A8}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{896E1598-B3DA-4151-AB2B-6DC279EE329D}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{794E578F-B025-4F43-A408-6E988E96E8B4}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>