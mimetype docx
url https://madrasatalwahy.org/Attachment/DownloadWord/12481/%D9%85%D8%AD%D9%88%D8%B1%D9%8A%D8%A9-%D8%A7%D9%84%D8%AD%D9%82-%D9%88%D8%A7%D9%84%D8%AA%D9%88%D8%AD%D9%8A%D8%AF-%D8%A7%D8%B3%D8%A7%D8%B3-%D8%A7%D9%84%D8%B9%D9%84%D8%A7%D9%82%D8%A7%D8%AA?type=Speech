--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -298,87 +298,87 @@
         <w:t xml:space="preserve">‌‌ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«وَ الْحَمْدُ لِلهِ الَّذِي أَدْعُوهُ فَيُجِيبُنِي وَ إِنْ كُنْتُ بَطِيئاً حِينَ يَدْعُونِي، وَ الْحَمْدُ لِلهِ الَّذِي أَسْأَلُهُ فَيُعْطِينِي وَ إِنْ كُنْتُ بَخِيلًا حِينَ يَسْتَقْرِضُنِي»</w:t>
+        <w:t xml:space="preserve">«وَ الْحَمْدُ لِلهِ الَّذِي أَدْعُوهُ فَيُجِيبُنِي وَ إِنْ كُنْتُ بَطِيئاً حِينَ يَدْعُونِي، وَ الْحَمْدُ لِلهِ الَّذِي أَسْأَلُهُ فَيُعْطِينِي، وَ إِنْ كُنْتُ بَخِيلًا حِينَ يَسْتَقْرِضُنِي»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد مختصٌّ بالله الذي كلّما أدعوه، يستجيب لي وإن كنتُ أُقصّر وأتكاسل عندما يدعوني هو! والحمد مختصٌّ بربٍّ كلّما أسأله، يعطيني وإن كنتُ بخيلًا عندما يطلب منّي شيئًا!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">دوام الارتباط بالله </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">تقدّم في المجلس السابق أنّ أحد الجوانب التي تبدو في هذه الفقرة هي مسألة دوام الحضور ودوام تعلّق الإنسان وارتباطه بالله، وأنّ مسألة دوام التعلّق والارتباط هذه لا وجود لها مع غير الله. فالعلاقات الدنيويّة القائمة على معايير وملاكات الأهواء والآراء في هذه الدنيا الدنيئة، تكون موجودة في بعض الأوقات ومنتفيّة في أوقات أخرى؛ لأنّها مقطعيّة ولا دوام لها. فالعلاقات القائمة على الروابط والمعاملات المادّيّة والنفع الشخصيّ، توجد يومًا وتنتفي في يوم آخر. والعلاقات القائمة على الروابط الداخليّة والمودّة الأسريّة، توجد يومًا وتنتفي في يوم آخر.</w:t>
+        <w:t xml:space="preserve">تقدّم في المجلس السابق أنّ أحد الجوانب التي تبدو في هذه الفقرة هي مسألة دوام الحضور ودوام تعلّق الإنسان وارتباطه بالله، وأنّ مسألة دوام التعلّق والارتباط هذه لا وجود لها مع غير الله. فالعلاقات الدنيويّة القائمة على معايير وملاكات الأهواء والآراء في هذه الدنيا الدنيئة، تكون موجودة في بعض الأوقات ومنتفية في أوقات أخرى؛ لأنّها مقطعيّة ولا دوام لها. فالعلاقات القائمة على الروابط والمعاملات المادّيّة والنفع الشخصيّ، توجد يومًا وتنتفي في يوم آخر. والعلاقات القائمة على الروابط الداخليّة والمودّة الأسريّة، توجد يومًا وتنتفي في يوم آخر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يومًا يكونون متآلفين وحميمين لأنّ مصالحهم تقتضي أن يكونوا كذلك، وعندما تتحقّق تلك المصالح ولا يرون ضرورةً في استمرار ذلك التعلّق، حينها تنقطع تلك العلائق وتُفسخ. طالما هم بحاجةٍ إلى الإنسان، يدورون حوله، ويُظهرون له المحبّة والتفاني، ويقولون: فديتك بروحي، أضحّي بنفسي من أجلك! من أنت! يا لك من جواد! ويا لك من سخيّ! ويا لك من كريم! ويا لك من محبّ! ويا لكَ من صاحب مروءة! ويا لك من شهم! لكن عندما تتحقّق المصالح ويبلغون مرادهم، ويتعارض الارتباط بالإنسان مع مصالح أخرى لهم، يتخلّون عنه ببساطة وكأنّها شربة ماء!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنًا، هذا لم يتغيّر ولم يختلف! هو نفس الذي كان، ويمتلك الخصائص نفسها، بل ربّما أُضيف إلى خصائصه وأصبح أفضل، فلماذا يتخلّون عنه؟ لأنّ مصالحهم لم تعد تقتضي ذلك، وقد بلغوا مرادهم.</w:t>
       </w:r>
@@ -406,51 +406,51 @@
         </w:rPr>
         <w:t xml:space="preserve">رجل الله هو الذي لا يفقد تلك المحوريّة والمبدأ في أيّ حال من الأحوال؛ لا فقط عندما تقتضي مصالحه ذلك. لا ينبغي له أن يتجاوز المبدأ في أيّ وقت! في وقت اليسر والعسر، في وقت الحاجة والفقر، في وقت الثروة والغنى، في وقت الصداقة وغير الصداقة، في أيّ حال، لا ينبغي لذلك المعيار أن يزول. لا ينبغي للشعارات والإشاعات أن تحكم الإنسان وتغلبه، ولا ينبغي للإنسان أن يتجاوز مسار الحقّ والعدالة وممشاهما.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قصص من تاريخ التقليد الأعمى والتكفير</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">كان المرحوم السيّد محمّد مهدي بحر العلوم رجلًا عظيمًا جدًّا ومن علماء الطراز الأوّل، بل يمكننا القول إنّه كان عالِم زمانه الوحيد والفريد، وكان علمه علمًا عنايئيًّا، أي إنّ هذه العلوم قد أُفيضت عليه بعناية ولطف من الإمام الحجّة عليه السلام. وكان الميرزا القمّيّ يأتي ويمسح غبار نعل السيّد بحر العلوم بطرف عمامته وينظّفه.</w:t>
+        <w:t xml:space="preserve">كان المرحوم السيّد محمّد مهدي بحر العلوم رجلًا عظيمًا جدًّا ومن علماء الطراز الأوّل، بل يمكننا القول إنّه كان عالِم زمانه الوحيد والفريد، وكان علمه علمًا عنائيًّا، أي إنّ هذه العلوم قد أُفيضت عليه بعناية ولطف من الإمام الحجّة عليه السلام. وكان الميرزا القمّيّ يأتي ويمسح غبار نعل السيّد بحر العلوم بطرف عمامته وينظّفه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كان السيّد بحر العلوم في النجف، وقد جاء أحد الأولياء ـ واسمه نور علي شاه واسمه مذكور في كتب التراجم، وهو تلميذ الشيخ محمد رضا الدكني ومعصوم علي شاه ـ إلى كربلاء، وهناك جذب إليه أفرادًا. فرأى العلماء أنّه يقول أمورًا ويتحدّث بأحاديث ويجذب الناس إليه، وأنّ سوق أجهزتهم ودكاكينهم قد كسدت، وأنّهم إن تباطأوا قليلًا فسيخسرون المعركة! وخلاصة القول، كان لا بدّ من فعل شيء لإزالة هذا المانع من الطريق!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال </w:t>
       </w:r>
@@ -1025,696 +1025,689 @@
         </w:rPr>
         <w:t xml:space="preserve">ذات يوم، جاء جماعة من طهران إلى كربلاء وذهبوا إلى منزل سيّد من الهند، وكانت لديهم مجالس حارّة ومفصّلة جدًّا. جاؤوا إلينا وقالوا: تعالوا أنتم أيضًا، فذهبنا نحن أيضًا إلى ذلك المجلس. وفجأة، التفت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">السيد الحدّاد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">رضوان الله عليه إلى أحد الأفراد في ذلك المجلس وقال: لماذا أتيت إلى كربلاء؟! الآن أهل بيتك في قلقٍ لغيابك، وهي على وشك الولادة، وهذا الغياب والفراق يثقل عليها! الإمام الحسين عليه السلام لا يقبل زيارتك هذه!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">فالسيد الحدّاد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رضوان الله عليه وليّ من أولياء الله، ومطّلعٌ على الأمور، والآن قد أخبر بالغيب، لأنّ أحدًا لم يخبره بهذا الأمر! ذلك السيّد الذي كان الناس في منزله، عندما رأى أنّ مريده على وشك أن يضيع منه، التفت إلى </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Names_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">السيد الحدّاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وقال: لماذا تتدخّل في شؤونه؟! هذا الكلام الذي تقوله غير صحيح، وهي راضيةٌ تمامًا، فلا تتدخّل! </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فقال المرحوم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Names_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">السيد الحدّاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: لقد قلت كلمتي، فمن أراد أن يقبل فليقبل، ومن لم يرد فشأنه! في أمان الله. ونهض وخرج من المجلس. فمن يتبع </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Names_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">السيد الحدّاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، سيلحقه أمرٌ ونهي. أمّا هناك، فالأمر ليس كذلك، بل هناك فقط صحون الأرزّ والحلوى، وليكن ما كان! هناك يقولون فقط: تعال واجلس واستأنس في المجلس، لا شأن لك بزوجتك ولا بأولادك، لا شأن لك بالمسائل الأخلاقيّة ولا بالمسائل التربويّة! حينها، فجأة، تجد نفسك قد انتهيت إلى مكان آخر!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هل نأتي فقط، ونجلس، ونتحدّث، ونضحك، ولا يكون هناك أيّ نوعٍ من التربية، ولا أيّ نوعٍ من المراقبة، ولا أيّ نوعٍ من السيطرة؟! حسنًا، لزوجة الإنسان وأولاده حقٌّ أيضًا، وهم أيضًا يجب أن يكونوا تحت نظام وحساب وكتاب. فهذه واحدة من الحالات. يقولون: سيّدنا، نريد أن نسافر، فلا ينبغي أن تتدخّل في شؤوننا! لكنّ من يسير في طريق حقّ، يجب أن يطبّق كلّ أعماله على الحقّ؛ حينها يكون هناك أمرٌ ونهي! يقولون: يجب أن تفعل هذا ولا تفعل ذاك! ولكن هنا، نرى أنّ الإنسان لا يستطيع أن يخضع للحقّ ويريد أن يكون مرتاحًا، يريد أن يهرب، والسلوك لا ينسجم مع الراحة! في السلوك، لا يمكن للإنسان أن يهرب من عبء المسؤوليّة؛ لذلك، ترك الجميع المرحوم العلاّمة.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كانوا يريدون أستاذًا لا يأمرهم ولا ينهاهم، ولا يقول لهم «أنت»! لا يقول لهم: «فوق عينك حاجب!» كانوا يريدون فقط المجيء والجلوس والحديث وتناول عشاء أو غداء ثمّ الذهاب. أنا الذي أروي هذه الأحداث، كنتُ شاهدًا عليها كلّها.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ أين الجلسة الليلة؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ في منزل فلان!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ إذن لنذهب!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ وأين المجلس غدًا ليلاً؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ في منزل السيّد فلان!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ إذن لنذهب!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">في أيّ ساعة كانوا يعودون إلى المنزل؟ الساعة الواحدة بعد منتصف الليل! ماذا كانوا يفعلون هناك؟ يتحدّثون ويضحكون، ولكي لا يكون المجلس فارغًا، يقرؤون غزلًا من ديوان حافظ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولكن في مجالس </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Names_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">السيد الحدّاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، هناك خبزٌ وفجل! فهل تأتون إليها أيضًا؟! على حدّ قول </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Names_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">المرحوم الوالد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الذي كان يقول: كنّا نأكل هذا الخبز والخضار فنجد أنّه لا فائدة منه، فنذهب إلى المنزل ونأكل حساء اللحم ونقول: لا يمكن الصيام بالخبز والخضار والخبز والفجل! في مجالس </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Names_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">السيد الحدّاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، هناك ماءٌ للشرب وشاي. وعندما لم يكن لديه مال، كان يستدين من أجل هؤلاء. كانوا يأتون إلى منزل </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Names_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">السيد الحدّاد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">رضوان الله عليه وليّ من أولياء الله، ومطّلعٌ على الأمور، والآن قد أخبر بالغيب، لأنّ أحدًا لم يخبره بهذا الأمر! ذلك السيّد الذي كان الناس في منزله، عندما رأى أنّ مريده على وشك أن يضيع منه، التفت إلى </w:t>
+        <w:t xml:space="preserve">ولا يغادرون، ثمّ يريدون أرزًّا أيضًا! وكان هو يذهب ويستدين. حينها، كان هؤلاء أنفسهم يقولون: لقد أظهر كرامة ويُخرج المال من تحت الفراش! وهم لا يعلمون أنّ هذا المسكين قد ذهب ورهن إبريق الوضوء!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كان </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">السيد الحدّاد</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">فقال المرحوم </w:t>
+        <w:t xml:space="preserve">المرحوم العلامة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يرى هذه الأمور ويعلم بأيّ مشقّة وضيق يقوم بهذه الأعمال من أجل الأفراد القادمين من إيران. حسنًا، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">السيد الحدّاد</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: لقد قلت كلمتي، فمن أراد أن يقبل فليقبل، ومن لم يرد فشأنه! في أمان الله. ونهض وخرج من المجلس. فمن يتبع </w:t>
+        <w:t xml:space="preserve">المرحوم العلامة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا يستطيع أن يقول هذه الأمور. هو يقول: أساس صداقتنا قائمٌ على السلوك؛ لستَ أختي ولا أخي! عندما يُفترض ألّا ترافقنا في السلوك الذي يشكّل أصل ومحوريّة حركتنا وارتباطنا، فعلى أيّ أساسٍ تكون صداقتنا معك؟! نعم، نكتفي بالسلام عليكم. لذلك، كان هؤلاء يأتون إلى منزله حتّى آخر عمر المرحوم العلامة، وكان هو يسلّم عليهم ويقدّم لهم الشاي... إلخ. وأحيانًا كان هو يذهب إلى منازلهم، ولم يكن الأمر أنّه تركهم؛ ولكن لم تعد تلك العُلقة وذلك الارتباط موجودين. وتلك مسألة أخرى!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الغاية النهائيّة: تأسيس كلّ العلاقات على محور التوحيد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إذن، على الإنسان الذكيّ في جميع الأحوال، أن يفكّر في نفسه. تقول الآية القرآنيّة: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿قُوا أَنْفُسَكُمْ وَأَهْلِيكُمْ نَارًا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> أي فكّروا في أنفسكم أولًا! ابحثوا عمّا له ثبات واستقرار في عالَم الوجود. في عالَم الوجود، الثبات يختصّ فقط بذات الله الأقدس، وإلّا حتّى النبيّ يذهب يومًا ما. يقول أمير المؤمنين عليه السلام: أصعب أيّام حياتي وأشدّها، يوم وفاة رسول الله</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumber_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ والثاني، يوم فقدتُ فاطمة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! فهذا رسول الله أيضًا يذهب في النهاية ويبقى عليٌّ وحيدًا، لكنّ الله لا يذهب؛ الله موجود! رسول الله يُدفن تحت التراب ويُهال عليه التراب ويتساوى مع الأرض! بالطبع، حقيقته باقية، وفقط جسده يُدفن تحت التراب؛ أمّا الله فليس له جسد، وهو دائمًا موجود! ورسول الله نفسه يقول: اتبعوه هو؛ لا يقول: اتبعوني «أنا»! ولكن من باب أنّنا جهلة، والجاهل يحتاج إلى دليل، يحتاج إلى سراج، يحتاج إلى نور، ورسول الله هو النور، فيجب أن نتّبعه؛ وتلك مسألة أخرى. لكنّه يقول: اتّبعني لتصل إليه هو؛ لا يقول: لتصل إليّ أنا.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذا المعنى هو معنى الحمد، وهو أن يسعى الإنسان وراء تلك الذات والحقيقة التي هي حقيقةٌ مستمرّة. فإذا استطاع الإنسان أن يمرّن نفسه على هذه المسألة حتّى تستقرّ في نفسه، ويجعل نفسه بحيث لا تتغيّر نفسه كثيرًا مع تحوّلات الأوضاع وتغيّراتها وتبدّلاتها، فقد قطع شوطًا طويلاً من الطريق. ففي النهاية، الأوضاع في مجرى الزمن عرضة للتغيير والتحوّل؛ يومًا يأتي هذا ويذهب ذاك، ويومًا يأتي ذاك ويذهب هذا، ويومًا صعود ويومًا هبوط، ويومًا مرض ويومًا صحّة، ويومًا موت ويومًا حياة وولادة! فإذا استطاع الإنسان أن يركّز هذه الحالة في نفسه ويقرّرها، فقد فعل الكثير!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لهذا السبب، يجب أن يكون أساس حياة الإنسان وارتباطه وتعلّقه قائمًا على التوحيد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علاقة السالك بالناس قائمة على محور التوحيد والحقّ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿الْأَخِلَّاءُ يَوْمَئِذٍ بَعْضُهُمْ لِبَعْضٍ عَدُوٌّ إِلَّا الْمُتَّقِينَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، فإذا بنى الإنسان في هذه الدنيا علاقته مع الناس على أساس التوحيد والعقيدة وعلى أساس الاشتراك في المسير، فإنّ هذا الأمر مفيدٌ له، ولو ليومٍ واحد؛ أي ولو ارتبط بشخصٍ ليومٍ واحد على أساس التوحيد، فإنّ ذلك اليوم مفيدٌ له، حتّى لو حدث تغييرٌ وتحوّلٌ في اليوم التالي! الآن، فإذا كان ذلك الإنسان بالمقابل كذلك، فإنّ العلاقة تدوم؛ أي إذا كانت علاقة الإنسان بآخر قائمة على الاشتراك في المسير، وعلاقة ذلك بالمقابل مع الإنسان قائمة على الاشتراك في المسير، فإنّ هذه المحبّة والأنس تدوم، وإلّا فلا تدوم!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">في هذه الحالة، لا يكون الإنسان مغبونًا أبدًا؛ أي إذا حدث بعد سنتين أو ثلاث سنوات خلافٌ وتغييرٌ وتحوّلٌ لأيّ سبب من الأسباب وبردت العلاقات، فإنّ الإنسان ليس فقط ليس مغبونًا، بل هو سعيدٌ جدًا لأنّ علاقاته خلال هاتين السنتين أو الثلاث كانت قائمة على أساسٍ صحيح. ولكن إذا كانت العلاقة من البداية قائمة على أساسٍ دنيويّ، فبعد عمرٍ يضرب الإنسان كفًا بكف ويقول: يا ويلاه، انظروا إلينا كم عملنا من أجله وكم بذلنا له؛ لقد ذهب ولم ينظر خلفه حتّى! إذا كانت العلاقة دنيويّة فالأمر هكذا. هو أيضًا يقول: لو أردتَ لم تفعل! كلّ هذه المشاكل في الدنيا وهذه الصراعات سببها العلاقة المادّيّة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جنگ هفتاد و دو ملت همه را عذر بنه *** چون ندیدند حقیقت ره افسانه زدند</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يقول: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_Trans_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اعذُرْ صِرَاعَ الاثْنَتَيْنِ وَسَبْعِينَ فرقة *** فَإِذْ لَمْ يَرَوْا الْحَقِيقَةَ سَلَكُوا طَرِيقَ الْأُسْطُورَة.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عندما لم يصلوا إلى حقيقة التوحيد ولم يجعلوها نصب أعينهم ووجهةً لأعمالهم، وقبلةً وأسوةً لبرامج حياتهم، ووقعوا في مسائل تختلف أنواعها، تكون النتيجة هي ما ترونه! بدلًا من ذلك، ينشغلون بالرئاسات والأخذ والعطاء والصعود والهبوط والمسائل العقائديّة، وتُضمّ إليها مسائل أخرى! كم صحيفة تُوزّع في هذا البلد الآن؟ اشترِ كلّ هذه المجلّات والصحف ليومٍ واحد وضعها في هذه الغرفة، سترى أنّ ارتفاعها يبلغ مترًا! هذا يهاجم ذاك، وذاك يهاجم هذا! يرسلون مراسليهم إلى المصانع وأماكن مختلفة ليجدوا نقاط ضعف الآخرين، ثمّ يقولون للطرف المقابل: إمّا أن تعطينا مالًا أو ننشر نقطة ضعفك في صحيفتنا!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">محوريّة علاقات أهل الباطل قائمة على الأوهام والتخيّلات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثمّ يكتبون في أعلى صحيفتهم آية قرآنيّة: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿الَّذِينَ يُبَلِّغُونَ رِسَالَاتِ اللَّهِ...﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> المنافقون أيضًا كانوا يقولون: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿فَضَّلَ اللَّهُ الْمُجَاهِدِينَ عَلَى الْقَاعِدِينَ أَجْرًا عَظِيمًا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. هم يتمسّكون بالقرآن، ونحن أيضًا نتمسّك به؛ لكن لا يُعلم من منّا يقول الصدق في العالم الآخر! كلّنا مثل بعضنا البعض، فقط الوجوه تختلف. كان المنافقون يتصارعون مع الآخرين على السلطة ويقولون: لنكن نحن ولا تكونوا أنتم، حسنًا، هؤلاء أيضًا كذلك! هذا الذي هو متعطّشٌ الآن لدم الآخر، لماذا؟ لقد أطلقنا عليه اسم منافق وعدوّ الله وعدوّ النبيّ، وهذا صحيح؛ هم منافقون، لا دين لهم، لا إيمان لهم؛ ولكن في نهاية المطاف، إذا نظرنا إلى نهاية القضيّة نرى أنّ كلّ الصراعات هي على السلطة! كلّهم يقولون: لِتَذْهَب أنت وَأَبْقَى أنا!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كان </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">السيد الحدّاد</w:t>
-[...126 lines deleted...]
-        <w:t xml:space="preserve">ولكن في مجالس </w:t>
+        <w:t xml:space="preserve">المرحوم الوالد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رضوان الله عليه يقول: عندما يُرفع الحجاب في العالم الآخر، حينها يُعلم من هو في الأمام ومن هو في الخلف، هنا لا يُعلم! هنا يجلسون في صدر المجلس صفًا وراء صف بعمائم كبيرة ولحى طويلة، ولكن من يعلم ما الذي يدور الآن في ذلك الباطن وفي ذلك السرّ، وما هي المسائل والتصوّرات والتخيّلات التي تحدث وتمرّ؟ هذا يعلمه الله والمتّصلون به. أولئك الذين يعرفون الباطن، هم على علمٍ بحقيقة الباطن. هم فقط المطّلعون!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كنتُ يومًا في خدمة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">السيد الحدّاد</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، هناك خبزٌ وفجل! فهل تأتون إليها أيضًا؟! على حدّ قول </w:t>
+        <w:t xml:space="preserve">المرحوم العلامة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رضوان الله عليه وكان </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">المرحوم الوالد </w:t>
-[...406 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">المرحوم آية الله المطهّري </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">موجودًا أيضًا. هو بنفسه نقل عن المرحوم آية الله السيد أحمد الخوانساري أنّ المرحوم الشيخ حسن علي النخودكي الأصفهاني كان يقول: أنا أرى بعض أعاظم مراجع النجف على صورة خنزير! فمن يفهم هذه الأمور؟! يأتي بعصاه وعمامته الكبيرة ولحيته الكذا وعشرين من الحواريّين والمرافقين من حوله، فيذهب ويجيء، يُلقي الدرس، يبلّغ علوم الإمام جعفر الصادق عليه السلام! ولكن هناك واحد مثل الشيخ حسن علي النخودكي الأصفهاني يفهم ما الذي يدور في هذا الباطن وما هي أفكاره وما هي روحيّته وما هي الضجّة والحرب والصراع الجاري في هذه النفس! بالطبع، كان الشيخ المطهّري يقول إنّه يعلم من هو ذلك الرجل، ولكن السيّد أحمد الخوانساري لم يخبره باسمه!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">حسنًا، هكذا هو الأمر! فجأة، يرى الإنسان أنّه يقضي عمرًا يلطم صدره من أجل الإمام الصادق، لكنّ شكله شكل خنزير! إذن، ماذا فعل بك هذا الإمام الصادق؟! ماذا فعلت بك روايات الإمام الصادق هذه؟! أيّ تأثيرٍ أحدثته فيّ علوم الإمام الصادق هذه؟! القضيّة غير واضحة في هذا الجانب، لكنّها واضحة في الجانب الآخر!</w:t>
+        <w:t xml:space="preserve">حسنًا، هكذا هو الأمر! فجأة، يرى الإنسان أنّه يقضي عمرًا يلطم صدره من أجل الإمام الصادق، لكنّ شكله شكل خنزير! إذن، ماذا فعل بك هذا الإمام الصادق؟! ماذا فعلت بك روايات الإمام الصادق هذه؟! أيّ تأثيرٍ أحدثته في علوم الإمام الصادق هذه؟! القضيّة غير واضحة في هذا الجانب، لكنّها واضحة في الجانب الآخر!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هنا تقول الآية: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿الْأَخِلَّاءُ يَوْمَئِذٍ بَعْضُهُمْ لِبَعْضٍ عَدُوٌّ إِلَّا الْمُتَّقِينَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1812,66 +1805,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B4A44437-F7C4-45AE-B250-36A6ACAD41A8}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E3443378-8F7C-4471-867F-CFA3B70F66EC}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{794E578F-B025-4F43-A408-6E988E96E8B4}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{2A912F8F-1FC8-4DA8-B17C-B29C6BE05DF2}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>