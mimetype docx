--- v0 (2025-12-29)
+++ v1 (2026-08-03)
@@ -471,51 +471,51 @@
         </w:rPr>
         <w:t xml:space="preserve">يستيقظ الإنسان من نومه صباحًا وينشغل بعمله وبرنامجه حتّى يعود ليلًا إلى منزله فينشغل بأهله وعياله والمطالعة. ولكن لو أنّ متّصلاً اتّصل بك في الساعة الحادية عشرة أو الثانية عشرة ليلًا، وهو وقت بداية نومك وراحتك، وقال: «السلام عليكم، كيف حالكم؟ سيّدنا، هل لك أن تنجز لنا هذا العمل غدًا؟»، فإنّك ستقول له: «يا جاهل، ألا تخجل؟! وهل الساعة الثانية عشرة ليلًا وقتٌ مناسبٌ للاتصال حتّى توقظني من نومي؟!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">توصية الأولياء بالنوم المبكّر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">وبالطبع عليّ أن أشير هنا إلى هذه النقطة، وهي أنّه يجب على الجميع أن يكونوا نائمين في الساعة العاشرة! وكان المرحوم الوالد رضوان الله عليه يقول: «يجب أن تناموا مبكّرًا حتّى تستيقظوا مبكّرًا في المقابل!» أمّا نحن فلا نعمل بهذه الوصيّة، أو أنّنا نعمل فقط بالنوم المبكّر لنكون قد عملنا بواحدة من وصاياه على الأقل. رحمه الله، كان أحيانًا يعاني مرضًا ولا يصوم، لكنّه كان يتناول السحور والإفطار ويقول: إنّ كنّالا نصوم،فلو لم نتناول السحور والإفطارفسنكون كفّارًا على الإطلاق! فلنتناول هذا الإفطار على الأقل كي لا يقولوا عنّا كفّار!</w:t>
+        <w:t xml:space="preserve">وبالطبع عليّ أن أشير هنا إلى هذه النقطة، وهي أنّه يجب على الجميع أن يكونوا نائمين في الساعة العاشرة! وكان المرحوم الوالد رضوان الله عليه يقول: «يجب أن تناموا مبكّرًا حتّى تستيقظوا مبكّرًا في المقابل!» أمّا نحن فلا نعمل بهذه الوصيّة، أو أنّنا نعمل فقط بالنوم المبكّر لنكون قد عملنا بواحدة من وصاياه على الأقل. رحمه الله، كان أحيانًا يعاني مرضًا ولا يصوم، لكنّه كان يتناول السحور والإفطار ويقول: إنّ كنّا لانصوم، فلو لم نتناول السحور والإفطار فسنكون كفّارًا على الإطلاق! فلنتناول هذا الإفطار على الأقل كي لا يقولوا عنّا كفّار!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يجب على الإنسان أن ينام مبكّرًا في الليل لكي يكون لديه الاستعداد والتهيّؤ. ففي نهاية المطاف، هناك تعلّقٌ مادّيٌّ لوجودنا، و التعلّق المادّيّ بنفسه يوجب انصراف النفس عن الجانب التجرّديّ. نعم، كلّما غلب الجانب التجرّديّ وخرج الإنسان من هذه التعلّقات المادّيّة، حينها لا يمكن للتعلّقات المادّيّة مثل النوم أن تؤثّر فيه؛ ولكن ما دام هذا الجانب من التعلّق بالمادّة موجودًا، فإنّ الإنسان محكومٌ بقوانين المادّة. لذلك، كانوا يقدّمون هذه التوجيهات لهذا السبب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">منذ فترة، قبل شهر رمضان تقريبًا، كنتُ أطالع حتّى الساعة الحادية عشرة ليلًا وكنتُ متعبًا جدًّا، فذهبت لأستريح. وما إن كاد يغلبني النعاس حتّى رنّ الهاتف فجأة! فقلت في نفسي: هل أردّ على الهاتف أم لا؟ لا بدّ أنّ مَن يتّصل في الساعة الحادية عشرة والنصف ليلًا لديه أمرٌ مهمٌّ جدًا، فمثلًا، إمّا أن يكون أحد أقاربه قد مات، أو أنّ شخصًا قد عاد إلى الحياة، فلا بدّ أن تكون المسألة في هذه الدرجة من الأهميّة! فرفعتُ السماعة، فكان المتّصل امرأة من إحدى المحافظات. قالت: «السلام عليكم سيّدنا! أردت فقط أن أسمع صوتكم وأسلّم عليكم!» قلت: «شكرًا جزيلًا، وفّقكم الله!» ثم سألَتْ قليلاً عن الأحوال وأغلقت الهاتف.</w:t>
       </w:r>
@@ -614,51 +614,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«جُعِلَتْ لِيَ الْأَرْضُ مَسْجِدًا وَ طَهُورًا» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فيمكنك أن تعبد في أيّ مكان على الأرض، فقط لا تصلّ في الأماكن المغصوبة والمكروهة مثل: الحمّام، والشوارع، والمزابل، والأماكن النتنة ذات الرائحة الكريهة، وإلّا فاعبد حيثما شئت. وبالطبع، الأفضل أن تُؤدّى العبادة في المسجد؛ فلها في مسجد الحيّ ثواب، وفي مسجد المدينة ثواب، وفي المسجد الجامع ثواب، وفي مسجد الكوفة ثواب، وفي حرم أمير المؤمنين كلّ ركعة بثواب مئتي ألف ركعة صلاة. وهذا بسبب أهميّة المكان نفسه. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿جُعِلَتْ لِيَ الْأَرْضُ مَسْجِدًا وَ طَهُورًا﴾ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فإن لم تكن على وضوء، فاضرب بيديك هنا على التراب والحجر وتيمّم، وإن لم يكن ذلك مُيَسَّرًافعلى الخشب، وإن لم يكن الخشب فاضرب بيديك على السجّاد ولا مانع من ذلك. يجب على الإنسان أن يصلّي في كلّ حال؛ ففي حال الخوف صلاته مختلفة، وفي حال الغرق إذا قال «الله أكبر» حُسبت له صلاة.</w:t>
+        <w:t xml:space="preserve">فإن لم تكن على وضوء، فاضرب بيديك هنا على التراب والحجر وتيمّم، وإن لم يكن ذلك مُيَسَّرً افعلى الخشب، وإن لم يكن الخشب فاضرب بيديك على السجّاد ولا مانع من ذلك. يجب على الإنسان أن يصلّي في كلّ حال؛ ففي حال الخوف صلاته مختلفة، وفي حال الغرق إذا قال «الله أكبر» حُسبت له صلاة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فالاتصال دائمٌ ومستمرّ؛ أي لا يوجد أيّ وقت أو أيّ لحظة من اللحظات فيها حجاب أو ستر بين الإنسان والله المتعال، وهذا يختصّ بالإسلام! في الأوقات التي يكون فيها الإنسان مُنشغلاً بتلاوة القرآن، يكون الله هو المتحدّث مع الإنسان؛ وفي أوقات انشغال الإنسان بالصلاة، يكون الإنسان هو المتحدّث مع الله؛ وفي سائر الأوقات أيضًأ يُستحبّ أن يكون لسان الإنسان مشغولًا بذكر الله.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الاتصال الدائم بين العبد وربّه</w:t>
       </w:r>
@@ -788,51 +788,51 @@
         <w:t xml:space="preserve">تلك الجهة الخارجة عن علل وأسباب الطبيعة، والواقعة خارج نطاق الوسائط، هي عبارة عن الوجود البسيط الذي هو الربّ تعالى. فرغم أنّه ملحدٌ ودهريّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، إلّا أنّ تعلّقه وارتباطه لا ينقطع، بل هو نفسه من يُسدل الستار! يجب عليه أن يزيح الستار. الله لم يُسدل ستارًا، نحن من نُسدل الستائر، نحن من نصنع حجابًا فوق حجاب باستمرار ونتسبّب في ابتعادنا!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">حسنًا، أليس مَن يمتلك مثل هذه الخصوصيّة مستحقًّا للحمد والثناء؟ لأنّه وجودٌ مستعدٌّ لخدمتنا في كلّ حال، وكلّما قصدناه يقول: «أنا حاضر!» حسنًا، فإذا أردنا أننلاحظ قيمة معيّنة في العالم ونمدح عليها أحدًا ونقول: إنّ هذاكلّما ذهبنا إليه لم يردّنا خائبين»، فمنعساه أن يكون؟ إنَّه لا يمكن أن يكون إنسانًا؛ لأنّ أيدينا تقصر عن الوصول إلى هذا الإنسان في بعض الأوقات، فلا بدّ أن يكون موجودًا أسمى من هذا المقام والمرتبة. فإذا كان من المقرّر في عالَم القيم والمعايير والمقدّسات أن نعتبر إجابة دعوة المضطرّين والسائلين إحدى القيم، فإنّ الذات التي تختصّ بالمرتبة العُليا من القداسة هي ذات الله تعالى، التي كلّما قصدناها وجدناها!</w:t>
+        <w:t xml:space="preserve">حسنًا، أليس مَن يمتلك مثل هذه الخصوصيّة مستحقًّا للحمد والثناء؟ لأنّه وجودٌ مستعدٌّ لخدمتنا في كلّ حال، وكلّما قصدناه يقول: «أنا حاضر!» حسنًا، فإذا أردنا أن نلاحظ قيمة معيّنة في العالم ونمدح عليها أحدًا ونقول: هذاكلّما ذهبنا إليه لم يردّنا خائبين»، فمن عساه أن يكون؟ إنَّه لا يمكن أن يكون إنسانًا؛ لأنّ أيدينا تقصر عن الوصول إلى هذا الإنسان في بعض الأوقات، فلا بدّ أن يكون موجودًا أسمى من هذا المقام والمرتبة. فإذا كان من المقرّر في عالَم القيم والمعايير والمقدّسات أن نعتبر إجابة دعوة المضطرّين والسائلين إحدى القيم، فإنّ الذات التي تختصّ بالمرتبة العُليا من القداسة هي ذات الله تعالى، التي كلّما قصدناها وجدناها!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الآن وفي هذه اللحظة، لو توجّهنا إليه لأجابنا، وبعد ساعة أو ساعة ونصف كذلك، وفي الساعة الثانية عشرة والواحدة والثانية كذلك، في أيّ وقتٍ نشاء! لا يقول أبدًا: أنا متعبٌ أو مشغول! لا يقول أبدًا: اذهب الآن وعُد بعد ساعتين! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿لَا تَأْخُذُهُ سِنَةٌ وَلَا نَوْمٌ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ReferenceNumber_MS_V1"/>
           <w:rtl w:val="0"/>
@@ -906,51 +906,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">انطلق أحد الأعاظم لزيارة عظيم آخر بصحبة مريديه وتلامذته. على ما يظهر، وردت هذه القصة في كتاب «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نفحات الأنس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">» لجامي أو في «تذكرة الأولياء». فلمّا وصلوا إلى هناك، قال لتلامذته: «من يجد في نفسه أهلية إدراك محضر الشيخ فَلْيدخل، ومن لا يجدها فلا يأتِ!» فدخل الجميع، إلّا أنّ واحدًا منهم بقي خلف الباب، فسألوه: «لمَ لا لم تدخل؟» فأجاب: «لقد اشترط شيخُنا وقال: ادخلوا إن كنتم تملكون الأهليّة، ولا تدخلوا إن لم تملكوها. وإنّي عندما أنظر في حالي، أرى أنّي لا أملك هذه الأهليّة، ولم أتمكّن من تحصيل المكانة التي تؤهّلني لإدراكمحضره!» وعندما دخل القوم، إذا بذلك الشيخ الذي قصدوه للزيارة يسأل: «ذلك الذي يملك أهلية محضري، لمَ لَمْ يأتِ؟!» أي أنّ المسألة معكوسة!</w:t>
+        <w:t xml:space="preserve">» لجامي أو في «تذكرة الأولياء». فلمّا وصلوا إلى هناك، قال لتلامذته: «من يجد في نفسه أهلية إدراك محضر الشيخ فَلْيدخل، ومن لا يجدها فلا يأتِ!» فدخل الجميع، إلّا أنّ واحدًا منهم بقي خلف الباب، فسألوه: «لمَ لا لم تدخل؟» فأجاب: «لقد اشترط شيخُنا وقال: ادخلوا إن كنتم تملكون الأهليّة، ولا تدخلوا إن لم تملكوها. وإنّي عندما أنظر في حالي، أرى أنّي لا أملك هذه الأهليّة، ولم أتمكّن من تحصيل المكانة التي تؤهّلني لإدراك محضره!» وعندما دخل القوم، إذا بذلك الشيخ الذي قصدوه للزيارة يسأل: «ذلك الذي يملك أهلية محضري، لمَ لَمْ يأتِ؟!» أي أنّ المسألة معكوسة!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي المقام الأوّل، يجب إظهار المسكنة؛ لأنّ هذا الإظهار للمسكنة هو الأهليّة بعينها! ولكن إن قلنا: كلّا، نحن نملك الأهليّة، لدينا التهيّؤ والاستعداد، فإنّهم يصرفوننا! وهم في هذا الأمر بارعون جدًّا وأساتذة، ويشغلون الإنسان بحيث قد لا ينتبه لعشر سنوات! تأتي الأحلام، وتأتي المكاشفات، وتأتي الحالات؛ لكنّ كلّ هذا مجرّد صرفٍ للانتباه، والإنسان لا يرتقي قدر أنملة. كلّها تخيّلات، وكلّها أوهام ودخول في الأهواء والمسائل التخيّليّة، وإذا شاء الله وأخذ بيد الإنسان، فإنّه بعد عشر سنوات فقط ينتبه أنّه في أيّ نوعٍ من المسائل والأمور هو غارق، وفي أيّ امتحاناتٍ يعجز عن النجاح! هنا، وفجأةً، يقول لنفسه: إذن، ماذا كنّا نفعل في هذه السنوات العشر؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بر سر بازار عشق کس نخرد ای رفیق *** از تو به یک جو هزار کشف و کرامات را</w:t>
       </w:r>
@@ -987,51 +987,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ أفضل سلعة وأثمن بضاعة في هذا السوق، هي سلعة الفقر والعجز والمسكنة. حقًا، عندما يقرأ الإنسان هذه الفقرات، يخجل من نفسه! انظروا إلى الإمام السجّاد عليه السلام، من بداية دعاء أبي حمزة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«إِلَهِي لَا تُؤَدِّبْنِي بِعُقُوبَتِكَ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> إلى آخر الدعاء، هل يقول مرّة إنّني شيءٌ يُذكر؟! أنا ذلك الذي هو إمامٌ على الخلائق! أنا ذلك الذي هو صاحب الولاية! في أيٍّ من هذه الفقرات رأيتم مثل هذه العبارة؟! بالطبع، هذه المسألة واقعيّة وحقيقيّة؛ فالإمام السجاد عليه السلام هو الإمام الرابع في مذهب التشيّع، ومقامه لا يختلف قدر أنملة عن سائر الأئمة عليهم السلام، ولا يختلف عن مقام أبيه أبدًا! كُلُّهُمْ نُورٌ وَاحِدٌ، ولكن هل رأيتموه يومًا يقول: أنا صاحبُ الولايةِ الكبرى الإلهيّة؟! أنا الذي آمُرُى جبرئيلَ و ميكائيلَ و إسرافيلَ؟! أنا الذي </w:t>
+        <w:t xml:space="preserve"> إلى آخر الدعاء، هل يقول مرّة إنّني شيءٌ يُذكر؟! أنا ذلك الذي هو إمامٌ على الخلائق! أنا ذلك الذي هو صاحب الولاية! في أيٍّ من هذه الفقرات رأيتم مثل هذه العبارة؟! بالطبع، هذه المسألة واقعيّة وحقيقيّة؛ فالإمام السجاد عليه السلام هو الإمام الرابع في مذهب التشيّع، ومقامه لا يختلف قدر أنملة عن سائر الأئمة عليهم السلام، ولا يختلف عن مقام أبيه أبدًا! كُلُّهُمْ نُورٌ وَاحِدٌ، ولكن هل رأيتموه يومًا يقول: أنا صاحبُ الولايةِ الكبرى الإلهيّة؟! أنا الذي آمُرُ جبرئيلَ و ميكائيلَ و إسرافيلَ؟! أنا الذي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿بِيَدِهِ مَلَكُوتُ كُلِّ شَيْءٍ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> و مَلَكوتُ السّمواتِ؟! كلّ هذه العبارات هي من مقامات الإمام عليه السلام، لا أنّها ليست كذلك؛ ولكن هل رأيتموه يقول واحدة منها؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1119,51 +1119,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ولكن الله ليس كذلك يا عزيزي! نذهب إليه فيجيب! ندير ظهرنا ونرتكب الذنب، ثمّ نعود ونسأل، فيجيب! نرتكب الذنب مرّة أخرى، ونعود مرّة أخرى، وهكذا يستمرّ الأمر، وهو بعظمته لا يعبس! يقول: عملك هو ارتكاب الذنب، وعملي هو المغفرة! أنت قم بعملك، وأنا أقوم بعملي؛ كلٌّ يؤدّي واجبه! عندئذٍ، يخجل الإنسان، ولا يكون امتناعه عن الذنب خوفًا من العقاب، بل حياءً من مواجهة إجابة الله! حينها، يكون للامتناع عن الذنب ذلك طعمٌ لذيذ، وحلاوةٌ فائقة! يصل الإنسان إلى مرتبة يقول فيها: إلهي، إن شئت فأدخلني جهنّم، ولكنّني لن أذنب بعد الآن!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أي إنّ الكرم يبلغ حدًا يغمر الإنسان ويجعله يخجل! حينها يكون المقام مقام حمد. الحمد يعني الثناء على ذاتٍ تقوم إجابتها على غناها وفقرنا؛ لا على أساس العوض!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إن شاء الله، نأمل أن يوفّقنا الله لأن تتحقّق فينا هذه العبارات عالية المضامين والرفيعة للإمام السجاد عليه السلام بنسبة مائة بالمائة! أصلًا، لماذا نبخل ونقول: حقّق فينا مقدارًا منها؟! نقول: مائة بالمائة! وإن شاء الله، ما يريده الإمام السجّاد عليه السلام يتحقّق فينا ببركته تعالى ولطفصاحب مقام الولاية!</w:t>
+        <w:t xml:space="preserve">إن شاء الله، نأمل أن يوفّقنا الله لأن تتحقّق فينا هذه العبارات عالية المضامين والرفيعة للإمام السجاد عليه السلام بنسبة مائة بالمائة! أصلًا، لماذا نبخل ونقول: حقّق فينا مقدارًا منها؟! نقول: مائة بالمائة! وإن شاء الله، ما يريده الإمام السجّاد عليه السلام يتحقّق فينا ببركته تعالى ولطف صاحب مقام الولاية!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَّهُمَّ صَلِّ عَلَى مُحَمَّدٍ وَ آلِ مُحَمَّدٍ</w:t>
       </w:r>
@@ -1189,66 +1189,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{22CB6D89-7DC9-41CC-8CC3-CDBF6E3F1890}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8499B7AD-764F-48AD-BF1C-7893E4F534B9}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{442FB073-47A3-4492-9EA7-F7BE16C1C668}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{3A63E2A5-30C3-4F2D-8C55-8A7CD46C4CA6}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>