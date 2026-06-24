--- v0 (2025-12-21)
+++ v1 (2026-06-24)
@@ -1788,66 +1788,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{DB69DE7A-9835-4E74-B790-910BCA3D875A}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{0AD31095-5713-4F62-9869-F666AD325603}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{6B20AE4D-9853-4907-962C-48E59B5420E7}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{FB874881-AAAD-4F9E-B325-B088FC532DAD}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1924,61 +1924,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="65" name="_x0000_i0069">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0069"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2081,61 +2081,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="66" name="_x0000_i0070">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0070"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>