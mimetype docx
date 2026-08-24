--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -1788,66 +1788,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{0AD31095-5713-4F62-9869-F666AD325603}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{BA3427FC-E09B-4538-B6DA-BB0767052C2F}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{FB874881-AAAD-4F9E-B325-B088FC532DAD}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{050F5705-8A63-4393-A172-8BD9B24C5802}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1924,61 +1924,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="65" name="_x0000_i0069">
+                <wp:docPr id="3" name="_x0000_i1027">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0069"/>
+                        <pic:cNvPr id="0" name="_x0000_i1027"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2081,61 +2081,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="66" name="_x0000_i0070">
+          <wp:docPr id="4" name="_x0000_i1028">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0070"/>
+                  <pic:cNvPr id="0" name="_x0000_i1028"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2344,51 +2344,51 @@
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> تهذیب الاحکام، ج ٢، ص ٥٢: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«إذا أذَّنتَ فی أرضِ فَلاةٍ و أقَمتَ صَلَّی خَلفَك صَفَّان منَ المَلائكةِ و إنْ أقَمتَ و لَم تُؤذَّنْ صَلَّی خَلفَك صَفٌّ واحدٌ.</w:t>
+        <w:t xml:space="preserve">«إذا أذَّنتَ فی أرضِ فَلاةٍ و أقَمتَ صَلَّی خَلفَك صَفَّان منَ المَلائكةِ و إنْ أقَمتَ و لَم تُؤذِّنْ صَلَّی خَلفَك صَفٌّ واحدٌ.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:footnoteRef/>
         <w:t xml:space="preserve">سورة البقرة (۱) الآیة ۱٥٣.</w:t>
       </w:r>
@@ -2465,51 +2465,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فَقَالَ: بَلِ ابْتِدَاءٌ مِنَ الْقَوْمِ لِمَعْرِفَتِهِمْ بِحَقِّنَا وَ بِقَرَابَتِنَا مِنْ رَسُولِ اللَّهِ صلى الله عليه وآله وَ لِمَا يَجِدُونَ فِي كِتَابِ اللَّهِ عَزَّ وَ جَلَّ مِنْ وُجُوبِ مَوَدَّتِنَا وَفَرْضِ طَاعَتِنَا وَ لِمَا نَحْنُ فِيهِ مِنَ الضِّيقِ وَ الضَّنْكِ وَ الْبَلَاءِ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فَقَالَ لَهُ أَبُو جَعْفَرٍ عليه السلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«إِنَّ الطَّاعَةَ مَفْرُوضَةٌ مِنَ اللَّهِ عَزَّ وَ جَلَّ وَ سُنَّةٌ أَمْضَاهَا فِي الْأَوَّلِينَ وَ كَذَلِكَ يُجْرِيهَا فِي الْآخِرِينَ وَ الطَّاعَةُ لِوَاحِدٍ مِنَّا وَ الْمَوَدَّةُ لِلْجَمِيعِ وَ أَمْرُ اللَّهِ يَجْرِي لِأَوْلِيَائِهِ بِحُكْمٍ مَوْصُولٍ وَ قَضَاءٍ مَفْصُولٍ وَ حَتْمٍ مَقْضِيٍّ وَ قَدَرٍ مَقْدُورٍوَ أَجَلٍ مُسَمًّى لِوَقْتٍ مَعْلُومٍ فَلا يَسْتَخِفَّنَّكَ‌ الَّذِينَ لا يُوقِنُونَ‌ إِنَّهُمْ لَنْ يُغْنُوا عَنْكَ مِنَ اللَّهِ شَيْئاً فَلَا تَعْجَلْ فَإِنَّ اللَّهَ لَا يَعْجَلُ لِعَجَلَةِ الْعِبَادِ وَ لَا تَسْبِقَنَّ اللَّهَ فَتُعْجِزَكَ الْبَلِيَّةُ فَتَصْرَعَكَ. »</w:t>
+        <w:t xml:space="preserve">«إِنَّ الطَّاعَةَ مَفْرُوضَةٌ مِنَ اللَّهِ عَزَّ وَ جَلَّ وَ سُنَّةٌ أَمْضَاهَا فِي الْأَوَّلِينَ وَ كَذَلِكَ يُجْرِيهَا فِي الْآخِرِينَ وَ الطَّاعَةُ لِوَاحِدٍ مِنَّا وَ الْمَوَدَّةُ لِلْجَمِيعِ وَ أَمْرُ اللَّهِ يَجْرِي لِأَوْلِيَائِهِ بِحُكْمٍ مَوْصُولٍ وَ قَضَاءٍ مَفْصُولٍ وَ حَتْمٍ مَقْضِيٍّ وَ قَدَرٍ مَقْدُورٍ وَ أَجَلٍ مُسَمًّى لِوَقْتٍ مَعْلُومٍ فَلا يَسْتَخِفَّنَّكَ‌ الَّذِينَ لا يُوقِنُونَ‌ إِنَّهُمْ لَنْ يُغْنُوا عَنْكَ مِنَ اللَّهِ شَيْئاً فَلَا تَعْجَلْ فَإِنَّ اللَّهَ لَا يَعْجَلُ لِعَجَلَةِ الْعِبَادِ وَ لَا تَسْبِقَنَّ اللَّهَ فَتُعْجِزَكَ الْبَلِيَّةُ فَتَصْرَعَكَ. »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالَ فَغَضِبَ زَيْدٌ عِنْدَ ذَلِكَ ثُمَّ قَالَ: لَيْسَ الْإِمَامُ مِنَّا مَنْ جَلَسَ فِي بَيْتِهِ وَ أَرْخَى سِتْرَهُ وَ ثَبَّطَ عَنِ الْجِهَادِ وَ لَكِنَّ الْإِمَامَ مِنَّا مَنْ مَنَعَ حَوْزَتَهُ وَ جَاهَدَ فِي سَبِيلِ اللَّهِ حَقَّ جِهَادِهِ وَ دَفَعَ عَنْ رَعِيَّتِهِ وَ ذَبَّ عَنْ حَرِيمِهِ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالَ أَبُو جَعْفَرٍ عليه السلام: </w:t>
       </w:r>
@@ -3349,51 +3349,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> قالوا: لا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">نشدتكم بالله هل فيكم أحد عاين حبرائيل في مثال دحية الكلبي غيري؟</w:t>
+        <w:t xml:space="preserve">نشدتكم بالله هل فيكم أحد عاين جبرائيل في مثال دحية الكلبي غيري؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> قالوا: لا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -3422,51 +3422,66 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نشدتكم بالله هل فيكم أحد مسح رسول الله صلى الله عليه وآله عينيه وأعطاه الراية يوم خيبر فلم يجد حرا ولا بردا غيري؟  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا: لا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قال: نشدتكم بالله هل فيكم أحد نصبه رسول الله صلى الله عليه وآله يوم غدير خم بأمر الله تعالى فقال: " من كنت مولاه فعلي مولاه اللهم وال من والاه وعاد من عاداه غيري؟ قالوا: لا.</w:t>
+        <w:t xml:space="preserve">قال: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نشدتكم بالله هل فيكم أحد نصبه رسول الله صلى الله عليه وآله يوم غدير خم بأمر الله تعالى فقال: " من كنت مولاه فعلي مولاه اللهم وال من والاه وعاد من عاداه غيري؟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قالوا: لا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أن قال لهم أمير المؤمنين عليه السلام  بعد حجاج طويل: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أما إذا أقررتم على أنفسكم، واستبان لكم ذلك من قول نبيّكم، فعليكم بتقوى الله وحده لا شريك له، وأنهاكم عن سخطه ولا تعصوا أمره، وردوا الحقّ إلى أهله، واتبعوا سنة نبيكم، فإنّكم إن خالفتم خالفتم الله فادفعوها إلى من هو أهله وهي له.</w:t>
@@ -3860,51 +3875,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: يا عم أحلى من العسل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أي والله فداك عمك إنّك لأحد من يقتل من الرجال معي، بعدان تبلو ببلاء عظيم وأبني عبد الله.</w:t>
+        <w:t xml:space="preserve">أي والله فداك عمك إنّك لأحد من يقتل من الرجال معي، بعد أن تبلو ببلاء عظيم وابني عبد الله.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نهج البلاغة</w:t>
       </w:r>
@@ -4078,51 +4093,51 @@
         </w:rPr>
         <w:t xml:space="preserve">قلت له: ألك عين؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: يا بني أي شئ هذا من السؤال، إذا كيف تسأل عنه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فقلت: هذا مسئلتي.</w:t>
+        <w:t xml:space="preserve">فقلت: هذاه مسئلتي.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال: يا بني! سل وإن كانت مسألتك، حمقى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: أجبني فيها.</w:t>
       </w:r>
@@ -4294,51 +4309,51 @@
         </w:rPr>
         <w:t xml:space="preserve">قال: قلت: ألك أذن؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: نعم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قلت: تصنع بها؟</w:t>
+        <w:t xml:space="preserve">قلت:ما تصنع بها؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: أسمع بها الأصوات قال: قلت: ألك يدان؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: نعم.</w:t>
       </w:r>
@@ -4582,51 +4597,51 @@
         </w:rPr>
         <w:t xml:space="preserve">قال: نعم. قلت: لا بد من القلب وإلا لم يستيقن الجوارح.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: نعم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قلت: يا أبا مروان! إن الله تبارك وتعالى لم يترك جوارحكم حتى جعل لها إماما، يصحح لها الصحيح، وينفي ما شكت فيه، ويترك هذه الخلق كله في حيرتهم، وشكهم، واختلافهم، لا يقيم لهم إمامًا يردّون إليه شكّهم، وحيرتهم ويقيم لك إمامًا لجوارحك، تردّ إليه حيرتك وشكّك.</w:t>
+        <w:t xml:space="preserve">قلت: يا أبا مروان! إن الله تبارك وتعالى لم يترك جوارحكم حتى جعل لها إماما، يصحح لها الصحيح، وينفي ما شكت فيه، ويترك هذ الخلق كله في حيرتهم، وشكهم، واختلافهم، لا يقيم لهم إمامًا يردّون إليه شكّهم، وحيرتهم ويقيم لك إمامًا لجوارحك، تردّ إليه حيرتك وشكّك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: فسكت ولم يقل لي شيئا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: ثم التفت إلي فقال لي:</w:t>
       </w:r>
@@ -4966,51 +4981,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اختيار معرفة الرجال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> للطوسي ج٢ ص ٥٤٦: حدثني محمد بن مسعود العياشي، قال: حدثنا جبريل بن أحمد الفاريابي، قال: حدثني محمد بن عيسى العبيدي، عن يونس، قال: قلت لهشام انهم يزعمون أن أبا الحسن عليه السلام بعث اليك عبد الرحمن بن الحجاج يأمرك أن تكست ولاتتكلم، فابيت أن تقبل رسالته، فأخبرني كيف كان سبب هذا؟ وهل أرسل اليك ينهاك عن الكلام أولا؟ وهل تكلمت بعد نهيه إيّاك؟ </w:t>
+        <w:t xml:space="preserve"> للطوسي ج٢ ص ٥٤٦: حدثني محمد بن مسعود العياشي، قال: حدثنا جبريل بن أحمد الفاريابي، قال: حدثني محمد بن عيسى العبيدي، عن يونس، قال: قلت لهشام انهم يزعمون أن أبا الحسن عليه السلام بعث اليك عبد الرحمن بن الحجاج يأمرك أن تسكت ولاتتكلم، فأبيت أن تقبل رسالته، فأخبرني كيف كان سبب هذا؟ وهل أرسل اليك ينهاك عن الكلام أولا؟ وهل تكلمت بعد نهيه إيّاك؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال هشام: انه لما كان أيام المهدي شدّد على أصحاب الأهواء، وكتب له ابن المفضل صنوف الفرق صنفًا، ثم قرأ الكتاب على الناس، فقال يونس: قد سمعت هذا الكتاب يقرأ على الناس على باب الذهب بالمدينة، ومرة أخرى بمدينة الوضاح.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال إنّ ابن المقعد صنّف لهم صنوف الفرق فرقة فرقة، حتى قال في كتابه: وفرقة منهم يقال لهم الزرارية، وفرقة منهم يقال لهم العمارية أصحاب عمّار الساباطي، وفرقة يقال لها اليعفورية، ومنهم فرقة اصحاب سليمان الاقطع، وفرقة يقال لها الجواليقية.</w:t>
       </w:r>