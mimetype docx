--- v0 (2025-12-21)
+++ v1 (2026-06-23)
@@ -2353,66 +2353,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4AC1CAA9-D08C-4EBA-8EAF-057D241982F9}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{0B9161B6-5F17-48A6-8956-B8E66A9FAB1B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{CB9829D7-13AB-4010-80DA-6CDD2EDF8A59}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{19F833CA-0A36-4B77-BD28-2F48C5AEC3BB}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2489,61 +2489,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="26" name="_x0000_i0028">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0028"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2646,61 +2646,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="27" name="_x0000_i0029">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0029"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>