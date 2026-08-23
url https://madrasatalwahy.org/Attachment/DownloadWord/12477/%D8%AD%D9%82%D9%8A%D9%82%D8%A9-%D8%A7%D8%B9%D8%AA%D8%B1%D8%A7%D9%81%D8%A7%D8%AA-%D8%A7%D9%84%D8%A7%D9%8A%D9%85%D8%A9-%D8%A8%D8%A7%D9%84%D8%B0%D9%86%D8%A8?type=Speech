--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -820,51 +820,51 @@
         </w:rPr>
         <w:t xml:space="preserve">عندما قال أبو بكر أن أخرجوا ذلك اليهودي، جاء سلمان إلى الإمام عليّ عليه السلام وقال: «يا عليّ، أدرك الإسلام فقد ذهب ماء وجهه!». فجاء الإمام عليه السلام لحلّ المشكلة. في الواقع، لم يكن سلمان يُرى أصلًا في مسجد المدينة، لكن لأنّه فطن وعاقل، يذهب إلى المسجد في ذلك الوقت ويقول لنفسه إنّ الآن هو الوقت المناسب لآتي وأنجد هذا اليهوديّ والإسلام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يكن سلمان يفكّر في هذا اليهوديّ فقط! بل كان يفكّر في الإسلام، ورأى أنّ هذا سيذهب الآن إلى قبيلته ويقول إنّي ذهبت إلى المدينة ورأيت أنّه لا خبر فيها! فابقوا جميعكم على يهوديّتكم! كان سلمان وأبو ذر حريصين على الإسلام ولم يقولا: الآن بما أنّ هذا الرجل غصب الخلافة من مولانا، فليكن هنيئًا له، وليذهب ماء وجهه! لم يقولا: يا من هو فوق المنبر، ذُقْ! هذه عاقبة فعلك! لم يقولا هذا الكلام. سلمان يفكّر في ماء وجه الإسلام ويقول في نفسه: هذا العالم اليهوديّ الآن ببيانه ومنطقه، لا بجيش جرّار، قد وضع الإسلام على المحكّ وهدّده، فيجب أن أدرك الإسلام بسرعة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لقد ربّى أمير المؤمنين عليه السلام تلاميذ كهؤلاء! تلاميذ لا يريدون شيئًا لأنفسهم. فكما أنّ المولى نفسه يفكّر في الكلّيّة وينظر إليها، فإنّ تلاميذه أيضًا يفكّرون في تلك الكلّيّة وينظرون نظرة كلّيّة؛ أي أنّ كلّ واحد منهم هو نموذج لأمير المؤمنين عليه السلام في صورة خاصّة. وهذا التلميذ هو الذي ينفع! كان بإمكان سلمان نفسه أن يجيب ذلك اليهودي، فهذه المسألة لم تكن شيئًا بالنسبة له ولا تتطلّب جهدًا. سلمان كان يشقّ القمر نصفين! هذه الأمور لم تكن شيئًا، لكنّه قال: لا، يجب أن أحضر الإمام عليًّا عليه السلام إلى هنا حتّى يخبر ذلك اليهوديّ قبيلته من هو الوصيّ؟! فذهب سلمان إلى الإمام عليه السلام وقال: «يا عليّ، تعالَ فورًا فقد ذهبت ماء وجه الإسلام! تعالَ وأعده».</w:t>
+        <w:t xml:space="preserve">لقد ربّى أمير المؤمنين عليه السلام تلاميذ كهؤلاء! تلاميذ لا يريدون شيئًا لأنفسهم. فكما أنّ المولى نفسه يفكّر في الكلّيّة وينظر إليها، فإنّ تلاميذه أيضًا يفكّرون في تلك الكلّيّة وينظرون نظرة كلّيّة؛ أي أنّ كلّ واحد منهم هو نموذج لأمير المؤمنين عليه السلام في صورة خاصّة. وهذا التلميذ هو الذي ينفع! كان بإمكان سلمان نفسه أن يجيب ذلك اليهودي، فهذه المسألة لم تكن شيئًا بالنسبة له ولا تتطلّب جهدًا. سلمان كان يشقّ القمر نصفين! هذه الأمور لم تكن شيئًا، لكنّه قال: لا، يجب أن أحضر الإمام عليًّا عليه السلام إلى هنا حتّى يخبر ذلك اليهوديّ قبيلته من هو الوصيّ؟! فذهب سلمان إلى الإمام عليه السلام وقال: «يا عليّ، تعالَ فورًا فقد ذهب ماء وجه الإسلام! تعالَ وأعده».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وجوب اتّباع الحقّ بالدليل والمنطق</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وضع أمير المؤمنين عليه السلام العمامة على رأسه وارتدى العباءة وقال: «فلأذهب». جاء الإمام عليه السلام إلى المسجد والتفت إلى ذلك اليهودي، فنظر هو الآخر إلى أمير المؤمنين عليه السلام وبدأ جسده يرتجف! وقال في نفسه إنّ هذا هو الخليفة. فقال للإمام عليه السلام: «يا عليّ، لديّ أسئلة، ولن أتركك حتّى تجيب عن أسئلتي». </w:t>
       </w:r>
@@ -1012,50 +1012,56 @@
         </w:rPr>
         <w:t xml:space="preserve">عندما يوضّح الإمام العسكري عليه السلام أنّ هؤلاء العلماء هم علماء يضلّون الناس ويحرّفون ويكذبون، فإنّه يقسّم الناس كذلك إلى ثلاث فئات ويقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«هُمْ أَضَرُّ عَلَى ضُعَفَاءِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">شِيعَتِنَا مِنْ جَيْشِ يَزِيدَ عَلَى الحُسَيْنِ بْنِ عَلِيٍّ عليه السلام وَأَصْحَابِهِ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فهؤلاء أخطر على ضعفاء شيعتنا من يزيد وجيشه على الحسين بن عليّ وأصحابه. ثمّ يقول الإمام عليه السلام إنّه في هذا الوضع وهذه المكانة، إذا علم الله أنّ فردًا ما قلبه طاهر ونقيّ بينه وبين الله، وليس في عمله مكر ولا خدعة ولا حيلة ولا غشّ، فإنّه لا يتركه يقع في أيدي هؤلاء العلماء! بل </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«يُقَيِّضُ لَهُ مُؤْمِنًا»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ يبعث له مؤمنًا يأخذ بيده ويهديه إلى الصراط المستقيم، ويمنّ الله عليه بتوفيق طاعة هذا المؤمن والانقياد له، وبواسطة طاعته لهذا المؤمن، يجمع الله له خير الدنيا وصلاح الآخرة. فالقضيّة ليست اعتباطيّة بحيث يأتي أحدهم ويذهب آخر صدفة، فكلّ شيء له حساب وكتاب.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1477,70 +1483,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال النبيّ صلّى الله عليه وآله: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«أنا أفصَحُ مَنْ نَطَقَ بالضَّادِ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. يقولون إنّ الذي ينطق صوت الضاد جيّدًا، هو الأفضل من حيث العربيّة والفصاحة وما إلى ذلك، لأنّ نطق الضاد صعب جدًّا، فلنطقه يجب أن يلامس جانب اللسان كرسي الفك العلوي، وطبعًا يجب أن يكون مماسًّا وألا يلتصق تمامًا، ويختلف عن "الظاء"، ففي نطق "الظاء"، يجب أن يكون اللسان في الوسط بين الفك العلوي والفك السفلي حتّى يتمكّن الإنسان من نطق هذا الحرف. كلّ هذا يعود إلى كيفيّة التوجيه الذي تقوم به سلسلة الأعصاب تجاه اللسان والحلق، وتُبرِز كلّ شيء من خلال هذا الطريق وتتقدّم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هذا الكلام الذي [تحدّثت به] الآن يتعلّق بي. أقول: أنا قلت هذا الكلام، أنا فعلت هذا العمل، أنا صلّيت هذه الصلاة، وهذا الإنفاق أنا قمت به، وقد قمت به حقًّا. يضع الإنسان يده في جيبه ويعطي خمسة توامين لفقير، هذا الإنفاق الذي يقوم به الآن منسوب إليه، وهذا صحيح.</w:t>
+        <w:t xml:space="preserve">هذا الكلام الذي [تحدّثت به] الآن يتعلّق بي. أقول: أنا قلت هذا الكلام، أنا فعلت هذا العمل، أنا صلّيت هذه الصلاة، وهذا الإنفاق أنا قمت به، وقد قمت به حقًّا. يضع الإنسان يده في جيبه ويعطي خمسة تومانات لفقير، هذا الإنفاق الذي يقوم به الآن منسوب إليه، وهذا صحيح.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الآن أسألكم سؤالاً: فلنفرض أنّ إنسانًا لديه محلّ تجاريّ ويعطي خادم المنزل مائة تومان أو طعامًا ويقول له خذ هذا الطعام إلى باب منزل ذلك الرجل وأعطه إيّاه، فهل يستطيع الخادم أن يقول أنا أعطيت هذا الطعام؟ هل يستطيع حقًّا أن يقول هذا الكلام؟! لا، لا يستطيع. أو لنفرض أنّ صاحب هذا البيت أعطى ألف تومان للخادم وقال له خذ هذه الألف تومان إلى باب منزل فلان وأعطها له وعُد، فهل عندما يأخذ الخادم هذا المال ويمسكه بيده ويتحرّك ويصل إلى ذلك المنزل، هل يفكّر في نفسه طوال هذا الطريق أنّي أنا الذي أعطيه هذه الألف تومان؟! لا، لا يفكّر بذلك أصلًا. هو يرى هذا العمل من صاحب البيت، ويرى نفسه مجرّد وسيط لا أكثر. لذا، لو قالوا له: ما شاء الله، يا لك من رجل طيّب تعطي ألف تومان، سيقول: أنا لم أعطِ هذه الألف تومان، بل صاحب البيت أعطاها، ما شأني أنا؟! لماذا يقول هكذا؟! لأنّه لا يرى تعلّقًا بينه وبين هذه الألف تومان، ولو رأى تعلّقًا لقال أنا أعطيت، أنا المنفق وأنا الجواد وأنا المعطي. لكن لأنّه لا يرى تعلّقًا، يقول: «أنا الواسطة وأنا الوكيل وأنا الخادم». المعطي والجواد والكريم والمنفق هو صاحب البيت، وهذا هو الواقع حقًّا. أو إذا كان صاحب متجر ومحلّ تجاريّ وسلّم الدفاتر لغيره وسافر لمدّة شهر، فهل هذا البيع والشراء الذي يقوم به هذا الغير، هو الذي يقوم به أم أنّه يفعله وكالةً عنه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إذًا، ما يدفع الإنسان إلى نسبة الأفعال إلى نفسه هو تعلّقه بها.</w:t>
       </w:r>
@@ -1814,51 +1820,51 @@
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">انحصار كلّ عالم الوجود بالله</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا يرى الإمام السجّاد عليه السلام حتّى يقول: «أنا ارتكبت هذه المعاصي وأقبلت على المعاصي»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. إنّه يرى انحصار كلّ عالم الوجود وكلّ التعيّنات والتقيّدات بالله. يرى أنّ ما يتحقّق في عالم الوجود من الموجودات والوجودات والآثار والصفات والظهورات، كلّه مستند إلى الله وليس مستندًا إلى نفسه. يرى كلّ شيء منه، ويرى ذلك بشكل صحيح، فهذا هو الواقع. ينظر إلى وجوده فيراه منه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لي أحد الرفقاء: «جاء أحدهم إلى مشهد وأردت أن آخذه إلى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -2000,101 +2006,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الإمام أمير المؤمنين عليه السلام عندما يقف أمام الناس يقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«سَلُونِي قَبْلَ أَنْ تَفْقِدُونِي، فَإِنِّي بِطُرُقِ السَّمَاءِ أَعْلَمُ مِنْكُمْ بِطُرُقِ الأَرْضِ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ويقول اسألوني حتّى يوم القيامة، وأنا أجيبكم. ولكن لماذا عندما يذهب إلى بساتين النخيل ويدعو الله، يقول كلام الإمام السجاد عليه السلام؟! يجب أن يقول ذلك الكلام للناس؛ لأنّه يريد أن يثبت إمامته ولا ينحرف الناس، ولكن عندما يختلي بالله، يقول الحقيقة. طبعًا، ذلك أيضًا حقيقة ولكن له ظهوران مختلفان، هنا يقول هذا الكلام ويقول: يا إلهي، من أين أتيت بإمامتي؟! ألم تعطني إيّاها أنت؟! إذًا، من أنا بدون الإمامة؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يا إلهي، هذه العبادة التي أقوم بها الآن، من الذي وفّقني لها؟! أنت وفّقتني، ولو لم توفّقني، فماذا كنت وأين كنت؟! لكنت في ملهى ليلي ـ والعياذ بالله ـ! هذا نقوله نحن، لا بأس، وليست هناك مشكلة، فأمير المؤمنين والأئمّة عليهم السلام راضون. يقول الإمام عليه السلام: يا إلهي، هذا الحجّ الذي أؤدّيه الآن ماشيًا على قدميّ، مَن غيرك يوفّقني إليه؟! لقد حجّ الإمام المجتبى عليه السلام خمسًا وعشرين حجّة ماشيًا على قدميه من المدينة إلى مكّة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
+        <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. لو لم أكن أذهب للحجّ، إلى أين كنت سأذهب؟! لكنت أذهب في رحلة إلى سان فرانسيسكو. السفر هو السفر، وكلا السفرين يستغرق ثلاث ساعات، فالمرء بدلاً من أن يذهب في هذا الاتّجاه، يبدأ بالذهاب في ذلك الاتّجاه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يا إلهي، هذا الإنفاق الذي أقوم به الآن، هل أنت وفّقتني له أم لا؟! أنت وفّقتني له، ولو لم توفّقني له، لكنت أنفقت هذا المال في أمور أخرى ومعاصٍ. فالإمام عليه السلام يصدق هناك ويصدق هنا، وكلا كلامه صدق. فقوله: أنا إمام وواجب الطاعة، وحبّنا جنّة وبغضنا نار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
+        <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">! صحيح مائة بالمائة، وكذلك قوله: يا إلهي، كلّ شيء منك! صحيح مائة بالمائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لماذا يقول ذلك الكلام؟ لأنّه عندما ينظر إليه وينظر إلى خصوصيّاته، يرى أنّ كلّ ما لديه هو منه. فبما أنّ كلّ ما لديه هو منه، هل ينسب الأمور المتعلّقة بالله تعالى إلى نفسه في مقام مناجاته؟! هذا لا يجوز. مثلًا، أن يقول: يا إلهي، أنا أعبدك! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -2183,72 +2189,72 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هنا كان يقول السيّد الحدّاد: «عندما أنظر إليه تعالى، أرى أنّ أربعة آلاف معجزة لا تساوي كلمة واحدة من كلامنا، وعندما أنظر إلى نفسي، أرى أنّي أسوأ خلق الله على وجه الأرض!». فكلامه هذا يحمل نفس المفهوم. ويقول الخواجة عبد الله الأنصاري في مناجاته: «إلهي، حين أنظر إليك أكون من أصحاب التيجان والتاج على رأسي، وحين أنظر إلى نفسي أكون من أهل التراب والتراب على رأسي». يعني عندما ينظر الإنسان إلى الله تعالى، يرى الخيرات والتوفيق والعبادات والبهجة والبهاء والنورانيّة وكلّ شيء يأتي من هناك. ولكن عندما ينظر من الأسفل، يرى الظلمة والكدر والابتعاد والذنب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا أراد عبد أن يقف أمام الله ويناجيه ويقول: يا إلهي، من أنت ومن أنا، فهل يجب أن يمنّ على الله بعباداته؟! هل هذا صحيح؟! وليكن ذلك العبد إمامًا، فنحن لا شيء! لا ينبغي أن نتكلّم أصلاً! هل على الإمام عليه السلام عندما يكون في مقام المناجاة مع الله أن يقول: يا إلهي، لقد شققت القمر؟! لقد رددت الشمس؟! لقد اقتلعت وبيد واحدة باب خيبر الذي كان يغلقه ويفتحه أربعون رجلاً ؟! يقول أمير المؤمنين عليه السلام: مَا قَلَعْتُ بَابَ خَيْبَرَ بِالقُوَّةِ البَشَرِيَّةِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. لقد اقتلع أمير المؤمنين عليه السلام باب خيبر وحمله كريشة ووضعه على رأسه وعبر الناس من فوق الخندق. فهل يقول الإمام عليه السلام للّه: يا إلهي، أنا اقتلعت باب خيبر! ليهزأ الله به. أو يقول له أيضًا: يا إلهي، أنا الذي أناجيك في بساتين النخيل في الليالي حتّى الصباح! فهل يصحّ أن يتكلّم أمير المؤمنين عليه السلام مع الله هكذا؟! أم يجب أن يقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«إِلَهِي أَنْتَ الغَنِيُّ وَأَنَا الفَقِيرُ، وهَلْ يَرْحَمُ الفَقِيرَ إِلاّ الغَنِيُّ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
+        <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن نقول كم كان أمير المؤمنين عليه السلام متواضعًا، لا يا عزيزي، ليس هذا تواضعًا، بل هو واقع. أمير المؤمنين عليه السلام لم يعد يرى لنفسه وجودًا، ويرى كلّ الوجود وجود الله، ويرى نفسه مجرّد ظلّ وربط محض، ولا يشعر بوجود آخر لنفسه أصلاً، فماذا يجب أن يقول في مقام المناجاة إذن؟ يجب أن يقول: يا إلهي، الظلمة منّا والنور منك، وهذا هو الصدق.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -2353,66 +2359,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{0B9161B6-5F17-48A6-8956-B8E66A9FAB1B}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{86EE28F6-6A84-4AC5-8F9F-07A193644948}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{19F833CA-0A36-4B77-BD28-2F48C5AEC3BB}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{300CB75D-C016-4A66-BADE-8378C01573F3}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2489,61 +2495,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="26" name="_x0000_i0028">
+                <wp:docPr id="5" name="_x0000_i0005">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0028"/>
+                        <pic:cNvPr id="0" name="_x0000_i0005"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2646,61 +2652,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="27" name="_x0000_i0029">
+          <wp:docPr id="6" name="_x0000_i0006">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0029"/>
+                  <pic:cNvPr id="0" name="_x0000_i0006"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3344,271 +3350,310 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(الطبرسی)، ج ٢، ص ٦٥٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">ا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ContentBold_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لإحتجاج </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(الطبرسی)، ص ٤٥۸.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">مناقب آل أبي طالب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ج۱ يختلف رقم الصفحة باختلاف الطبعات، ولكنها وردت في فصل في صفاته (صلى الله عليه وآله)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يذكر ابن شهرآشوب هذه المقولة ضمن الخصائص المنسوبة للنبي (صلى الله عليه وآله) فيقول:«وَقَوْلُهُ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أَنَا أَفْصَحُ الْعَرَبِ بَيْدَ أَنِّي مِنْ قُرَيْشٍ. وَقَوْلُهُ: أَنَا أَفْصَحُ مَنْ نَطَقَ بِالضَّادِ».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
+  <w:footnote w:id="12">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في دعاء أبي حمزة الثمالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (المنسوب إليه):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«إِلَهِي لَمْ أَعْصِكَ حِينَ عَصَيْتُكَ وَ أَنَا بِرُبُوبِيَّتِكَ جَاحِدٌ، وَ لَا بِأَمْرِكَ مُسْتَخِفٌّ، ... وَ لَكِنْ خَطِيئَةٌ عَرَضَتْ وَ سَوَّلَتْ لِي نَفْسِي»</w:t>
-      </w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (عبده)، ج ٢، ص ۱٥٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">کشف الغمة</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، ج ۱، ص ٥۱٦.</w:t>
+        <w:t xml:space="preserve">نهج البلاغة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (عبده)، ج ٢، ص ۱٥٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">علل الشرایع</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">«لِأَنَّ حُبَّهُ إِیمَانٌ وَ بُغْضَهُ کُفْرٌ.»</w:t>
+        <w:t xml:space="preserve">کشف الغمة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ۱، ص ٥۱٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">الأمالي</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (للصدوق)، ص ٥۱٣: </w:t>
+        <w:t xml:space="preserve">علل الشرایع</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ۱، ص ۱٦۱ و ۱٦٢: قُلتُ لِأبی عَبدِ الله جَعفَر بنِ محمدٍ الصَّادق علیه السّلام لِمَ صارَ أمیرالمؤمنینَ علیُّ بنُ أبی طالِبٍ قَسیمَ الْجنَّةِ وَ النَّارِ؟ قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«واللهِ ما قَلعْتُ بابَ خَیبَرَ و رَمَیتُ به خَلفَ ظَهرِی أربعینَ ذِراعًا بِقُوةٍ جَسَدیةٍ، و لا حَرکةٍ غِذائیّةٍ، لكنِّي أُیِّدتُ بقُوّةٍ مَلكوتيّةٍ.»</w:t>
+        <w:t xml:space="preserve">«لِأَنَّ حُبَّهُ إِیمَانٌ وَ بُغْضَهُ کُفْرٌ.»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ContentBold_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الأمالي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (للصدوق)، ص ٥۱٣: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«واللهِ ما قَلعْتُ بابَ خَیبَرَ و رَمَیتُ به خَلفَ ظَهرِی أربعینَ ذِراعًا بِقُوةٍ جَسَدیةٍ، و لا حَرکةٍ غِذائیّةٍ، لكنِّي أُیِّدتُ بقُوّةٍ مَلكوتيّةٍ.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">مصباح الزائر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>