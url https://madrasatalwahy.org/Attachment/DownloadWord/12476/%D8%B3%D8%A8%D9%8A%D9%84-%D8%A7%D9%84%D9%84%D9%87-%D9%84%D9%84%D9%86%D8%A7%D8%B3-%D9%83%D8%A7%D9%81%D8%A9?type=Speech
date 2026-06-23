--- v0 (2025-12-21)
+++ v1 (2026-06-23)
@@ -1970,66 +1970,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{A0E4C36F-42C8-4623-B1A9-34A37DF2A05B}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{DA834878-FF71-47EA-ADBF-B8C161E4C44E}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{CB134E06-10AE-4DFD-AA6E-2FB8967070C6}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{B23E32F9-F458-415B-BADE-35198EFD31E9}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2106,61 +2106,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="29" name="_x0000_i0033">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0033"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2263,61 +2263,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="30" name="_x0000_i0034">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0034"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>