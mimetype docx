--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -422,51 +422,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ذات يوم، كنت ذاهبًا مع أحد الأقارب والرفقاء في خدمة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلامة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لزيارة الطبيب، عندما كانت قد أصيبت عينه بعارض انفصال الشبكيّة (décollement). وذلك الذي كان من الأرحام هو شخصيّة معروفة. وفي السياّرة، جرى الحديث بمناسبة ما ووصل إلى هنا، حيث قال المرحوم العلامة: أنا لم أقل هذا الموضوع لأحد حتى الآن؛ في سنة ٤٢ [شمسي] عندما كنت أتعاون مع السيّد الخمينيّ في قضايا الثورة، وكان تعاونًا وثيقًا ومؤكّدًا للغاية، كتب لي السيّد الخميني في رسالة: يا سيّد محمد حسين! لا يمكنك أن تُلزم وتقنع هؤلاء العلماء والأفراد الذين سعوا عمرًا كاملًا للوصول إلى هذه المناصب الوظيفيّة التي يشغلونها، إلى إمامة جماعة المسجد وكسب المريدين والأتباع وأمثال هذه الأمور، بأن يتخلّوا عن كلّ هذه المسائل وينصروا جانب الحقّ وإن كان هذا الحقّ يضرّ بمصالحهم الدنيويّة.</w:t>
+        <w:t xml:space="preserve">لزيارة الطبيب، عندما كانت قد أصيبت عينه بعارض انفصال الشبكيّة (décollement). وذلك الذي كان من الأرحام هو شخصيّة معروفة. وفي السّيّارة، جرى الحديث بمناسبة ما ووصل إلى هنا، حيث قال المرحوم العلامة: أنا لم أقل هذا الموضوع لأحد حتى الآن؛ في سنة ٤٢ [شمسي] عندما كنت أتعاون مع السيّد الخمينيّ في قضايا الثورة، وكان تعاونًا وثيقًا ومؤكّدًا للغاية، كتب لي السيّد الخميني في رسالة: يا سيّد محمد حسين! لا يمكنك أن تُلزم وتقنع هؤلاء العلماء والأفراد الذين سعوا عمرًا كاملًا للوصول إلى هذه المناصب الوظيفيّة التي يشغلونها، إلى إمامة جماعة المسجد وكسب المريدين والأتباع وأمثال هذه الأمور، بأن يتخلّوا عن كلّ هذه المسائل وينصروا جانب الحقّ وإن كان هذا الحقّ يضرّ بمصالحهم الدنيويّة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذن، لكي تتمكّن من الوصول إلى مقصودك، عليك أن تجد الطرق التي يتعلّقون بها، ومن هناك تضغط على هذه الطبقة الدينيّة. فمثلًا، لو ذهبت إلى التجّار وجعلت التجّار الذين هم على صلة بهؤلاء على وفاق معك، فإنّ ذلك العالِم سيستسلم طبعًا! هذه هي المرّة الأولى التي أفشي فيها هذا الأمر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في سنة ٤٢ [شمسي] عندما وقعت هذه الحادثة، كنتُ في الصفّ الثاني، وأذكر أنّ بعض الأفراد كانوا يأتون إلى المنزل في منتصف الليل ويحضرون رسائل من المرحوم السيّد الخميني، وكان </w:t>
       </w:r>
@@ -1970,66 +1970,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{DA834878-FF71-47EA-ADBF-B8C161E4C44E}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8B1955F1-91D0-4057-B1A3-B59A268DB199}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{B23E32F9-F458-415B-BADE-35198EFD31E9}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7BB4CBA3-55D4-4C05-89FA-FB6383D5D611}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2106,61 +2106,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="29" name="_x0000_i0033">
+                <wp:docPr id="5" name="_x0000_i0005">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0033"/>
+                        <pic:cNvPr id="0" name="_x0000_i0005"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2263,61 +2263,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="30" name="_x0000_i0034">
+          <wp:docPr id="6" name="_x0000_i0006">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0034"/>
+                  <pic:cNvPr id="0" name="_x0000_i0006"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>