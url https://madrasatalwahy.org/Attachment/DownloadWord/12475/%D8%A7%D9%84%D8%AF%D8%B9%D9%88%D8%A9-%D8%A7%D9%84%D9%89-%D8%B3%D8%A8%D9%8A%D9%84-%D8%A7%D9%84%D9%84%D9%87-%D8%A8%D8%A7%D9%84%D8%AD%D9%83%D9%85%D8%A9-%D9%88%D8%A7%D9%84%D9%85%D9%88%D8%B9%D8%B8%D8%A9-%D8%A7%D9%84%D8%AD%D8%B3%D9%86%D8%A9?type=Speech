--- v0 (2025-12-21)
+++ v1 (2026-06-23)
@@ -2489,66 +2489,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B9AED964-C530-4ED0-9C1D-84C03DBF87E1}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{63DF7B15-B7F4-4A40-97C8-41CB514DAB39}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{BF4E622B-20AE-4E42-A787-B51F95248279}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{844003EE-0CA7-4E6E-9940-31EFCCA5F1CF}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2625,61 +2625,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="22" name="_x0000_i0024">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0024"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2782,61 +2782,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="23" name="_x0000_i0025">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0025"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>