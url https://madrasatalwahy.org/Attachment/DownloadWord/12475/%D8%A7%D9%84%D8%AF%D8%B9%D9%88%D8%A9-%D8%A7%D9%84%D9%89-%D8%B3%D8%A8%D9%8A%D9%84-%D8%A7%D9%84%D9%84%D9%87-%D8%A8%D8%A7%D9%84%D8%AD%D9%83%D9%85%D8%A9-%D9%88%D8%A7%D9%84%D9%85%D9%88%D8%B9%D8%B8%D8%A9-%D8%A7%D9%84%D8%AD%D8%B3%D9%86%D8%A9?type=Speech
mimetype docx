--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -550,51 +550,51 @@
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الجنّة ثمرة الطاعة وحفظ الارتباط بالله</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لا توجد محاباة في الجنّة، بل خلق الله الجنّة لكلّ من يطيعه. هنا لا يُقبل ابن رسول الله وحفيده، وابن الإمام الفلاني، وابن وليّ الله؛ بل الطاعة هي التي تدخل الإنسان الجنّة، أيًّا كان، والمعصية والذنب يدخلان الإنسان جهنّم أيًّا كان: </w:t>
+        <w:t xml:space="preserve">لا توجد محاباة في الجنّة، بل خلق الله الجنّة لكلّ من يطيعه. هنا لا يُقبل ابن رسول الله وحفيده، وابن الإمام الفلاني، وابن وليّ الله؛ بل الطاعة هي التي تدخل الإنسان الجنّة أيًّا كان، والمعصية والذنب يدخلان الإنسان جهنّم أيًّا كان: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«وَلَوْ كَانَ سَيِّدًا قُرَشِيًّا!»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -984,903 +984,934 @@
         </w:rPr>
         <w:t xml:space="preserve">نعم، إنّ الله بلطفه وكرمه يزيل ذلك الغلّ، ولكن ما فقدته، فلا يعود! [يقول الله تعالى]: هذا الواحد لن نرزقكم إياه! لقد أمضيت عمرك في هذه الأقاويل، وأضعت وقتك في هذه الأقاويل، وأنفقت رأس مالك في الهوى والباطل والمسائل الاعتباريّة والكثرات؛ فهذا لن نعيده! ولكن في النهاية، سنخرج الأحقاد والضغائن ونقوم بهذه الأعمال؛ ولكن على حدّ قول </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ليس الذكيّ والماهر من يكتفي بهذا فقط!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«اللَهُمَّ إِنِّي أَجِدُ سُبُلَ المَطَالِبِ إِلَيْكَ مُشْرَعَةً!»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. هذه العبارات للإمام السجّاد عليه السلام لها معانٍ كثيرة! إن شاء الله سأكون في خدمتكم لجلستين أو ثلاثة وأذكر بعض المواضيع في هذا الصدد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title2_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الوصية بالنصيحة والموعظة الحسنة في القرآن والروايات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فطريق الله هو طريق الموعظة: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ادْعُ إِلَىٰ سَبِيلِ رَبِّكَ بِالْحِكْمَةِ وَالْمَوْعِظَةِ الْحَسَنَةِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، فلا ينبغي أن تكون الموعظة بالضرب، فالموعظة بالضرب لا فائدة منها! ورد في رواية: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«النُّصْحُ عِنْدَ الْمَلَإِ قَرْعٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ النصيحة في الملأ فضيحة! يجب على الإنسان أن يراعي هذه المسائل! إذا نصح أحدًا في جمع من الناس، فقد أراق ماء وجهه. بالطبع، في بعض الأوقات تكون هناك حاجة، [ولكن على أيّ حال للنصيحة] مكانها وطريقتها!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تأثير النصيحة بالكلام الطيب واللين</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال أحد الخطباء، وكان شيخًا كبيرًا وقد توفّي الآن: كنت أمشي في أحد أيّام الجمعة صباحًا باكرًا في شارع "آبشار" في طهران. فرأيت أحد هؤلاء الذين يحملون مفاتيح الجنان في الصباح ويذهبون إلى المسجد، ويقرؤون مثلًا دعاء يوم الأحد وزيارة عاشوراء وأمثال ذلك لمدّة ساعة أو ساعتين، ثمّ يلقون عباءاتهم على أكتافهم ويعودون إلى منازلهم وقد كان في الزمان السابق من أمثال هؤلاء وقد قلّوا الآن.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«اللَهُمَّ إِنِّي أَجِدُ سُبُلَ المَطَالِبِ إِلَيْكَ مُشْرَعَةً!». هذه العبارات للإمام السجّاد عليه السلام لها معانٍ كثيرة! إن شاء الله سأكون في خدمتكم لجلستين أو ثلاثة وأذكر بعض المواضيع في هذا الصدد.</w:t>
+        <w:t xml:space="preserve">ومن الجهة المقابلة، كانت تأتي امرأة، وكانت المسكينة ترتدي عباءة، ولكنها لم تكن قد غطّت نفسها به بشكل صحيح ومحكم. وعندما وصلت إليهما، رأيت هذا الرجل يقول لتلك المرأة المسكينة: «أيّتها الخبيثة، غطّي وجهك هذا الذي يشبه وجه القرد!». عندما نظرت، لم أرَ وجهها كالقرد فحسب، بل كان جميلًا جدًّا! فقلت في نفسي: «أين وجه القرد في هذه؟! يا له من رجل عديم الذوق ولا يفهم!». فقالت تلك المرأة: «حسنًا، ما دام من المفترض أن لا أغطّي وجهي هذا الذي يشبه وجه القرد، فلأكشف عن كلّ شيء!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فخلعت عباءتها من على رأسها وطوته ووضعتها في حقيبتها وقالت: «هل ارتاح بالك الآن؟!». فغضب ذلك الرجل من أنّ هذه المرأة لا تخجل، والتفت إليّ وقال: «يا فلان، لقد حلّ آخر الزمان! ننصحها وننهاها عن المنكر، فانظر ماذا تقول! حتى أنّها خلعت شادورها!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فتقدّمت وقلت: « اخجل من نفسك يا هذا! وجهك أنت الذي يشبه وجه القرد! هل هذه طريقة للنصيحة؟! على فرض أنّ هذه المسكينة كان وجهها مكشوفًا، فقد خلعت الآن عباءتها من الأساس ووضعتها في حقيبتها! كان يجب أن تتقدّم وتقول بلطف: "يا سيدتي المحترمة، أليس من المؤسف أن يشاهد الجميع مثل هذا الوجه وهذه الملامح؟! هذا الوجه خاصّ وهو لك، وقد أعطاك الله إيّاه و..."!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يجب التحدّث بلغة طيّبة وليّنة، وحينها ستغطّي نفسها أكثر. فالنصيحة لها طريقتها أيضًا! [والآية تقول]: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿بِالْحِكْمَةِ وَالْمَوْعِظَةِ الْحَسَنَةِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، لا بالعصا!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طريق الله طريق اللين لا العنف!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">في يوم آخر، كان واعظ آخر ـ وكان </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Names_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">المرحوم العلامة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يدعوه في بعض أشهر رمضان إلى مسجد القائم ـ يتحدّث عن كيفية النصيحة فقال: كنت في مكّة محرمًا. وفجأة سمعت صراخًا وعويلًا يرتفع من الطابق السفلي، وكان من الواضح أنّها معركة حامية؛ وذلك بين حجّاج محرمين! فقلت: "يجب أن أذهب وأنجدهم!". فذهبت فرأيت رجلاً كالمجرمين، قد طرح حاجًّا مسكينًا على الأرض وأمسك بالسكين في يده، والناس متجمعون وهو يشتم؛ وأيّ شتائم! فقلت له: «ماذا تريد أن تفعل؟!» قال: «يا حاج، أريد أن أؤدّبه!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلت له: «يا رجل بهذه الطريقة التي تريد أن تؤدبه بها، لن يبقى منه شيء!». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فقال: «لقد قال لي الكلمة الفلانيّة، أريد أن أؤدبه!». والآن، وهو في حال الإحرام، يشتم ويريد أن يؤدّبه! فقلت له: «أوّلاً، إذا قال لك كلمة واحدة، فقد رددت عليه بألف؛ ثانيًا، بهذه الطريقة التي تتعامل بها معه، أظن أنّه لن يبقى من الحاج شيء ليعود به إلى [أهله]!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خلاصة القول، هكذا يأمر بعض الناس بالمعروف وينهون عن المنكر! وعلى أي حال، هذا العمل غير صحيح. طريق الله هو طريق اللين، لا طريق العنف! </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿فَبِمَا رَحْمَةٍ مِّنَ اللَّـهِ لِنتَ لَهُمْ وَلَوْ كُنتَ فَظًّا غَلِيظَ الْقَلْبِ لَانفَضُّوا مِنْ حَوْلِكَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. أي أنّك بلطف إلهيّ أصبحت ليّنًا، حسن البيان، حسن الخلق، وحسن السيرة! تتعامل مع الناس بلين وهدوء ورفق، لا بالصراخ والتهديد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">الوصية بالنصيحة والموعظة الحسنة في القرآن والروايات</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">فطريق الله هو طريق الموعظة: </w:t>
+        <w:t xml:space="preserve">دأب وسلوك من لا منطق له ولا دليل</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذه التصرّفات هي لمن لا يملك برهانًا! هي لمن يعطي الناس قطنًا ويقول: «ضعوه في آذانكم حتى لا تسمعوا صوت محمّد عندما يقرأ القرآن!»، وذلك لأنّه لا يقوى على الحجّة. هذه التصرّفات هي لمن يلقي القاذورات على رأس النبيّ! لماذا؟ لأنّه لا يستطيع مجاراة آيات القرآن! هي لمن يرسل الأطفال ليرموا النبيّ بالحجارة، حتّى يسيل الدم من جبينه وقدميه! هذه تصرّفات أناس لا منطق لهم ولا دليل، فالإنسان الذي لديه دليل لا يرفع حجرًا! الإنسان الذي لديه منطق لا يلقي فضلات الحيوانات على رأس النبيّ!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumber_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حقًّا أي جرأة ارتكبوها بحقّ النبيّ! أمر عجيب جدًّا!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title2_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عجز الإنسان أمام منطق الله</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حسنًا، تعالوا أنتم أيضًا وردّوا على آيات القرآن! النبيّ لم يكمّم أفواهكم! أصلًا، كم يمتلك النبيّ من القوّة ليتعامل [مع كلّ هؤلاء]؟! النبيّ يعلن بصوت عالٍ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿ادْعُ إِلَىٰ سَبِيلِ رَبِّكَ بِالْحِكْمَةِ وَالْمَوْعِظَةِ الْحَسَنَةِ﴾</w:t>
+        <w:t xml:space="preserve">﴿قُل لَّئِنِ اجْتَمَعَتِ الْإِنسُ وَالْجِنُّ عَلَىٰ أَن يَأْتُوا بِمِثْلِ هَـٰذَا الْقُرْآنِ لَا يَأْتُونَ بِمِثْلِهِ وَلَوْ كَانَ بَعْضُهُمْ لِبَعْضٍ ظَهِيرًا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، فلا ينبغي أن تكون الموعظة بالضرب، فالموعظة بالضرب لا فائدة منها! ورد في رواية: «النُّصْحُ عِنْدَ الْمَلَإِ قَرْعٌ»</w:t>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. حتى لو تظاهروا وتعاونوا!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لماذا لا يستطيعون فعل ذلك؟ لأنّ الكلام كلام منطقيّ، والله تعالى يقف خلف هذا الكلام. فهل يمكنكم أن تتحدّوا الله ومنطق الله؟! بل يقول: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿بِعَشْرِ سُوَرٍ مِّثْلِهِ مُفْتَرَيَاتٍ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">؛ النصيحة في الملأ فضيحة! يجب على الإنسان أن يراعي هذه المسائل! إذا نصح أحدًا في جمع من الناس، فقد أراق ماء وجهه. بالطبع، في بعض الأوقات تكون هناك حاجة، [ولكن على أيّ حال للنصيحة] مكانها وطريقتها!</w:t>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ فليأتوا بعشر سور! وفي آية أخرى: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿فَأْتُوا بِسُورَةٍ مِّن مِّثْلِهِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ لو استطاعوا فليأتوا بسورة واحدة فقط، مثل سورة النصر: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿إِذَا جَاءَ نَصْرُ اللَّـهِ وَالْفَتْحُ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ولكنّهم لا يستطيعون فعل ذلك!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذا هو منطق الله. والآن، ما دام منطق الله بهذا الوضوح، فلماذا نعبس؟! فلنتعامل ببساطة وانبساط وابتهاج!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title2_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نموذج من سلوك النبيّ وتعامله مع الناس</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عندما فتح جيش الإسلام قبيلة طيء، جاءت ابنة حاتم الطائي، وهي أخت عديّ بن حاتم، أسيرة إلى المدينة، ورأت أمير المؤمنين عليه السلام، ومكثت ثلاثة أيام في المدينة، وللقصّة تفاصيلها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. خلاصة القول، عندما عادت إلى قبيلتها، سألها عديّ بن حاتم: «كيف وجدتِ النبي؟». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قالت: «الأخلاق التي رأيتها منه لم تكن أخلاق سلاطين». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال عدي بن حاتم: «كيف؟». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قالت: «كنت أقف في طريقه كلّ يوم عندما يخرج من المسجد متّجهًا إلى منزله. وفي أحد هذه الأيام وهو قادم من المسجد، رأيت امرأة عجوزًا قد جاءت ووقفت. نظرت فرأيت هذه العجوز قد تحدّثت معه ساعة كاملة ولم يقطّب جبينه، وكان يهزّ رأسه ويتحدّث ويضحك ويمزح معها! فقلت في نفسي: "إن كانت هناك أخلاق، فهي هذه الأخلاق! هذه أخلاق الأنبياء!". فالسلاطين ليسوا كذلك</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وكان النبيّ صلّى الله عليه وآله يمزح أحيانًا. جاءت إليه عجوز يومًا وقالت: «ادعُ لي أن أدخل الجنّة». فقال عليه السلام: «العجائز لا يدخلن الجنة». فبدأت تبكي. فانتظر النبيّ حتّى بكت جيّدًا، ثمّ قال: «إنّهن يصبحن شابّات ثمّ يدخلن!»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumber_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. فكان النبيّ يمازح الناس أحيانًا.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title2_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تولّي الأنبياء أمور الناس بعد إصلاح بواطنهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إنّ رؤية الإمام تختلف عن رؤية الحكّام والسلاطين، وبصيرة الإمام عليه السلام تختلف عن بصيرة أصحاب المال والسلطة. هؤلاء السلاطين لهم أمام الناس ظاهر مزيّن، ولكن لهم أيضًا باطن لم يُمسّ وتُرك على حاله، وذلك الباطن له صور مختلفة في الظاهر. الظاهر لا يصلح الباطن؛ سواء وضعت على رأسي قبّعة أم عمامة، باطني هو نفسه؛ ولو لم أضع أيًّا منهما على رأسي، فباطني هو نفسه أيضًا! العمامة والقبّعة واللحية وربطة العنق والعصا، كلّ هذه الأمور لا تصلح الباطن، لأنّ الباطن شيء آخر!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الأنبياء قد صلح باطنهم أولًا، ثمّ جاؤوا ليتولّوا زمام أمور الناس! صلح باطنهم أولًا وتغيّرت رؤيتهم، وتبدّلت علاقتهم بالله، واتّخذ ربطهم وتعلّقهم به صورة أخرى، ثمّ بتلك الرؤية وتلك البصيرة وبتلك الكيفيّة من الأخلاق المتبدّلة جاؤوا وتولّوا زمام أمور الناس! فهل التفتّم؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هناك آية عجيبة عن النبي موسى عليه السلام يقول فيها الله: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَاصْطَنَعْتُكَ لِنَفْسِي﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. «لقد صنعتك واخترتك لنفسي». لقد أوجدتُ أنا تلك الجهة التعلّقية بيني وبينك.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يقول حافظ رحمه الله: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من که ملول گشتمی از نفس فرشتگان *** قال و مقال عالمی می‌کشم از برای تو </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">والمعنى: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_Trans_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنا الذي مللت من أنفاس الملائكة *** أحتمل من أجلك قيل وقال عالمٍ بأكمله </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يعني أنّي أولًا قد وصلت إلى مكان أصبح فيه كلّ ما سواك، كلّ موجودات العالم، الموجودات النورانيّة والملائكة، مصدر ملل لي! يعني أنّ الموجودات التي لا نراها حتّى في أحلامنا، تسبّب له الملل! انظروا إلى الفرق في الطريق من أين هو وإلى أين! لقد أصبحتُ هكذا، والآن بهذا الوضع آتي بين الناس!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذا الإنسان لم يعد لديه "أنا" و"أنت"! هنا لم يعد هناك «لماذا حدث كذا ولماذا حدث كذا؟! لقد أُهينت الساحة المقدّسة لحضرة السيّد! حضرة السيد هكذا وهكذا»! إنّ له رؤية وفهمًا آخر تمامًا!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کار پاکان را قیاس از خود مگیر *** گرچه باشد در نوشتن شیر، شیر </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">والمعنى: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا تقِسْ أعمال الأطهار على نفسك [لمجرّد التشابه في الظاهر]؛ فكلمة"أسد" وكلمة "حليب" متشابهتا الحروف في الفارسيّة"شير" [وشتّان ما بينهما في الواقع].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">تأثير النصيحة بالكلام الطيب واللين</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">يجب التحدّث بلغة طيّبة وليّنة، وحينها ستغطّي نفسها أكثر. فالنصيحة لها طريقتها أيضًا! [والآية تقول]: </w:t>
+        <w:t xml:space="preserve">معنى «سبيل» في آيات القرآن</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">السبيل يعني هذا النحو! سبيل الله يعني الطريق إلى الله. لذا ورد في كل آيات القرآن «سبيل»: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿بِالْحِكْمَةِ وَالْمَوْعِظَةِ الْحَسَنَةِ﴾</w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve">خلاصة القول، هكذا يأمر بعض الناس بالمعروف وينهون عن المنكر! وعلى أي حال، هذا العمل غير صحيح. طريق الله هو طريق اللين، لا طريق العنف! </w:t>
+        <w:t xml:space="preserve">﴿سَبِيلِهِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿فَبِمَا رَحْمَةٍ مِّنَ اللَّـهِ لِنتَ لَهُمْ وَلَوْ كُنتَ فَظًّا غَلِيظَ الْقَلْبِ لَانفَضُّوا مِنْ حَوْلِكَ﴾</w:t>
+        <w:t xml:space="preserve">﴿سَبِيلِ رَبِّكَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿سَبِيلِ اللَّـهِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ وفي بعض الآيات، جاء جمع سبيل «سُبُل»: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿يَهْدِي بِهِ اللَّـهُ مَنِ اتَّبَعَ رِضْوَانَهُ سُبُلَ السَّلَامِ وَيُخْرِجُهُم مِّنَ الظُّلُمَاتِ إِلَى النُّورِ بِإِذْنِهِ وَيَهْدِيهِمْ إِلَىٰ صِرَاطٍ مُّسْتَقِيمٍ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. أي أنّك بلطف إلهيّ أصبحت ليّنًا، حسن البيان، حسن الخلق، وحسن السيرة! تتعامل مع الناس بلين وهدوء ورفق، لا بالصراخ والتهديد!</w:t>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، وفي آية أخرى أيضًا: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَالَّذِينَ جَاهَدُوا فِينَا لَنَهْدِيَنَّهُمْ سُبُلَنَا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ فأولئك الذين يجاهدون ويراقبون ويحاربون النفس، نضعهم في سُبُلِنا.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حسنًا، كيف يكون الجمع في هذه المسألة؟ هنا حيث يقول: «نهدي الأفراد إلى سبلنا»، ما المقصود بـ«سبلنا»؟ إن شاء الله، إذا وفق الله، سأوضّح هذه الآيات في الجلسة القادمة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">دأب وسلوك من لا منطق له ولا دليل</w:t>
-[...582 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">تفاوت طلب الأفراد بسبب تفاوت الأسماء الإلهية</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قبل أن نتناول هذه الآيات وكيفيّة معانيها، نقول باختصار: كما أنّ أسماء الله وصفاته الكليّة مختلفة، وأنّ الله تعالى له أسماء، وكلّ اسم له فعل خاصّ في العالم الخارجيّ، فإن طلب الأفراد يختلف كذلك بتناسب هذه الأسماء. يقول الإمام السجّاد عليه السلام: «اللَهُمَّ إِنِّي أَجِدُ سُبُلَ المَطَالِبِ إِلَيْكَ مُشْرَعَةً»؛ يا إلهي، أرى سُبل المطالب المطلوبة منك مفتوحة.</w:t>
+        <w:t xml:space="preserve">قبل أن نتناول هذه الآيات وكيفيّة معانيها، نقول باختصار: كما أنّ أسماء الله وصفاته الكليّة مختلفة، وأنّ الله تعالى له أسماء، وكلّ اسم له فعل خاصّ في العالم الخارجيّ، فإن طلب الأفراد يختلف كذلك بتناسب هذه الأسماء. يقول الإمام السجّاد عليه السلام: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«اللَهُمَّ إِنِّي أَجِدُ سُبُلَ المَطَالِبِ إِلَيْكَ مُشْرَعَةً»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ يا إلهي، أرى سُبل المطالب المطلوبة منك مفتوحة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لكلّ فرد طلب وحاجة، وحاجات وطلبات ونوايا الأفراد مختلفة. فانظروا إلى الأطفال، في أيّ حاجات يعيشون؟ غاية ما يطلبه طفل في الخامسة أو السادسة من عمره هو أن يحضر له أبوه لعبة عندما يدخل المنزل؛ وهو لا يهمّه أنّ أباه لا يملك مالًا ليدفع فاتورة الهاتف وأنّ هاتف المنزل سيُقطع. يقول الأب: «يا بنيّ، إذا أردت أن أحضر لك لعبة، فلن يبقى لديّ مال لأدفع فاتورة الهاتف!». </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فيقول الطفل: «يا أبي، ماذا نريد بالهاتف؟!» </w:t>
       </w:r>
@@ -2489,66 +2520,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{63DF7B15-B7F4-4A40-97C8-41CB514DAB39}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{0EE24D95-FB4D-4A0B-88A1-363D4DA55359}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{844003EE-0CA7-4E6E-9940-31EFCCA5F1CF}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{223912A1-4ABB-40E4-9542-B2A5CC7009F3}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2625,61 +2656,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="22" name="_x0000_i0024">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0024"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2782,61 +2813,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="23" name="_x0000_i0025">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0025"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2881,51 +2912,51 @@
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">بحار الأنوا</w:t>
+        <w:t xml:space="preserve">بحار الأنوار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ج ٤٦، ص ٨١ نقلاً عن مناقب ابن شهرآشوب: روى الأصمعي قال: كنت أطوف حول الكعبة ليلة فإذا شاب ظريف الشمائل وعليه ذؤابتان وهو متعلّق بأستار الكعبة ويقول: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">"نامت العيون وعلت النجوم وأنت الملك الحي القيوم، غلقت الملوك أبوابها وأقامت عليها حرّاسها وبابك مفتوح للسائلين، جئتك لتنظر إلي برحمتك يا أرحم الراحمين". </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
@@ -2993,64 +3024,76 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: فاقتفيته فإذا هو زين العابدين عليه السلام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">طاووس الفقيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">: رأيته يطوف من العشاء إلى سحر ويتعبّد، فلما لم ير أحدًا رمق السمآء بطرفه وقال: </w:t>
+        <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رأيته يطوف من العشاء إلى سحر ويتعبّد، فلما لم ير أحدًا رمق السمآء بطرفه وقال: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إلهي غارت نجوم سماواتك، وهجعت عيون أنامك، وأبوابك مفتّحات للسائلين، جئتك لتغفرلي وترحمني وتريني وجه جدّي محمّد صلّى الله عليه وآله في عرصات القيامة، ثمّ بكى وقال: وعزّتك وجلالك ما أردت بمعصيتي مخالفتك، وما عصيتك إذ عصيتك وأنا بك شاكّ، ولا بنكالك جاهل، ولا لعقوبتك متعرّض، ولكن سوّلت لي نفسي وأعانني على ذلك سترك المرخى به علي، فالآن من عذابك من يتسنقذني؟ وبحبل من أعتصم إن قطعت حبلك عني؟ فواسا أتاه غدا من الوقوف بين يديك إذا قيل للمخفين جوزوا، وللمثقلين حطّوا، أمع المخفين أجوز؟ أم مع المثقلين أحط؟ ويلي كلّما طال عمري كثرت خطاياي ولم أتب، أما آن لي أن أستحي من ربّي؟! </w:t>
+        <w:t xml:space="preserve">إلهي غارت نجوم سماواتك، وهجعت عيون أنامك، وأبوابك مفتّحات للسائلين، جئتك لتغفرلي وترحمني وتريني وجه جدّي محمّد صلّى الله عليه وآله في عرصات القيامة، ثمّ بكى وقال: وعزّتك وجلالك ما أردت بمعصيتي مخالفتك، وما عصيتك إذ عصيتك وأنا بك شاكّ، ولا بنكالك جاهل، ولا لعقوبتك متعرّض، ولكن سوّلت لي نفسي وأعانني على ذلك سترك المرخى به علي، فالآن من عذابك من يسنقذني؟ وبحبل من أعتصم إن قطعت حبلك عني؟ فواسوأتاه غدا من الوقوف بين يديك إذا قيل للمخفين جوزوا، وللمثقلين حطّوا، أمع المخفين أجوز؟ أم مع المثقلين أحط؟ ويلي كلّما طال عمري كثرت خطاياي ولم أتب، أما آن لي أن أستحي من ربّي؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم بكى وأنشأ يقول :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNPoetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أتحرقني بالنار يا غاية المنى *** فأين رجائي ثمّ أين محبّتي</w:t>
       </w:r>
@@ -3104,71 +3147,71 @@
         <w:t xml:space="preserve">ثمّ خر إلى الارض ساجدًا. قال: فدنوت منه وشلت برأسه ووضعته على ركبتي وبكيت حتى جرت دموعي على خدّه، فاستوى جالسًا وقال: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">من الذي أشغلني عن ذكر ربي؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فقلت: أنا طاوس يا ابن رسول الله ما هذا الجزع والفزع؟ ونحن يلزمنا أن نفعل مثل هذا ونحن عاصون جانون، أبوك الحسين بن علي وأمّك فاطمة الزهراء، وجدّك رسول الله صلّى الله عليه وآله!؟ </w:t>
+        <w:t xml:space="preserve">فقلت: أنا يا طاووس يا ابن رسول الله ما هذا الجزع والفزع؟ ونحن يلزمنا أن نفعل مثل هذا ونحن عاصون جانون، أبوك الحسين بن علي وأمّك فاطمة الزهراء، وجدّك رسول الله صلّى الله عليه وآله!؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: فالتفت إليّ وقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هيهات هيهات يا طاوس دع عنّي حديث أبي وأمّي وجدّي! خلق الله الجنة لمن أطاعه وأحسن، ولو كان عبدًا حبشيًّا ، وخلق النار لمن عصاه ولو كان ولدًا قرشيًّا. أما سمعت قوله تعالى</w:t>
+        <w:t xml:space="preserve">هيهات هيهات يا طاووس دع عنّي حديث أبي وأمّي وجدّي! خلق الله الجنة لمن أطاعه وأحسن، ولو كان عبدًا حبشيًّا ، وخلق النار لمن عصاه ولو كان ولدًا قرشيًّا. أما سمعت قوله تعالى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿فاذا نفخ في الصور فلا أنساب بينهم يومئذ ولا يتساءلون﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>