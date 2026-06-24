--- v0 (2025-12-21)
+++ v1 (2026-06-24)
@@ -1463,66 +1463,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{7EEEC699-5E41-4B90-B060-DDFD262FB985}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B9F8E0B4-C98B-45E0-BC5C-E15DCCE73012}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4AB35E5B-88AB-4D00-9529-86A1ED64338C}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{6D5D0C56-64D7-40FD-9C71-E072C180BA1A}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1599,61 +1599,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="126" name="_x0000_i0134">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0134"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1756,61 +1756,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="127" name="_x0000_i0135">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0135"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>