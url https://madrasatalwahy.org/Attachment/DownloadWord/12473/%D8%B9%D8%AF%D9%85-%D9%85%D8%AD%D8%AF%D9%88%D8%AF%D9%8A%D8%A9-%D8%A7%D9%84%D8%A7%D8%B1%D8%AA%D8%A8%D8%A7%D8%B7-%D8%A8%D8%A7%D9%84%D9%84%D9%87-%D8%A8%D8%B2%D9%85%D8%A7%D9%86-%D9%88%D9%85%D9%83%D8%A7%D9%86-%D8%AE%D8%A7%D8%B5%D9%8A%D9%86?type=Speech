--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -907,87 +907,87 @@
         </w:rPr>
         <w:t xml:space="preserve">السلوك بالعمل لا بالادّعاء</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أحد هؤلاء الأفراد، وهو من أهل تبريز، كان ثريًّا جدًا ومرجعًا للناس ومن أثرياء منطقته. كان هذا الشخص يملك بُستانًا في تلك المنطقة ومحلاًّ تجاريًّا في سوق تبريز، ولكنّه أنفق كلّ ما يملك في سبيل الله وأعطاه للفقراء، ثم ذهب إلى النجف وانشغل بالرياضات الروحيّة لسنوات.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">اتّخذ حجرةً في مسجد الكوفة، وكان على تواصل مع الأفراد الذين يأتون إلى هناك، وكان من أولئك الذين يبحثون عن الإمام والولاية. بالطبع، أعطاه الله أيضًا أشياء في مقابل هذا الإيثار والتضحية والإنفاق؛ ولكنّ ما وجده هو لا يُحسب شيئًا بتاتًا بالنسبة لما رأيناه من الأعاظم وما نسعى إليه!</w:t>
+        <w:t xml:space="preserve">اتّخذ حجرةً في مسجد الكوفة، وكان على تواصل مع الأفراد الذين يأتون إلى هناك، وكان من أولئك الذين يبحثون عن الإمام والولاية. بالطبع، أعطاه الله أيضًا أشياء في مقابل هذا الإيثار والتضحية والإنفاق؛ ولكن ما وجده هو لا يُحسب شيئًا بتاتًا بالنسبة لما رأيناه من الأعاظم وما نسعى إليه!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هؤلاء قاموا بمثل هذه الأعمال! أمّا نحن، فإذا تقلّب الوضع قليلاً، نقول: «يا سيّد، لماذا اضطربت حياتنا؟!». انظروا ماذا فعل الآخرون ولم تكن لديهم هذه الادّعاءات! إذا كان الأمر هكذا، فهو السالك. ثمّ نُطلق على أنفسنا باستمرار اسم «سالك»! لا يصبح المرء سالكًا بالكلام! لذلك، المسألة حسّاسة ومهمّة جدًا! إنّ الانشغال والتلهّي بمواضيع لا يُطلب منها إلاّ التسلية، لا يوصل الإنسان إلى مكان، ولا يبلغ به مقصدًا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الربط والتعلّق الدائم بين العبد وربّه دون حاجب أو مانع</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هذه مسألة حقيقيّة؛ أي عندما يكون للإنسان ارتباط بشخص ما وهذا الارتباط تكوينيّ، فإنّ الله قد جعل هذا الارتباط التكوينيّ ـ بناءً على حقيقة التعلّق والربط القام بينه وبين خلقه ـ موضع تقدير وقيمة ومسؤوليّة. لذلك، فإنّ احترام الأب والأمّ من أوجب الواجبات، ويجب المحافظة على كلّ هذه الأمور.</w:t>
+        <w:t xml:space="preserve">هذه مسألة حقيقيّة؛ أي عندما يكون للإنسان ارتباط بشخص ما وهذا الارتباط تكوينيّ، فإنّ الله قد جعل هذا الارتباط التكوينيّ ـ بناءً على حقيقة التعلّق والربط القائم بينه وبين خلقه ـ موضع تقدير وقيمة ومسؤوليّة. لذلك، فإنّ احترام الأب والأمّ من أوجب الواجبات، ويجب المحافظة على كلّ هذه الأمور.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنًا، إذا كان الأمر هكذا في المسائل العاديّة والنسبيّة، فكيف يمكن أن يكون هناك حاجب ومانع بين الإنسان ـ الذي وجوده عين التعلّق بالله ـ وبين ربّه؟! يقول الله تعالى للنصارى: «إنّ العلاقة بيني وبينكم مقطوعة لستّة أيام في الأسبوع، ولا تتّصل هذه العلاقة إلاّ يوم الأحد!»؛ هذا مانع. ويقول لليهود: «إنّ العلاقة مقطوعة لستّة أيام في الأسبوع، ولا تتّصل إلاّ يوم السبت!»؛ وهذا أيضًا مانع.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الارتباط هو ارتباط حقيقيّ وتكوينيّ، فلماذا يجب أن ينقطع؟! كيف يُمكن أن يكون الأمر كذلك؟! هل سبب انقطاع الارتباط هو من ناحية الفاعل أم من ناحية القابل؟! من ناحية الفاعل، يعني أنّ الفاعل ـ أي الله ـ مشغول وليس لديه وقت، وينشغل بتدبير العوالم، وقد خصّص وقتًا معيّنًا فقط للارتباط! مثل مسؤول دائرة يُخصّص نصف ساعة في اليوم لمراجعات الناس؛ ولكن، كلمّا نراجعه يقولون: «لديه اجتماع في اللجنة!»، بينما هم في الحقيقة يشربون الشاي! وعندما يريدون المغادرة يقولون: «اطرح طلبك على هذا الموظّف وراجعه!». هل الله أيضًا مشغول إلى هذا الحدّ حتّى لا تكون لديه فرصة للردّ على أصحاب الحاجات؟! إذا كان الأمر كذلك، فهيهات!</w:t>
       </w:r>
@@ -1084,63 +1084,63 @@
         </w:rPr>
         <w:t xml:space="preserve">حكاية الرجل اليائس من رحمة الله وكلام الإمام الكاظم عليه السلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">دخل رجل على الإمام الكاظم عليه السلام وقال: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا ابن رسول الله، ذهبت اليوم إلى منزل فلان من أصدقائي، ولم أكن قد رأيته منذ وقت طويل. كان شهر رمضان، فرأيته يفطر في نهار رمضان! قلت: «ألست صائمًا؟!». قال: «لا». قلت: «لماذا؟!». قال: «لو صمتُ لما كان في ذلك فائدة! فلماذا أصوم؟!». قلت: «كيف ذلك؟!». قال: «لديّ قصة في حياتي، وبالنظر إلى تلك القصّة، أعلم أنّي من أهل النار، فلم تعُد هناك فائدة!». قلت: «ما هي القصّة؟». قال: «منذ سنوات، في منتصف إحدى الليالي، سمعت طرقًا على الباب. ذهبت إلى الباب فرأيت حاجب هارون قد جاءني وقال: "الخليفة يدعوك!". قلت في نفسي: "لا يطلبون أحدًا في منتصف الليل! لا بدّ أنّه يقصد عقابي أو الإساءة إليّ!". ارتديت ملابسي وذهبت إلى هارون فرأيته جالسًا. عندما رآني، قام على عكس توقّعي وتلاطف معي. شعرت ببعض الطمأنينة وقلت: "لأيّ شيء دعاني الخليفة؟". قال: "ماذا تخمّن أنت؟". قلت: "لا أخمّن شيئًا". قال: "هل إذا سمعت منّا أمرًا، تطيع؟". قلت: "كلّ ما أملك فداء للخليفة! روحي فداء للخليفة!". قال: "إلى أيّ حدّ يمكنك أن تُؤثر وتُضحّي في سبيلنا؟". قلت: "يُمكنني في سبيل الخليفة أن أتخلّى عن كلّ أموالي، بل يمكنني في سبيل الخليفة أن أتخلّى عن زوجتي وأبنائي!". ضحك الخليفة وصرفني. فعُدتُ إلى منزلي وخلعت ملابسي، وما أن أردت أن أنام، حتّى سمعت طرقًا على الباب مرّة أخرى. قلت في نفسي: "يا إلهي، ماذا قلت أنا حتى يطرقوا الباب مرة أخرى؟!". فتحت الباب فرأيت الحاجب. قال: "الخليفة يدعوك". قبل أن أذهب، أوصيت زوجتي وقلت لها: "أظنّ أنّ هناك أمرًا ما، لأنّهم لم يعاملوني هكذا من قبل".</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">أتيتُ إلى هارون، فقال لي: "تخلّيتَ عن مالك وزوجتك وأبنائك، فالآن إلى أيّ حدّ يُمكنك أن تُؤثر بنفسك في سبيلنا؟!". قلت: "ليسلم الخليفة، يُمكنني أن أتخلّى عن روحي أيضًا!". (يا له من رجل أحمق!) صرفني الخليفة وعدتُ إلى المنزل. خلعتُ ملابسي مرّة أخرى، وما أن أردت أن أنام، حتّى طرقوا الباب مرّة أخرى. قلت: "عجبًا! هذه المرّة موتي محتوم، لا بدّ أنّه يقصد شيئًا. وقد بذلت روحي أيضًا! الآن سيقول: أنت قلت إنّك تتخلّى عن روحك!". ذهبت إلى الخليفة مرّة أخرى، وعندما وقعت عين الخليفة عليّ، قال: "تخلّيت عن مالك وروحك، فهل بقي شيء لتعطيه في سبيلنا؟". قلت: "أيّها الخليفة، لقد تخلّيت عن ديني أيضًا في سبيلك!". قال: "أحسنت، هذا ما كنت أريده منك، الآن استمع إلى كلّ ما يقوله هذا الرجل!". فانطلقت معه.</w:t>
+        <w:t xml:space="preserve">يا ابن رسول الله، ذهبت اليوم إلى منزل فلان من أصدقائي، ولم أكن قد رأيته منذ وقت طويل. كان شهر رمضان، فرأيته يفطر في نهار رمضان! قلت: «ألست صائمًا؟!». قال: «لا». قلت: «لماذا؟!». قال: «لو صمتُ لما كان في ذلك فائدة! فلماذا أصوم؟!». قلت: «كيف ذلك؟!». قال: «لديّ قصة في حياتي، وبالنظر إلى تلك القصّة، أعلم أنّي من أهل النار، فلم تعُد هناك فائدة!». قلت: «ما هي القصّة؟». قال: «منذ سنوات، في منتصف إحدى الليالي، سمعت طرقًا على الباب. ذهبت إلى الباب فرأيت حاجب هارون قد جاءني وقال: "الخليفة يدعوك!". قلت في نفسي: "لا يطلبون أحدًا في منتصف الليل! لا بدّ أنّه يقصد عقابي أو الإساءة إليّ!". ارتديت ملابسي وذهبت إلى هارون فرأيته جالسًا. عندما رآني، قام على عكس توقّعي وتلاطف معي. شعرت ببعض الطمأنينة وقلت: "لأيّ شيء دعاني الخليفة؟". قال: "ماذا تخمّن أنت؟". قلت: "لا أخمّن شيئًا". قال: "هل إذا سمعت منّا أمرًا، تطيع؟". قلت: "كلّ ما أملك فداء للخليفة! روحي فداء للخليفة!". قال: "إلى أيّ حدّ يمكنك أن تُؤثر وتُضحّي في سبيلنا؟". قلت: "يُمكنني في سبيل الخليفة أن أتخلّى عن كلّ أموالي، بل يمكنني في سبيل الخليفة أن أتخلّى عن زوجتي وأبنائي!". ضحك الخليفة وصرفني. فعُدتُ إلى منزلي وخلعت ملابسي، وما إن أردت أن أنام، حتّى سمعت طرقًا على الباب مرّة أخرى. قلت في نفسي: "يا إلهي، ماذا قلت أنا حتى يطرقوا الباب مرة أخرى؟!". فتحت الباب فرأيت الحاجب. قال: "الخليفة يدعوك". قبل أن أذهب، أوصيت زوجتي وقلت لها: "أظنّ أنّ هناك أمرًا ما، لأنّهم لم يعاملوني هكذا من قبل".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أتيتُ إلى هارون، فقال لي: "تخلّيتَ عن مالك وزوجتك وأبنائك، فالآن إلى أيّ حدّ يُمكنك أن تُؤثر بنفسك في سبيلنا؟!". قلت: "ليسلم الخليفة، يُمكنني أن أتخلّى عن روحي أيضًا!". (يا له من رجل أحمق!) صرفني الخليفة وعدتُ إلى المنزل. خلعتُ ملابسي مرّة أخرى، وما إن أردت أن أنام، حتّى طرقوا الباب مرّة أخرى. قلت: "عجبًا! هذه المرّة موتي محتوم، لا بدّ أنّه يقصد شيئًا. وقد بذلت روحي أيضًا! الآن سيقول: أنت قلت إنّك تتخلّى عن روحك!". ذهبت إلى الخليفة مرّة أخرى، وعندما وقعت عين الخليفة عليّ، قال: "تخلّيت عن مالك وروحك، فهل بقي شيء لتعطيه في سبيلنا؟". قلت: "أيّها الخليفة، لقد تخلّيت عن ديني أيضًا في سبيلك!". قال: "أحسنت، هذا ما كنت أريده منك، الآن استمع إلى كلّ ما يقوله هذا الرجل!". فانطلقت معه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">دخلنا أحد سجون بغداد. كان مظلمًا جدًا، وكان [مرافقي] يحمل مصباحًا بيده ويمضي إلى الأمام حتّى وصلنا إلى سجن مخيف جدًّا، وكانت أصوات الأنين والصراخ تتعالى من هذا السجن. فتح باب السجن ونظرت بالمصباح، فرأيت مجموعة من الشيوخ والشباب البائسين ملقون على الأرض! قال لي ذلك الرجل: "هل تعرف من هؤلاء؟! كلّهم من بني هاشم". ثمّ دعا واحدًا منهم، وكان شيخًا في الستّين من عمره، سحب سيفه وقال: "اضرب عنقه!". قلت: "وماذا لو لم أفعل؟". قال ذلك الرجل: "أمر هارون أن أضرب عنقك إن لم تضرب عنقه!". مهما توسّل ذلك الشيخ وقال: "ما ذنبنا نحن؟!"، لكنّي ضربت عنقه! (يَغْلِبُنِي هَوَاهُ؛ لقد غلبني الهوى). لقد بذلت ديني، والآن وقد أعطيت ديني لحضرة الخليفة، يجب أن أفي بكلامي. الرجل وكلمته! وقد بذلتُ عِرضي وأبنائي أيضًا! خلاصة القول، قتلت الأوّل بألف عناء. أخرج الثاني وكان شيخًا أيضًا، فقتلته. كان بينهم شباب وأطفال أيضًا. في تلك الليلة قتلت ستّين منهم! في النهاية، أصبح الأمر سهلاً عليّ. كان قتل الأوّل والثاني والثالث صعبًا عليّ، ولكن بعد ذلك، اعتدتُ على الأمر، وكأنّي أذبح دجاجة! ثمّ عدتُ إلى هارون فقال: "اذهب ولا تخبر أحدًا بهذه القصّة!". والآن بالنظر إلى هذه القصّة، أعلم أنّي من أهل النار، فلماذا أصوم؟! سواء صمت أم لم أصم، لا فرق».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال الإمام الكاظم عليه السلام [ما معناه]: «إنّ ذنب اليأس من رحمة الله أعظم بالنسبة له من قتله أولئك الستّين شخصًا!».</w:t>
       </w:r>
@@ -1463,66 +1463,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B9F8E0B4-C98B-45E0-BC5C-E15DCCE73012}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{57481FA1-5473-45A4-8143-6CA441880D9A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{6D5D0C56-64D7-40FD-9C71-E072C180BA1A}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{5C64D842-A767-4908-94BD-9BA2D8A86274}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1599,61 +1599,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="126" name="_x0000_i0134">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0134"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1756,61 +1756,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="127" name="_x0000_i0135">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0135"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>