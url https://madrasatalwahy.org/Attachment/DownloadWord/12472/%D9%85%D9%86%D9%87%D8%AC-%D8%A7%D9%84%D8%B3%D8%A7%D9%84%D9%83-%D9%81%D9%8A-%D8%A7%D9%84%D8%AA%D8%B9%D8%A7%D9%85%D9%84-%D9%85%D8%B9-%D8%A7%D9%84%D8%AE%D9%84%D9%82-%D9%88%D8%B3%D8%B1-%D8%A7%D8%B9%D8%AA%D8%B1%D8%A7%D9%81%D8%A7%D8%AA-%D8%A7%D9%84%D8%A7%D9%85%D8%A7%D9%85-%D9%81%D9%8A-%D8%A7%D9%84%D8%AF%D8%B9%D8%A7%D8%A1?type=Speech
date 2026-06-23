--- v0 (2025-12-21)
+++ v1 (2026-06-23)
@@ -2290,66 +2290,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{CF61C36C-5AAF-4648-A249-A382C5975F01}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{82374073-A2B5-4263-B613-7DE0FF0CFEAB}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{BA161589-6663-490C-A398-04A0076D58AC}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{56D0907F-AAB3-4675-98C6-BFFF008DC929}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2426,61 +2426,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="25" name="_x0000_i0029">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0029"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2583,61 +2583,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="26" name="_x0000_i0030">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0030"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>