--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -362,60 +362,60 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلاّمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، عندما كنت أتطرّق إلى شرح دعاء أبي حمزة، فجاءني طالب علمٍ كان يحضر هذه المجالس، وكان في ذهنه أمرٌ يتعلّق بالدعاء فقال: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">كيف ينسب الإمام السجّاد عليه السلام في هذه الفقرات من دعاء أبي حمزة الذنب المعصيةَ إلى نفسه ويقول: «يا إلهي، أنا أذنب»؟! فمثلاً، يقول في إحدى الفقرات: </w:t>
+        <w:t xml:space="preserve">كيف ينسب الإمام السجّاد عليه السلام في هذه الفقرات من دعاء أبي حمزة الذنب والمعصيةَ إلى نفسه ويقول: «يا إلهي، أنا أذنب»؟! فمثلاً، يقول في إحدى الفقرات: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«الحَمدُللهِ الّذي یَحلمُ عَنّي حَتّی کأنّي لا ذَنبَ لي».</w:t>
+        <w:t xml:space="preserve">«الحَمدُ للهِ الّذي یَحلمُ عَنّي حَتّی کأنّي لا ذَنبَ لي».</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> وهل يذنب الإمام؟! كيف ننسب إلى أنفسنا شيئًا ليس موجودًا ونقول إنّه موجود؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">على سبيل المثال، لا توجد الآن مسبحة في جيبي، ولكنّني أقول: «أنا أملك مسبحة»؛ أو ليس لديّ مال، ولكنّني أقول: «أنا أملك مالاً»؛ أو لم أرتكب الذنب الفلانيّ، ولكنّي أقول للناس: «لقد ارتكبتُ الذنب الفلانيّ!». إنّ هذا العمل محرّمٌ وليس صحيحًا! وكذلك لو أنّ الإنسان قد فعل أمرًا، فلا يستطيع أن يقول: «إنّني لم أفعله»؛ لأنّه فعل محرّم؛ كأن يتفوّه بكلام كذب، ولكنّه يقول: «لم أقل هذا الكذب»؛ أو يرتكب غيبةً فتصل هذه الغيبة إلى مسامع ذلك الإنسان [الذي اغتيب]، ولكنّه يقول: «لم أغتبه».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
@@ -994,50 +994,56 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يجب علينا أن نطبّق هذا العمل نفسه في طريقنا، وألاّ يكون لنا شأنٌ بعمل الآخرين بتاتًا؛ لأنّ لكلّ امرئٍ طريقًا فيما بينه وبين ربّه، وله حساب خاصّ به بمقتضى خياله وارتباطه وتعلّقه بربّه. إنّ عدم الالتفات إلى هذه المسألة يؤدّي إلى أن يُسلب من الإنسان ذلك الجانب من التركيز والاستقرار والسكينة الذي هو لازم للسلوك، وبدونه لا معنى لهذا السلوك. فالأفراد الذين لديهم تشتّت لا يستطيعون التحرّك أبدًا؛ لأنّ برزخهم يكون مختلاًّ ومشوّشًا، ويكون مثالهم مختلطًا ومضطربًا. فتجدهم يتحدّثون دائمًا، وينتقلون من هذا الطرف إلى ذاك، ومن هذا الغصن إلى ذاك. فيجلسون، ولكن ليس لديهم سكينة واستقرار وسكون. وعندما يجلس الإنسان مع هؤلاء الأفراد، يُؤثّر حالُهم ووضعهم فجأةً فيه، ويرى أنّه قد أصابه الاضطراب والتشويش والقلق. هذا لأنّه ليس لديهم استقرار وسكينة وطمأنينة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لدينا في الرواية أنّ الملائكة دائمًا في حالة صمت وسكون وسكينة، والشياطين دائمًا في حالة حركة وانتقال من هذا الطرف إلى ذاك، ودائمًا في حالة تململ وتغيير وتبدّل. فكلّما اقترب الإنسان من صفات الملائكة، زادت فيه حالة السكون والصمت والسكينة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. هذا، مع أنّه لو جلس الإنسان مع أحدٍ ساعتين في مكانٍ ما ولم يتكلّم، فلن يحدث له أيّ شيء، بل سيظلّ جالسًا صامتًا هكذا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">العلامة الطباطبائيّ، مصداق السكينة والهدوء</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
@@ -1116,64 +1122,64 @@
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلتُ: إنّ مسألة الذنب هذه يمكننا أن نوجّهها، لكن تعالَ الآن، واطرح موضوعًا آخر! فقد نقول: في كلّ عملٍ يقوم به الإمام السجّاد عليه السلام، فإنّه لا يرى هذا العمل لائقًا للعرض على الله، أو يرى نفسه أصغر من أن يعرض عمله عليه تعالى، ليقول: «يا إلهي! لقد صلّيت هذه الصلاة وأدّيت هذا الصوم». فهو إمام، لكنّه يرى نفسه أدنى!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هناك موارد في دعاء أبي حمزة لا يمكن توجيهها بأيّ تفسير بتاتًا! على سبيل المثال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«أنا الَّذي أَعطَيتُ علَی مَعاصي الجَليلَ الرُّشا»</w:t>
+        <w:t xml:space="preserve">«أنا الَّذي أَعطَيتُ علَی مَعاصي الجَليلِ الرُّشا»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> أي: أنا ذلك الذي أعطيتُ على المعاصي الكبيرة الرشوة! الإمام السجّاد عليه السلام وإعطاء الرشوة؟! حتّى إنّ إنسانًا عاديًّا من عامّة الناس قد لا يعطي رشوة في كلّ عمره!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كان أحد الأصدقاء يقول: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1231,87 +1237,87 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الأمر الذي يبدو هو أنّ الإمام السجّاد عليه السلام يُبيّن بلسان الدعاء نقاط ضعف الإنسان الخَلقيّة؛ أي أنّه عليه السلام يريد أن يقول: يا إلهي، هناك طرفٌ في القضيّة هو أنت، وهناك طرفٌ آخر هو نحن؛ ذلك الطرف من القضيّة الذي هو أنت، هو كلّ الكمال والبهاء، والرحمة، والعطف، والعلم، والقدرة، والجلال، والكبرياء، والعظمة، والنور، والوجود؛ وهذا الطرف من القضيّة فيه كلّ ما يُمكنك تصوّره من كذب، وتهمة، ورشوة، وسرقة، وأكل مال الناس، وعصيان، وبطء في أداء التكاليف.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول عليه السلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«والحَمدُللهِ الّذي أناديهِ کُلّما شِئتُ لحِاجَتي... فَیقضي لي حاجَتي»</w:t>
+        <w:t xml:space="preserve">«والحَمدُ للهِ الّذي أناديهِ کُلّما شِئتُ لحِاجَتي... فَیقضي لي حاجَتي»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. ويذكر في موضع آخر: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«والحَمدُللهِ الّذي أسئَلُهُ فَیُعطيني وإن کُنتُ بَخيلاً حینَ یَستقرضُني»</w:t>
+        <w:t xml:space="preserve">«والحَمدُ للهِ الّذي أسئَلُهُ فَیُعطيني وإن کُنتُ بَخيلاً حینَ یَستقرضُني»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ [أي: الحمد مختصٌّ بإلهٍ] كلّما طلبتُ منه أعطاني، رغم أنّه عندما يطلب منّي هو ويقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿مَّن ذَا الَّذِي يُقْرِضُ اللَّهَ قَرْضًا حَسَنًا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، فإنّي لا أفعل وأتباطأ وأؤجّل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">مقام الجمعيّة لدى الأئمّة الأطهار عليهم السلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1324,51 +1330,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي الطرف الأوّل من القضيّة، يقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«نَزّلونا عن الربوبيّة وقُولوا فينا ما شِئتُم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ أي: لا تعدّونا أربابًا وقولوا فينا ما شئتم». فإن قلتم لنا: خالقون، فنحن كذلك، وإن قلتم لنا: رازقون، فنحن كذلك. فقط لا تقولوا لنا: إنّكم آلهة! وفي الطرف الثاني من القضيّة، نجده يُشير إلى مثل ما ورد في دعاء أبي حمزة، فكيف يمكن الجمع بين هاتين المسألتين؟! وفي أيّ مكانة يكون الإمام عليه السلام في ذلك المقام، وكيف تكون مكانته في هذا المقام؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هنا، لا تكون مسألة الإمامة محطّ نظر الإمام بتاتًا؛ أي تلك الإمامة التي أُفيضت من قبل الله، بل إنّه ينظر فقط إلى جانب الكثرة والإنسانيّة والبشريّة ويقول: «يا إلهي، لو لم يكن لطفك، لكان الإنسان هو هذا! أنا أعطي الرشوة، أسرق، أغتاب، أتّهم، آكل مال الناس، أعصي ولا أصلّي؛ أنا هو هذا! هذا هو بُعدي البشريّ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
@@ -1381,135 +1387,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي الطرف الآخر من القضيّة، فإنّ التوفيق والرحمة هما منك. لو صلّيتُ، فأنت الذي وفّقتني لذلك؛ وبالتالي، فإنّني أكون هنا من دون صلاة. ولو صمتُ، فأنت الذي منحتني التوفيق لذلك، ولو لم توفّقني لما صمت! لو لم يوفّقنا الله، لكنّا في حالة الصوم قد قلنا ألف تهمة وغيبة وكذبة! إذن، الله هو الذي وفّق، والإنسان بدون توفيق هو إنسان كاذب، متّهِم، سارق، مبطلٌ للحقّ ومحيٍ للباطل! والإنسان مع التوفيق هو الإمام السجّاد عليه السلام نفسه. والإنسان مع التوفيق هو الإنسان الذي يقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«سَلوني قبلَ أن تَفقدوني فإنّي بطُرُقِ السّماءِ أعلمُ منکم بطُرُقِ الأرضِ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. والإنسان مع التوفيق هو الذي يقول:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنّي وإن کنتُ ابنَ آدمَ صورةً *** فَلي فيهِ معنیً شاهدٌ بأبوّتي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
+        <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عدم توفيق الإنسان معلول لإرادته هو</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أمّا الإنسان بدون توفيق، فهو الشمر ويزيد وعمر ومعاوية. فتجده من الصباح إلى المساء يحتال، ومن المساء إلى الصباح يحلم بالاحتيال: ماذا سيفعل غدًا وبعد غدٍ بهذا وذاك! لماذا هذا الإنسان ليس لديه توفيق؟! ولا يخفى أنّ جميع هذه الأمور خاضعة لحساب خاصّ؛ أي: لأنّه هو نفسه لم يُرد، فقد أعطاه الله تعالى عدم التوفيق. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿نَسُوا اللَّهَ فَأَنسَاهُمْ أَنفُسَهُمْ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ لقد نسيتم ربّكم، فنحن أيضًا نعطيكم ما تريدون، ونسلبكم ذكر أنفسكم. وأردتم أن تذهبوا في هذا الطريق، فنحن أيضًا نقوّيكم ونجعلكم محكمين وراسخين؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿كُلاً نُّمِدُّ هَٰؤُلَاءِ وَهَٰؤُلَاءِ مِنْ عَطَاءِ رَبِّكَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. هذا هو الإنسان بدون توفيق.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اعترافات الإمام السجّاد مبنيّة على لحاظ الجانب الخَلقيّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1700,83 +1706,83 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وعندما حلّ الظهر قالوا: «لقد ذهب الحاج ليصلّي». فقلتُ له أنا: «ألم يكن لديك لسانٌ لتقول إنّه لا يريد أن يقابلنا ولا يسمح لنا بالدخول لنعود أدراجنا؟! نحن لا نريد أن ندخل مكتب الحاج بالبندقيّة!». ولا يخفى أنّه بعد شهرٍ من هذه القضيّة، عُزل ذلك الرجل، وربّما تقاعد! ففي نهاية المطاف، فإنّ كلّ عملٍ يخضع لحساب خاصّ، ولربّما كانت لديهم أعمال وأشغال خاصّة، ولم يكن بالإمكان أن يتمّ الأمر بهذا النحو، بل لا بدّ من أخذ موعد قبل عام أو ستّة أشهر! بالطبع، قلنا: لو أراد الله فسيتمّ الأمر، ولم نتابع بعد ذلك، ثمّ تمّ الأمر ولله الحمد دون أن نطلب شيئًا من أحد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا أدري، عندما قال أمير المؤمنين عليه السلام لمالك الأشتر: ليكن باب مقرّ حكمك مفتوحًا دائمًا ولا يكن لك حاجبٌ أصلاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، هل أخطأ ـ والعياذ بالله ـ أم أنّ أعمالنا كثيرة جدًا، وحتّى أكثر من مالك الأشتر؛ ولذلك فإنّ كلامه عليه السلام لا ينفعنا! على أيّ حال، فإنّ الحديث عن كلام الإمام عليه السلام سهل!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الأمل والرجاء الدائم بالله تعالى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«الحَمدُللهِ الّذي لا أرجو غَيرَهُ ولو رَجوتُ غَيرَهُ لأخلفَ رَجائي»</w:t>
+        <w:t xml:space="preserve">«الحَمدُ للهِ الّذي لا أرجو غَيرَهُ ولو رَجوتُ غَيرَهُ لأخلفَ رَجائي»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ «الحمد لله الذي أرجو خدمته؛ ولو رجوتُ غيره، لأخلف رجائي ولم يعبأ بي». </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول الإمام السجّاد عليه السلام: لقد أخطأتَ بذهابك إلى مبنى المحافظة، ولو قرأتَ دعاء أبي حمزة الذي ذكرتُه، لما ذهبت! والآن بما أنّك لم تقرأه، فاذهب، فالذنب ذنبك! إنّ التطلّع إلى أهل الدنيا وتعليق الأمل على كرمهم ليست له نتيجة غير هذه! ونحن أيضًا نقبل من الإمام السجّاد عليه السلام، صحيح، الذنب ذنبنا!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1813,76 +1819,76 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">السالك هو من يقطع نظره عن الجزئيّات. كان المرحوم العلامة يقول: «حركة السلوك هي حركة من الجزئيّة إلى الكلّيّة»؛ أي ألاّ ينظر الإنسان بعد ذلك إلى الجزئيّات والأمور المؤقّتة، ويرى ما وراء هذه الجزئيّات، ويكون التفاتُه إلى تلك الكلّيات؛ وحينها، يتعايش مع الجزئيّات أيضًا. يكون التفاته إلى تلك النقطة، ثم يُكيّف نفسَه، ويتوافق مع الناس أيضًا. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«دارِ الناسَ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
+        <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ كن مع الناس وضع كلّ إنسان في موضعه، ولكن [اعلم أنّ] الهدف كلّيٌ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">بالطبع، لو شمل لطفُ الله عبدًا، فإنّه يحقّق هذا الأمر فيه، ومن خلال الأحداث والتقلّبات والتغييرات والتبدّلات التي يُقدّرها في حياته ومعيشته وعلاقاته، يضع هذا المعنى ـ شاء أم أبى ـ في ذهنه، ويفهّمه أنّ: «لیسَ فی الدّارِ غیرُهُ دیّارٌ»؛</w:t>
+        <w:t xml:space="preserve">بالطبع، لو شمل لطفُ الله عبدًا، فإنّه يحقّق هذا الأمر فيه، ومن خلال الأحداث والتقلّبات والتغييرات والتبدّلات التي يُقدّرها في حياته ومعيشته وعلاقاته، يضع هذا المعنى ـ شاء أم أبى ـ في ذهنه، ويفهّمه أنّ: «لیسَ في الدّارِ غیرُهُ دیّارٌ»؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
+        <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> أي: في عالم الوجود هذا، صاحب البيت واحدٌ فقط، والبقيّة كلّهم مستأجرون!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">معنى إحياء ذكر أهل البيت، انطباق قضايا التاريخ على الذات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1900,51 +1906,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">خطب الإمام الحسين عليه السلام خطبة وقال: إنّي لا أمزح معكم، فلو وقع غدًا شيءٌ فليس الذنب ذنبي! أقول لكم من الآن، كلّ من يبقى معي، فغدًا هناك سيوف وسهام ورماح، والسلام! الآن ليل، فأطفئوا السراج أيضًا، ولا تخجلوا منّي، واذهبوا جميعًا! هذا فراق بيني وبينكم! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«هذَا اللّیلُ قد غَشِیَکم فاتَّخِذوهُ جملاً»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ «لقد غشيكم الليل، فاتّخذوه جملاً ركوبًا، وانجوا بأنفسكم، وغادروا هذه الصحراء».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فجأةً، أُضيئت السرج، فرأوا أنّه من بين تلك الألف، لم يبقَ أكثر من بضع وثلاثين، والبقيّة كانوا من أهل البيت والإخوة والأبناء وأبناء الإخوة وأبناء عمومة الإمام الحسين عليه السلام. عندما رأوا أنّ الإمام الحسين عليه السلام يقول كلامًا جادًّا، وأنّ القضيّة جادّة، ذهب الجميع! إنّها الروح، ولا يُمكن تسليمها بسهولة!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1972,51 +1978,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنًا، ما فرقكم عن ذلك الذي خرج من خيمة الإمام الحسين عليه السلام؟! وحينها، تجدنا نقول باستمرار: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«یا لَيتَني کنتُ معکُم فأفوزَ فوزًا عظيمًا»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
+        <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> أو نقرأ زيارة عاشوراء، ونلطم على الصدر من أجل الإمام الحسين عليه السلام!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المقصود من إحياء ذكر أهل البيت في رواية الإمام الصادق عليه السلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -2063,51 +2069,51 @@
         <w:t xml:space="preserve">«رَحِمَ اللهُ مَن أحیا أمرَنا»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ قول الإمام الصادق عليه السلام: رحم الله آباء وأمّهات شيعتنا وموالينا ومحبّينا الذين يعقدون مجلسًا ويتحدّثون عن مواضيعنا ويبيّنون للناس ذكرنا ـ أي مأثوراتنا وما صدر عنّا ـ هو أنّ الناس بسماعهم لهذه المواضيع يتقدّمون ويقتربون أكثر، ويُكيّفون أنفسهم مع هذه المسائل، فيتساءلون: لو كانت الآن ليلة عاشوراء، ماذا كنّا سنفعل؟! لو كان الآن زمن المنصور الدوانيقيّ، ماذا كنّا سنفعل؟! لو كان الآن زمن هارون، ماذا كنّا سنفعل؟! كلّ هذه مطارق يجب أن تنزل في كلّ لحظة على رؤوسنا وعقولنا، حتّى لا نُفكّر بالهند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولا ندخل في الكثرات! فتضربُنا هذه المطارق، وتُنبّهنا باستمرار.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا حصلت قضيّة وأردتَ أن تتجاوزها، فتجاوزها بسرعة واذهب ولا تتأخّر كثيرًا! لا ينبغي للإنسان أن يقف! لقد بيّنتُ لكم أنّه عندما ترك المرحوم العلامة مسجد القائم، كلّ رجل دين كنتُ أصادفه في طهران، كان يقول بتعجّب وبعبارات عجيبة: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -2290,66 +2296,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{82374073-A2B5-4263-B613-7DE0FF0CFEAB}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8A7A0D06-6C2A-47EF-A20F-7FF658DA1896}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{56D0907F-AAB3-4675-98C6-BFFF008DC929}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{2CBA49B8-537F-4BC2-9775-97EF836C91AE}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2426,61 +2432,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="25" name="_x0000_i0029">
+                <wp:docPr id="4" name="_x0000_i0004">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0029"/>
+                        <pic:cNvPr id="0" name="_x0000_i0004"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2583,61 +2589,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="26" name="_x0000_i0030">
+          <wp:docPr id="5" name="_x0000_i0005">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0030"/>
+                  <pic:cNvPr id="0" name="_x0000_i0005"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2840,386 +2846,417 @@
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اسم علم لأحد ملوك إيران الأقدمين، وهو مشهور بالكأس التي كان يرى فيها أحداث المستقبل، ولذلك عرف باسم: جام جم (موسوعة كشّاف اصطلاحات الفنون والعلوم، ص ٣٦۷). المعرّب</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">لم نعثر على المصدر.</w:t>
+          <w:rStyle w:val="ContentBold_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحار الأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٥٦، ص ۱۷٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">لم نعثر على المصدر.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:footnoteRef/>
         <w:t xml:space="preserve">سورة البقرة (٢)، الآية ٢٤٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
+  <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الاحتجاج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٢، ص ٤٣۸.</w:t>
-      </w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (عبده)، ج ٢، ص ۱٥٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">دیوان ابن‌ الفارض</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، البيت ٦٣۱ من التائية الكبرى.</w:t>
+        <w:t xml:space="preserve">نهج البلاغة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (عبده)، ج ٢، ص ۱٥٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="ContentBold_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان ابن‌ الفارض</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، البيت ٦٣۱ من التائية الكبرى.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:footnoteRef/>
         <w:t xml:space="preserve">سورة الحشر (٥٩)، الآية ۱٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
+  <w:footnote w:id="12">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:footnoteRef/>
         <w:t xml:space="preserve">سورة الإسراء (۱۷) ، الآية ٢۰.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
+  <w:footnote w:id="13">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نهج البلاغه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (عبده)، ج ٣، ص ۱۱٣: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«وَ تَجلسُ لهم مَجلِسًا عامًّا فَتواضَعُ فیهِ للهِ الّذی خَلَقَک و تُقعِدُ عَنهُم جُندکَ و أعوانَک.»</w:t>
-      </w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">، ج ۱، ص ۸۱۸.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ترجيعات الشاه نعمة الله وليّ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، الترجيع الرابع.</w:t>
+        <w:t xml:space="preserve">غرر الحکم و درر الکلم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ۱، ص ۸۱۸.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">الإرشاد</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، ج ٢، ص ٩۱.</w:t>
+        <w:t xml:space="preserve">ترجيعات الشاه نعمة الله وليّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، الترجيع الرابع.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">من لایحضره الفقیه</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، ج ٢، ص ٥٩٤.</w:t>
+        <w:t xml:space="preserve">الإرشاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٢، ص ٩۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ContentBold_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من لایحضره الفقیه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٢، ص ٥٩٤.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عبارة مجازيّة تُشير في الثقافة الفارسيّة إلى استحضار الإنسان للذكريات القديمة، واشتياقه للرجوع إلى الزمان القديم؛ ولعلّ السيّد قدّس الله سرّه الشريف أراد من خلالها الإشارة إلى حنين الإنسان السالك إلى الدنيا وشوقه إليها. المعرّب</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 