--- v0 (2025-12-21)
+++ v1 (2026-07-14)
@@ -2092,66 +2092,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C4F17FB0-F398-4ADE-AA97-5897C64AC225}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{5A4C9F8B-5535-4C30-8450-3D0C4D1CAEB3}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{A65EFEEE-0AC0-482A-AD4A-ACE3C9D1F725}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{0CA8D88A-228F-4C7D-82EC-DEC9317AD0B9}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2228,61 +2228,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="59" name="_x0000_i0067">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0067"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2385,61 +2385,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="60" name="_x0000_i0068">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0068"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>