--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -767,51 +767,51 @@
         </w:rPr>
         <w:t xml:space="preserve">وعلى هذا الأساس، فإنّ ذلك العمل الذي يقع في سياق التقرّب إلى الربّ هو الذي يوجب القرب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بدا لي العشق ميسورًا وها جاءت مشاكله</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إن كان الرفقاء الكرام يذكرون، كنّا في تلك الجلسات الأولى قد تحدّثنا عن مراتب العمل وجانبه الملكوتيّ والناسوتيّ، والآن نريد أن نعود إلى هناك. فالجانب الملكوتيّ للعمل هو عبارة جانب ارتباط الإنسان بالله؛ أي أنّه الجهة الإلهيّة! فقد يقوم إنسان ما بعملٍ خاطئٍ بينما تكون وجهته واتّجاهه ورايته نحو الله، يخطئ ولكنّ اتّجاهه هو الله، وحركته إلى الله، وفكره وذكره هو الوصول إلى الله وتحصيل رضاه والعمل بالتكليف الذي قرّره الله؛ وهذه المسألة ليست مسألة سهلة! إنّها مسألة سمعنا بها جميعًا وعلمناها بشكل أو بآخر، ولكن عندما نريد أن نحقّق هذه المسألة في حياتنا، نواجه المشاكل:</w:t>
+        <w:t xml:space="preserve">إن كان الرفقاء الكرام يذكرون، كنّا في تلك الجلسات الأولى قد تحدّثنا عن مراتب العمل وجانبه الملكوتيّ والناسوتيّ، والآن نريد أن نعود إلى هناك. فالجانب الملكوتيّ للعمل هو عبارة عن جانب ارتباط الإنسان بالله؛ أي أنّه الجهة الإلهيّة! فقد يقوم إنسان ما بعملٍ خاطئٍ بينما تكون وجهته واتّجاهه ورايته نحو الله، يخطئ ولكنّ اتّجاهه هو الله، وحركته إلى الله، وفكره وذكره هو الوصول إلى الله وتحصيل رضاه والعمل بالتكليف الذي قرّره الله؛ وهذه المسألة ليست مسألة سهلة! إنّها مسألة سمعنا بها جميعًا وعلمناها بشكل أو بآخر، ولكن عندما نريد أن نحقّق هذه المسألة في حياتنا، نواجه المشاكل:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">... *** كه عشق آسان نمود اول ولي افتاد مشكلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
@@ -1463,51 +1463,51 @@
         <w:t xml:space="preserve">عندما كتبتُ مقالة "الشمس المنيرة" حول المرحوم العلامة ـ وطبعًا أنا أكتب الآن تلك المواضيع بطريقة أخرى وأسلوب آخر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ـ اعترض عليّ الكثيرون، وكان أهمّ اعتراض هو هذا: «المواضيع التي كتبتها هنا، تزعج بعض السادة المراجع، والآن هناك عدد كبير من رجال الدين وأئمّة الجماعات من تلاميذ هؤلاء، ولذا فليس من المصلحة الاجتماعيّة أن تكتب هذه المواضيع!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فقلتُ: وهل كتبتُ هذه المواضيع لرجال الدين حتّى تزعجهم أو لا تزعجهم؟! أنا لم أكتبها لهؤلاء! فلتزعجهم، ولتزعجهم أكثر أيضًا! لقد كتبتُ هذه المواضيع لذلك الشابّ واليافع وذلك الرجل العاقل الذي لا يزال فيه مقدارٌ من الفطرة التي وهبها الله، وله نصيبٌ من الوجدان والعقل السليم، ولم يُحرم من الصدق والصفاء والتعلّق والارتباط بالله. أُقسم بالله وأُشهد الله، منذ أن وضعتُ هذا القلم على الورق لأكتب هذا الكتاب وأُنهيه، لم يأتِ في ذهني ولو للحظة واحدة أنّي كتبتُ هذا الكتاب لهؤلاء! وهذه المقالة الجديدةالتي أكتبها الآن </w:t>
+        <w:t xml:space="preserve">فقلتُ: وهل كتبتُ هذه المواضيع لرجال الدين حتّى تزعجهم أو لا تزعجهم؟! أنا لم أكتبها لهؤلاء! فلتزعجهم، ولتزعجهم أكثر أيضًا! لقد كتبتُ هذه المواضيع لذلك الشابّ واليافع وذلك الرجل العاقل الذي لا يزال فيه مقدارٌ من الفطرة التي وهبها الله، وله نصيبٌ من الوجدان والعقل السليم، ولم يُحرم من الصدق والصفاء والتعلّق والارتباط بالله. أُقسم بالله وأُشهد الله، منذ أن وضعتُ هذا القلم على الورق لأكتب هذا الكتاب وأُنهيه، لم يأتِ في ذهني ولو للحظة واحدة أنّي كتبتُ هذا الكتاب لهؤلاء! وهذه المقالة الجديدة التي أكتبها الآن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> هي كذلك أيضًا؛ بالطبع فيها مواضيع إضافيّة كثيرة. والآن أيضًا أقول: الله شاهدٌ أنّ هذا الكتاب وهذا التأليف أيضًا لا أكتبه لهؤلاء، بل أكتبه لهؤلاء الشباب؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«علیکُم بالأَحداث!»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -1895,51 +1895,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. فالذين هم مثل الفُضيل، يكونون في الذنب وتحصل لهم الغفلة، وفجأةً يحصل لهم تنبّه فيقلبون كلّ شيء رأسًا على عقب؛ هؤلاء مشمولون بهذه الآية. أي أنّ جميع الأعمال التي قام بها حتّى الآن، فجأةً بقفزة واحدة ووثبة واحدة خرج تمامًا من ذلك الويل وتلك البئر واستقرّ في النقطة العليا، لذا فإنّ ما هو في ذلك الويل وتلك البئر لم يعد له علاقة به؛ لأنّه قد جاء واستقرّ في هذا الأعلى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الذين يحصل فيهم انقلاب وتتغيّر حالاتهم ويتغيّر وضعهم تمامًا، ويغسلون أيديهم بالكلّيّة من كلّ الدنيا وما فيها، ومن المال والمنال والتعيّنات والاعتباريّات، ويحملون خيمتهم ومضاربهم ويضعونها هناك، هم مشمولون بفقرة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«یَحلُم عَنّی حتی کَأنّي لا ذَنبَ لي»</w:t>
+        <w:t xml:space="preserve">«یَحلُم عَنّي حتی کَأنّي لا ذَنبَ لي»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. لم يعد الله يقول: قف هنا! لمَ جئتَ إليّ؟! لقد فعلتَ كلّ الأعمال وظننتَ أنّ هذا المكان هو مكانٌ جزافيّ؟! لأنّ الله ليس لديه حقد وحسد وكراهية، وينظر إلى هذا القلب ويقول: «هذا القلب صافٍ، انتهى الأمر!».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">آية </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -2007,54 +2007,63 @@
         </w:rPr>
         <w:t xml:space="preserve">؛ فربّي من بين جميع الموجودات هو الأكثر استحقاقًا للحمد، والأجدر بالثناء، والأمثل </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«وأحقُّ بِحَمدي»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ وهو أولى وأجدر بحمدي!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن شاء الله، إذا قسم الله لنا، سنصل في المجلس القادم إلى الفقرة التالية التي يقول فيها: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:bCs/>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إن شاء الله، إذا قسم الله لنا، سنصل في المجلس القادم إلى الفقرة التالية التي يقول فيها: «أللّهمّ إنّي أجِدُ سُبُلَ المَطَالِبِ إلَیکَ مُشرَعَةً».</w:t>
+        <w:t xml:space="preserve">«أللّهمّ إنّي أجِدُ سُبُلَ المَطَالِبِ إلَیکَ مُشرَعَةً».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نسأل الله تعالى أن يقرننا ويحشرنا مع هذه الحقائق والمواضيع التي مدحه بها هؤلاء الأعاظم وأولياؤه، وحمدوه على هذه المسائل! وأن يصحّح طريقنا واتّجاهنا تجاه هذه المواضيع! وألّا يقصِر أيدينا عن الإمام صاحب الزمان عليه السلام ووليّه المطلق في الدنيا والآخرة! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2092,66 +2101,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{5A4C9F8B-5535-4C30-8450-3D0C4D1CAEB3}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B1C97DB2-C629-41AC-A97B-2B037364E301}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{0CA8D88A-228F-4C7D-82EC-DEC9317AD0B9}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{9E62D07E-0411-4F25-BC44-A77CA7ECEF4B}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2228,61 +2237,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="59" name="_x0000_i0067">
+                <wp:docPr id="8" name="_x0000_i1032">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0067"/>
+                        <pic:cNvPr id="0" name="_x0000_i1032"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2385,61 +2394,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="60" name="_x0000_i0068">
+          <wp:docPr id="9" name="_x0000_i1033">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0068"/>
+                  <pic:cNvPr id="0" name="_x0000_i1033"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>