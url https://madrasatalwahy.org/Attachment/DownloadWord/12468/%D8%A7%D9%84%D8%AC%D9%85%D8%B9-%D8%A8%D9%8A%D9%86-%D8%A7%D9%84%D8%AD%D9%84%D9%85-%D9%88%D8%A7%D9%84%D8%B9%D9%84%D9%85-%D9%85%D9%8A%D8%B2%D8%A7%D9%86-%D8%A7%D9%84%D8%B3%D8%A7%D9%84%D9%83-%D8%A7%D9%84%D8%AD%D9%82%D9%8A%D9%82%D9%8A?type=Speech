--- v0 (2025-12-21)
+++ v1 (2026-08-03)
@@ -1416,75 +1416,75 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هؤلاء هم أنفسهم بنو الإنسان، وهؤلاء هم أنفسهم الذين لديهم فطرة، والآن هم يفعلون أفعالاً باطلة أيضًا. يجب على الإنسان أن تكون لديه مثل هذه الرؤية. كان حديث </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلامة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">مع السيّد الخميني هو أنّه يجب علينا أن نتفاوض مع الجميع، لا أن نستثني أحدًا، فهو أيضًا بشر، لقد ارتكب عملًا باطلًا. فنحن أيضًا نسلّم بذلك، لقد أفسد، ونحن أيضًا نسلّم بإفساده، هو فاسق، ونحن أيضًا نسلّم بفسه، وهذه الأمور موجودة، ولكنّ القرآن جاء للجميع. الكتاب الإلهيّ نزل على الإنسان بما هو إنسان، لا على إنسان كان منذ البداية نقيًّا وطيّبًا وطاهرًا وقائمًا الليل ومتهجّدًا وكسلمان وأبي ذر. يجب علينا أن نؤدّي واجبنا ورسالتنا، فإن كانت هناك قابليّة، فسيقبل، وإن لم تكن هناك قابليّة، فحسابه يختلف.</w:t>
+        <w:t xml:space="preserve">مع السيّد الخميني هو أنّه يجب علينا أن نتفاوض مع الجميع، لا أن نستثني أحدًا، فهو أيضًا بشر، لقد ارتكب عملًا باطلًا. فنحن أيضًا نسلّم بذلك، لقد أفسد، ونحن أيضًا نسلّم بإفساده، هو فاسق، ونحن أيضًا نسلّم بنفسه، وهذه الأمور موجودة، ولكنّ القرآن جاء للجميع. الكتاب الإلهيّ نزل على الإنسان بما هو إنسان، لا على إنسان كان منذ البداية نقيًّا وطيّبًا وطاهرًا وقائمًا الليل ومتهجّدًا وكسلمان وأبي ذر. يجب علينا أن نؤدّي واجبنا ورسالتنا، فإن كانت هناك قابليّة، فسيقبل، وإن لم تكن هناك قابليّة، فحسابه يختلف.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">شموليّة رسالة النبيّ صلّى الله عليه وآله وسلّم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">كانت رسالة النبيّ رسالة عامّة، كانت شاملة للجميع، لم تكن تستثني أحدًا. لذا، كان هذا النبيّ نفسه يرسل الرسائل إلى الحكّام. فأرسل رسالة إلى المقوقس حاكم مصر، والنجاشي حاكم الحبشة، وخسرو برويز ملك إيران. أرسل رسالة إلى ملك الروم بواسطة جعفر الطيار. بوعض هؤلاء قبلوا وأسلموا؛ فحاكم مصر وحاكم اليمن وحاكم الحبشة قبلوا وأسلموا. وحاكم الروم كان نصرانيًّا فنظر بتردّد وترك المسألة معلّقة. وخسرو برويز مزّق رسالة النبيّ. أنت حاكم، وملك الحبشة حاكم أيضًا! فاجلس وفكّر وتأمّل! لماذا تمزّق رسالة النبيّ؟! مزّقتها، حسنًا، ولكن اعلم أن غيرة الله لا تسمح بذلك أيضًا! هذا عبدي وأنت أهنت عبدي، وهذه مسألة مهمّة جدًّا!</w:t>
+        <w:t xml:space="preserve">كانت رسالة النبيّ رسالة عامّة، كانت شاملة للجميع، لم تكن تستثني أحدًا. لذا، كان هذا النبيّ نفسه يرسل الرسائل إلى الحكّام. فأرسل رسالة إلى المقوقس حاكم مصر، والنجاشي حاكم الحبشة، وخسرو برويز ملك إيران. أرسل رسالة إلى ملك الروم بواسطة جعفر الطيار. ببعض هؤلاء قبلوا وأسلموا؛ فحاكم مصر وحاكم اليمن وحاكم الحبشة قبلوا وأسلموا. وحاكم الروم كان نصرانيًّا فنظر بتردّد وترك المسألة معلّقة. وخسرو برويز مزّق رسالة النبيّ. أنت حاكم، وملك الحبشة حاكم أيضًا! فاجلس وفكّر وتأمّل! لماذا تمزّق رسالة النبيّ؟! مزّقتها، حسنًا، ولكن اعلم أن غيرة الله لا تسمح بذلك أيضًا! هذا عبدي وأنت أهنت عبدي، وهذه مسألة مهمّة جدًّا!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">غيرة الله تجاه إيذاء المؤمن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">مسألة إيذاء المؤمن مسألة مهمّة وعجيبة جدًّا! حفظنا الله إن شاء الله من هذه الفتن، فيا لها من فتنة عجيبة! وكما يقول ذلك الشعر: </w:t>
       </w:r>
@@ -1845,51 +1845,51 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">من الحلم! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أما القسم الثالث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> من الحلم فهو جيّد وحلو، وهو القسم الثالث نفسه الذي يعلّمنا إيّاه الإمام السجّاد عليه السلام فيقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«الحَمْدُ للهِ الَّذِي يَحْلُمُ عَنِّي كَأَنِّي لَا ذَنْبَ لِي»</w:t>
+        <w:t xml:space="preserve">«الحَمْدُ للهِ الَّذِي يَحْلُمُ عَنِّي حتى كَأَنِّي لَا ذَنْبَ لِي»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ الله حليم، أي نذنب ولكنّه يعاملنا وكأنّنا لم نذنب أصلًا وهو لا ينقص شيئًا ويقول: "لقد أغمضنا أعيننا!". هذا الحلم حلم عجيب! ولكن أين وفي أيّة حالة وبأيّ شروط، سنعرض ذلك لاحقًا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
@@ -1922,66 +1922,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{82B16824-4A2F-4CEE-86F9-35ABBCB499B8}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{794415D9-6907-43A9-B747-0AF9C9706C8B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{1A319A82-831D-4C2B-8D17-FA073ECFED4A}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C1D9DEBC-09FF-4432-84BC-6CF0A9C7E939}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2058,61 +2058,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="9" name="_x0000_i0009">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0009"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2215,61 +2215,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="10" name="_x0000_i0010">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0010"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>