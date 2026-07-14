--- v0 (2025-12-21)
+++ v1 (2026-07-14)
@@ -1190,51 +1190,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلتُ: حسنًا، إن لم تشارك فأين ستذهب؟ ستجلس في البيت أو تمشي في الشارع؟ في النهاية ستقوم بعملٍ ما. أنا لا أقول لكم تعال أو لا تأت، بل المقصود والأصل هو أن يدرك الإنسان هذه المطالب. إنَّ الكتب التي كتبها العظماء وُضِعت لكي يطّلع على المطالب أولئك الذين لا سبيل لهم للوصول إلى المرحوم العلّامة. ولكن إذا كانت نفسٌ ما راغبةً في مسارٍ معين، فإنها تتقبّل تلك الشروط والأجواء المُقَرِّبة والمُعِدَّة للوصول إلى ذلك المقصد، وتسعى خلفها. قلتُ له: هل حدث في زمن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلامة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أن تقول "لماذا يجب نراه؟"! أو "هل المقصود هو أن يصل كلامه إلينا ونؤدّي الذكر الذي يأمر به؟"! كلاّ، بل نقول: إنّ مجرّد رؤيته هي بحدّ ذاتها تقرُّب.</w:t>
+        <w:t xml:space="preserve">أن تقول "لماذا يجب أن نراه؟"! أو "هل المقصود هو أن يصل كلامه إلينا ونؤدّي الذكر الذي يأمر به؟"! كلاّ، بل نقول: إنّ مجرّد رؤيته هي بحدّ ذاتها تقرُّب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فلسفةُ زيارة المشاهد المشرّفة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لماذا يجب علينا أن نذهب لزيارة الإمام الرضا عليه السلام؟! فنحن نستطيع أن نقول من مكاننا هنا: «السلام عليك يا عليّ بن موسى الرضا». لماذا قال الإمام الرضا عليه السلام: «من زارني أتيته في ثلاثة مواطن: عند الاحتضار، وعند سؤال الملكين، ويوم القيامة عند الحساب»؟</w:t>
       </w:r>
@@ -1689,66 +1689,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E48A6F12-6049-4C43-8422-5DEDA34026F3}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8E8C13A4-A8B2-4B9B-A056-B62DB065E7E0}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{A6EC63EC-06ED-4707-9BCC-6AF5F812ACF8}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{8A06FE45-69A2-4C19-BE63-4B0CF6B76194}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>