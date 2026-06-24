--- v0 (2025-12-20)
+++ v1 (2026-06-24)
@@ -509,51 +509,51 @@
         </w:rPr>
         <w:t xml:space="preserve">أنا أقول لكم هذا لأنّني سمعته بأذني، ولا أخترعه من عندي. يلقون باللوم على الله، ويتّهمونه بكلّ ما يخطر ببالهم، متى يلين قلب الله الحجريّ هذا؟ متى تُستجاب دعواتنا؟ إلى متى سندعو ليزول الظالم الفلاني؟ إلى متى؟ كم هو صبور هذا الإله، لا ينظر إلى عباده! يقولون مثل هذا الكلام، ثمّ في النهاية يقولون: إن لم نصبر فماذا نفعل؟! إن لم نتحمّل فما عسانا أن نفعل؟! علينا أن نصبر، فلا خيار لنا، فهو قد أمسك بخناقنا ويضغط علينا، وكلّ يوم يأتي ابتلاء ومصيبة جديدة، وعلى الإنسان أن يصبر. فهذه نظرة إلى الموضوع. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ملف الحياة: لكل إنسان نصيبه من الحلو والمرّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">وهناك نظرة أخرى مختلفة بعض الشيء، وهي أنّ الله تعالى حين خلق كلّ موجود، أرسل معه ملفًا خاصًّا به. تمامًا كما يخرج أيّ منتج من المصنع ومعه كتيّب إرشادات لكيفيّة التعامل معه، فكذلك الله عندما يخلق أيّ إنسان، يرسل معه ملفًا، وهذا الملفّ يتضمّن مراتب تكامله في هذه الدنيا، وكيفية حركته حتّى يصل إلى منتهاه، ثمّ يهاجر من هذه الدنيا إلى الدار الآخرة. في هذا الملف، يوجد كلّ شيء: فيه الحلوى، وفيه أيضًا النقول، والحامض، والمرّ، والمالح. فيه الصحّة والسلامة، وفيه المرض. كلّ شيء مخلوط في هذا الملف. لا تجدون أبدًا أيّ إنسان حتّى من العظماء يكون دائمًا في صحّة، ودائمًا في يسر، ودائمًا يضحكون، وليس لديهم أيّ حزن، ودائمًا في سعة ونشاط. لا، ليس الأمر كذلك، فالحياة فيها كلّ شيء. يقول حافظ الشيرازي:</w:t>
+        <w:t xml:space="preserve">وهناك نظرة أخرى مختلفة بعض الشيء، وهي أنّ الله تعالى حين خلق كلّ موجود، أرسل معه ملفًا خاصًّا به. تمامًا كما يخرج أيّ منتج من المصنع ومعه كتيّب إرشادات لكيفيّة التعامل معه، فكذلك الله عندما يخلق أيّ إنسان، يرسل معه ملفًا، وهذا الملفّ يتضمّن مراتب تكامله في هذه الدنيا، وكيفية حركته حتّى يصل إلى منتهاه، ثمّ يهاجر من هذه الدنيا إلى الدار الآخرة. في هذا الملف، يوجد كلّ شيء: فيه الحلوى، وفيه أيضًا المكسرات، والحامض، والمرّ، والمالح. فيه الصحّة والسلامة، وفيه المرض. كلّ شيء مخلوط في هذا الملف. لا تجدون أبدًا أيّ إنسان حتّى من العظماء يكون دائمًا في صحّة، ودائمًا في يسر، ودائمًا يضحكون، وليس لديهم أيّ حزن، ودائمًا في سعة ونشاط. لا، ليس الأمر كذلك، فالحياة فيها كلّ شيء. يقول حافظ الشيرازي:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بنوش باده که قَسّام صُنع قسمت کرد *** در آفرینش از انواع نوش دارو، نیش‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
@@ -1044,51 +1044,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> وعد الله حقّ لا يتخلّف. لماذا؟ لأنّ جذور الكذب والمخالفة تعود إلى نقاط الضعف في وجود الإنسان. لماذا يقول الإنسان شيئًا ثمّ يتراجع عنه؟ بسبب ضعفه الوجودي. يرى أنّ ما سيحدث لاحقًا يتعارض مع مصالحه. لو كان الصدق دائمًا في مصلحة الإنسان... لنفترض أنّ زبونًا جاءك، وأنت تعلم أنّه يعرف كلّ تفاصيل بضاعتك، كم اشتريتها ومن أين. ثمّ يسألك: بكم اشتريت هذه البضاعة؟ إذا كذبت، ألا تحتمل أنّه سيكتشف كذبك ويصفك بالكاذب ويغادر المحل؟ هنا، ترى المصلحة في قول الصدق. فتقول الصدق، فيقول: يا له من رجل صالح! ويشتري منك. لو كان الصدق دائمًا في مصلحتنا، فهل كنّا سنكذب؟ لا، أليس كذلك؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إذًا، كلّ هذه الأمور، سواء كذبنا أم صدقنا، تعود إلى الضعف الوجودي. لأنّ وجودنا ضعيف وفيه خلل ونقص، فإنّنا نبحث عمّا هو مفيد لنا بحسب الاعتبار، وقد يكون ذلك أحيانًا في الكذب وأحيانًا في الصدق. هذا الصدق لا قيمة له. لماذا؟ لأنّه لو كان العكس هو المفيد، لفعلناه. هذا الصدق لا فائدة منه، ولن تكتبه الملائكة. لو قلنا مائة ألف كذبة من هذا النوع، فسيكون سجلّنا يوم القيامة صفرًا. يا ربّ، لقد صدقنا كثيرًا في الدنيا مع الزبائن. سيقول الله: كلّ ذلك كان لأنفسكم، لم يكن من أجلي. متى صدقت من أجلي؟ متى كان الصدق يضرّك ولكنّك قلته؟ متى أقررت بالحقّ رغم مرارته عليك؟ متى فعلت الصواب رغم صعوبته عليك؟ ائتني بذلك. </w:t>
+        <w:t xml:space="preserve">إذًا، كلّ هذه الأمور، سواء كذبنا أم صدقنا، تعود إلى الضعف الوجودي. لأنّ وجودنا ضعيف وفيه خلل ونقص، فإنّنا نبحث عمّا هو مفيد لنا بحسب الاعتبار، وقد يكون ذلك أحيانًا في الكذب وأحيانًا في الصدق. هذا الصدق لا قيمة له. لماذا؟ لأنّه لو كان العكس هو المفيد، لفعلناه. هذا الصدق لا فائدة منه، ولن تكتبه الملائكة. لو قلنا مائة ألف قول صادق من هذا النوع، فسيكون سجلّنا يوم القيامة صفرًا. يا ربّ، لقد صدقنا كثيرًا في الدنيا مع الزبائن. سيقول الله: كلّ ذلك كان لأنفسكم، لم يكن من أجلي. متى صدقت من أجلي؟ متى كان الصدق يضرّك ولكنّك قلته؟ متى أقررت بالحقّ رغم مرارته عليك؟ متى فعلت الصواب رغم صعوبته عليك؟ ائتني بذلك. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ دافع الكذب لدى الإنسان يعتمد على ضعفه الوجوديّ الذي يريد أن يرمّمه بالكذب. أمّا الله تعالى، فلا ضعف وجوديّ لديه، وجوده غنيّ غنىً ذاتيًّا، ولا يحتاج إلى تجدّد الحوادث ليستكمل نفسه. إذًا، لماذا يخالف كلامه بعد أن يقوله؟ ماذا سيجني من هذه المخالفة؟ هل سيُضاف إليه شيء؟ هل سيعود عليه بنفع؟ إذًا، إذا كان هناك من يقول الصدق دائمًا، فمن هو؟ إنّه الله. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَمَن أَصدَقُ مِنَ ٱللَهِ قِيلاً﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ReferenceNumber_MS_V1"/>
           <w:rtl w:val="0"/>
@@ -1451,51 +1451,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. يقولون إنّه ما إن قالها، حتّى بدأ هؤلاء الأربعة بالبكاء حتّى النهاية، لدرجة أنّهم هم من قلبوا أجواء المجلس رأسًا على عقب. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا هو تأثير كلمات الله! آيات القرآن تهبط على عقل الإنسان كالمطرقة، وتقتلع كلّ ذرة من وجودنا، وتذيبها في ذاته، وتوجّه الإنسان نحو الحقائق. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إنّ عد الشيطان وعدٌ كاذب، أمّا وعد الله فوعد حقّ. </w:t>
+        <w:t xml:space="preserve">إنّ وعد الشيطان وعدٌ كاذب، أمّا وعد الله فوعد حقّ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قصة نصيحة الشيطان لإبراهيم الخليل: هل في النصح خدعة؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نقل المرحوم العلامة عن الشيخ الأنصاري رحمهما الله، أنّ الشيطان تمثّل في أحد الأيام لأحد الأنبياء، ويبدو أنّه كان إبراهيم عليه السلام. فسأله إبراهيم: «ماذا لديك لتخبرني به من عجائب الزمان وتجاربك في عمرك الطويل هذا؟». فقال: سأروي لك قصّة واحدة: عندما كنت مقرّبًا، في ذلك المقام من العزّ والعبادة والعظمة، كنت كلّما أعبد الله وأذكره وأسبّح بمسبحتي، إذا سقطت المسبحة من يدي، كان أربعة آلاف، أو أربعون ألفًا، أو أربعمائة ألف ـ رقم كبير جدًا، فذلك عالم لا تزاحم فيه ـ من الملائكة يأتون ويلتقطون المسبحة ويعيدونها إلى يدي لأكمل الذكر. انظر كم كان لديّ من الخدم والحشم! ثمّ قال: «انظر كيف أنّ معصية واحدة وعصيانًا واحدًا أسقطني من تلك المرتبة وجعلني مطرودًا مخذولاً. فاحذر أن تفعل ذلك يومًا ما!. </w:t>
       </w:r>
@@ -1823,66 +1823,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{72FCA4D5-6584-49D6-9618-36E67EE7D77E}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{422DA989-00AE-413E-B481-50FC71E2B9F1}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{6CA4FF89-D147-453E-BA62-781465EA2B0A}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{DF3EAE46-987C-4404-9139-970BB93EF190}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1959,61 +1959,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="47" name="_x0000_i0051">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0051"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2116,61 +2116,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="48" name="_x0000_i0052">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0052"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>