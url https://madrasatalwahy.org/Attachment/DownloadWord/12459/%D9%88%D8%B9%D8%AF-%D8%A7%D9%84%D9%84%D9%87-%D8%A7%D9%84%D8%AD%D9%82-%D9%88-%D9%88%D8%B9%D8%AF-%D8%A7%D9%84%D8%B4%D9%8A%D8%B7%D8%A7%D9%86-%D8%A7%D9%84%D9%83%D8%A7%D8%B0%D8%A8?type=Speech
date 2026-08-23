--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -1823,66 +1823,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{422DA989-00AE-413E-B481-50FC71E2B9F1}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{6340D9DA-BD5B-4A0C-937A-BB6EC83E1B35}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{DF3EAE46-987C-4404-9139-970BB93EF190}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E65C6FFF-29FF-4537-8748-0152819E95EF}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1959,61 +1959,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="47" name="_x0000_i0051">
+                <wp:docPr id="37" name="_x0000_i0045">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0051"/>
+                        <pic:cNvPr id="0" name="_x0000_i0045"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2116,61 +2116,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="48" name="_x0000_i0052">
+          <wp:docPr id="38" name="_x0000_i0046">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0052"/>
+                  <pic:cNvPr id="0" name="_x0000_i0046"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>