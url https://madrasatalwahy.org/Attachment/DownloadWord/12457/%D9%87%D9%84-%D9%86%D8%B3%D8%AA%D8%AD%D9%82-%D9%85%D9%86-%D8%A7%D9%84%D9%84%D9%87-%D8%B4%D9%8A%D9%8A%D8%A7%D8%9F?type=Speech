--- v0 (2025-12-20)
+++ v1 (2026-06-23)
@@ -1599,51 +1599,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: "الآن، سأسألكم أنا. أنتم تريدون سؤالي، وأنا سأسألكم".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فطرحت سؤالًا، فأجاب بجواب. فرددت على جوابه فاحتار ة وقال: "لا، الأمر ليس كذلك". قلت: "أرأيت؟ لقد جئت الآن بفكرة مُسبَقة! أنا أقول إن هذا الاعتراض يَرِدُ على جوابك، وهذا الاعتراض يقبله أي شخص تخبره به. فلماذا لا تقبله؟ لماذا أنت لا تقبل؟"</w:t>
+        <w:t xml:space="preserve">فطرحت سؤالًا، فأجاب بجواب. فرددت على جوابه فاحتارة وقال: "لا، الأمر ليس كذلك". قلت: "أرأيت؟ لقد جئت الآن بفكرة مُسبَقة! أنا أقول إن هذا الاعتراض يَرِدُ على جوابك، وهذا الاعتراض يقبله أي شخص تخبره به. فلماذا لا تقبله؟ لماذا أنت لا تقبل؟"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: "لو كان هنا مائة لقبلوا اعتراضي فهل أدركت الآن لماذا لا تريد أن تقبل؟ لأنك جئت بفكرة مُسبَقة، وفي البداية قلت لي: لا، لم آت بفكرة مُسبَقة. فاذهب. ومتى أردت أن تطلب الفهم، فتعال إلى هنا. أمّا بفكرة مسبَقة فليس لدي وقت لأتحدّث مع أفكارك المسبَقة هذه، فاذهب وشأنك."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
@@ -1724,51 +1724,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فتارة الله يسمع كلامنا... والله يسمع كلّ الكلام وكلّ الأصوات، ولو لم يسمع لما كان إلهًا. وفي الدعاء: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«یَعْلَمُ عَجِیجَ الْوُحُوشِ فِی الْفَلَوَاتِ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> يسمع تلك الأصوات من تلك الحيوانات الصغيرة بين التلال، والتي على الإنسان أن ينصت جيّدًا ليسمعها وليعرف أيّ صوت من الصرصور قد صدر وأيّ صوت من الطائر وأيّ صوت من الحشرة. ولكنّ الله يسمعها واحدة واحدة ويميّز بينها جميعًا، نحن نسمع ضجيجًا، ولكن التمييز بينها ومعرفة أنّ كلّ صوت يرجع إلى من فهذا ما لا يفعله إلّا حاسوب الله الذي يحلّل هذه الأصوات ويفصلها. هو يسمع كلّ شيء، سواء قلنا خيرًا أم شرًّا، فإن مدحناه سم وإن ذممناه سمع. </w:t>
+        <w:t xml:space="preserve"> يسمع تلك الأصوات من تلك الحيوانات الصغيرة بين التلال، والتي على الإنسان أن ينصت جيّدًا ليسمعها وليعرف أيّ صوت من الصرصور قد صدر وأيّ صوت من الطائر وأيّ صوت من الحشرة. ولكنّ الله يسمعها واحدة واحدة ويميّز بينها جميعًا، نحن نسمع ضجيجًا، ولكن التمييز بينها ومعرفة أنّ كلّ صوت يرجع إلى من فهذا ما لا يفعله إلّا حاسوب الله الذي يحلّل هذه الأصوات ويفصلها. هو يسمع كلّ شيء، سواء قلنا خيرًا أم شرًّا، فإن مدحناه سمع وإن ذممناه سمع. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فالسَّمْع صفةٌ تختصّ بذات الله تعالى، بسبب إحاطته بكلّ الموجودات وآثارها الوجوديّة وذلك بالإحاطة العليّة أو حسب بعض التعبيرات الإحاطة التي هي أرفع من العليّة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا معنى.فالسمع يعني أنّه يسمع، فتارة يسمع ويمرّ، كما نسمع نحن صوتًا ونمرّ. وتارة يسمع ويقف، وهذا الوقوف هو «الاستماع»، أي أنّه لا يسمع فحسب، بل يرتّب أثرًا.فمتى يرتّب الله أثرًا؟ </w:t>
       </w:r>
@@ -2343,66 +2343,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{1C59B0AF-A118-427F-A8D8-8494170CA1FE}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3D450314-42E9-4820-95C3-91113D1DBD61}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{43F2130C-7D90-4311-B4F0-4D73B95BA358}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{0B514C91-F6D0-481B-95AE-AE0757CCF78B}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>