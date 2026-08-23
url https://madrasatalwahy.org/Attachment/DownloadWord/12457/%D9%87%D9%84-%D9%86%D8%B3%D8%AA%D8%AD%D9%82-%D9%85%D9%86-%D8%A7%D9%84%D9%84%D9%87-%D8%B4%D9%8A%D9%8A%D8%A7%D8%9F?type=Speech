--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -2343,66 +2343,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3D450314-42E9-4820-95C3-91113D1DBD61}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{892AB36D-0CC5-4355-BF64-C939A060FBEF}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{0B514C91-F6D0-481B-95AE-AE0757CCF78B}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{3D538F34-5879-4D3A-8F74-D6E1AF430882}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2479,61 +2479,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="67" name="_x0000_i0177">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0177"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2636,61 +2636,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="68" name="_x0000_i0178">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0178"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>