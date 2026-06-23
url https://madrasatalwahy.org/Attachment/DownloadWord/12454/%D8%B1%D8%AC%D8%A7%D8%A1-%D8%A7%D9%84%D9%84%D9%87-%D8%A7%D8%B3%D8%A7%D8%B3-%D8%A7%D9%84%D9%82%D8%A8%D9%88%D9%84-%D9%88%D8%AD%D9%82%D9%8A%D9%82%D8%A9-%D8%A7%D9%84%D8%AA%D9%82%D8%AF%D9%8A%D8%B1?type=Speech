--- v0 (2025-11-23)
+++ v1 (2026-06-23)
@@ -2234,66 +2234,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{DB263DD5-2485-4B6C-90B9-DB4BD189A7B8}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{ABE13669-0CF4-42B4-91D6-62F353AC6015}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{2F0EADC0-FFA1-4248-9147-4549D414EE01}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{43F8FD63-5585-4729-B95A-33B96C245521}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2370,61 +2370,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="20" name="_x0000_i0022">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0022"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2527,61 +2527,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="21" name="_x0000_i0023">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0023"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>