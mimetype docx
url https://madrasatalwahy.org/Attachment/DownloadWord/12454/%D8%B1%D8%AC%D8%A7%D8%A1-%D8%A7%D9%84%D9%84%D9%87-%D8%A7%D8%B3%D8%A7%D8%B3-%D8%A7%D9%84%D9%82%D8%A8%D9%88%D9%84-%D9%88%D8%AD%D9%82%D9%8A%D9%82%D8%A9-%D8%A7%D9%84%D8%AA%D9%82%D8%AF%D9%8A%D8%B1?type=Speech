--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -20,307 +20,271 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Main_title_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رجاء الله أساس القبول وحقيقة التقدير</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">لماذا لم يمنح الأئمّة عليهم السلام التكنولوجيا الحديثة لأصحابهم؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هوالعليم</w:t>
+        <w:t xml:space="preserve">شرح دعاء أبي حمزة الثمالي - سنة ۱٤٢٢ هـ - الجلسة الثامنة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Main_title_MS_V1"/>
-[...10 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لماذا لم يمنح الأئمّة عليهم السلام التكنولوجيا الحديثة لأصحابهم؟</w:t>
+        <w:t xml:space="preserve">محاضرة القاها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">آية الله الحاج السيّد محمّد محسن الحسينيّ الطهرانيّ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">شرح دعاء أبي حمزة الثمالي - سنة ۱٤٢٢ هـ - الجلسة الثامنة</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">محاضرة القاها</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">آية الله الحاج السيّد محمّد محسن الحسينيّ الطهرانيّ</w:t>
+        <w:t xml:space="preserve">أعوذُ باللهِ مِنَ الشَّيطانِ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قدّس الله سره</w:t>
+        <w:t xml:space="preserve">الرَّجيمِ بِسمِ اللهِ الرَّحمَنِ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">الرَّحيمِ وصلَّى اللهُ على سيّدنا ونبيّنا أبي القاسمِ محمّدٍ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وآلِهِ الطاهِرينَ واللعنةُ على أعدائِهم أجمعينَ إلى يومِ الدِّين</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...100 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«وَاعلَمْ أَنَّكَ لِلرَّاجِي بِمَوْضِعِ إِجابَةٍ، وَلِلمَلْهُوفِينَ بِمَرْصَدِ إِغاثَةٍ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -620,464 +584,400 @@
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كنّا بجانبِ المرحومِ العلامة، وكان أحدُ الأقاربِ، من الأقاربِ المقرّبين، يقصُّ عليهِ قصّة. قال: «عندما كنتُ في شركةِ نفطِ أراك ـ والقضيّةُ تعودُ إلى أربعينَ أو خمسةٍ وأربعينَ عامًا مضت ـ كان هناك أفرادٌ من الإنجليز. تعرّفتُ على أحدهم تدريجيًّا وأصبحنا أصدقاء، كان من المسؤولينَ رفيعي المستوى في شركةِ النفطِ تلك في الزمنِ السابق ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ومضت فترةٌ من الزمن. وفي أحدِ الأيّام، قلتُ له: «لديَّ سؤالٌ لك». </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال: «ما هو؟». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلتُ: «هل ستجيبني أم لا؟». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال: «قُلْ أولاً». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلتُ: «لماذا أنتم الإنجليز لا تتركوننا وشأننا؟». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال: «ما هذا الكلام؟ لا شأنَ لنا بكم». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلتُ: «لا، دعكَ من هذا الكلام، لماذا لا تتركوننا وشأننا؟». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال: «سأجيبكَ لاحقًا».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ومضى يومٌ على هذهِ القضيّة، وفي اليومِ التالي قال: «تعالَ». استدعاني إلى مكتبه، وقال: «تعالَ». فذهبتُ، فقال لي: «لقد قضيتُ يومًا كاملاً في صراعٍ بين ضميري وصداقتي لك». يا لهُ من رجلٍ ذي مروءة! الحمدُ للّه، يا لهُ من رجلٍ لئيمٍ ومنصف! ضمير! هل لديهم ضمير؟ فما هو ضميرُهم؟ ولكنّ هذا التصرّفَ منهُ كان أيضًا بسببِ شيطنتهِ لكي يتمكّنَ من التغلغل. لا تثقوا بهؤلاءِ الإنجليز أبدًا. أمريكا لا، الأمريكيّونَ أناسٌ بسطاءُ ومتسيّبون. يفسدونَ أمورَهم بأنفسِهم، ويُخدَعونَ بسرعة. أمّا هؤلاءِ الإنجليز، فكلُّ الشتائمِ التي لديكم وجّهوها إليهم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال: «كنتُ في صراع، من جهةٍ رأيتُ أنّكَ صديقي، وحقُّ الصداقةِ يقتضي أن أقولَ لكَ الحقيقةَ إن كانت هناك حقيقة. ومن جهةٍ أخرى، رأيتُ أنّني إن قلتُ الحقيقةَ، فإنّني أخونُ وطني». ـ هذا الوقحُ كان يقولُ إنّهُ يخونُ وطنه ـ «ولكنّني في النهايةِ فضّلتُ صداقتكَ». نعم. كذبت، فضّلتَ صداقتي على خيانةِ وطنك؟! حسنًا. قال: «سأقولُ لكَ هذا، ما دمتم تملكونَ النفط، فأنتم تعساء. هذهِ هي خلاصةُ القضيّة. فهل التفتّم؟ ما دامَ لديكم النفط، فأنتم تعساءُ وبائسون. وعندما ينتهي نفطُكم، لن نعتنيَ بكم بعد ذلك، ولن يكونَ لنا شأنٌ بكم، افعلوا ما شئتم. ولكن بأيِّ طريقةٍ كانت، نريدُ أن نأخذَ منكم هذا النفط». وكيف يأخذونه؟ يشعلونَ الحروب، يخلقونَ الأمراض، يبتكرونَ ألفَ لعبةٍ ولعبة، وهم يعرفونَ جيّدًا كيف يفعلونَ ذلك.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من الذي فعلَ كلَّ هذهِ الأشياء؟ هل هذهِ التجهيزاتُ الموجودةُ في العالمِ الآن في خدمةِ العقلاءِ أم في خدمةِ المجانين؟ في خدمةِ من هي؟ لقد أنشأوا الآن دولةً باسمِ إسرائيل، ووضعوا فيها ما لا يقلُّ عن خمسمائةِ صاروخٍ نوويّ. فلمن وضعوها؟ هل وضعوها للمتحف؟ للديكور؟ أم لا! وضعوها لكي لا تتمكّنَ أيُّ دولةٍ عربيّةٍ من أن تتكلّم، ولكي لا يرتفعَ أيُّ صوت. ومن الذي وضعَها؟ لقد وضعَها هؤلاء، أمريكا وإنجلترا وفرنسا. ووضعها هؤلاء، روسيا والسوفييت. كلُّ هذا للقضاءِ علينا، كلُّ هذا لإبادتِنا.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">في الحربِ العربيّةِ الإسرائيليّةِ الأولى، هل تعلمونَ ما الذي سبّبَ هزيمةَ عبدِ الناصر؟ الوعدُ الذي قطعهُ السوفييتُ لعبدِ الناصر بإرسالِ أسلحةٍ تمكّنهُ من مواجهةِ إسرائيل. ولأنّهُ لم يكنْ لديهِ أمنٌ جويّ، أعادَ السفنَ التي أرسلَها من منتصفِ الطريق. انتظرَ وانتظر. كان يعلمُ متى ستهاجمُ إسرائيل. وعندما هاجمت إسرائيل، دمّرت جميعَ المطاراتِ والطائرات. ثمّ بقوّتِها الجويّة، وبعد أن دمّرت كلَّ شيء، بدأت صواريخُ السوفييتِ تدخلُ تدريجيًّا. دخلت السفنُ بعد أن استولت إسرائيلُ على صحراءِ سيناء، وسوريا، وبيتِ المقدسِ في حربِ ۱٩٦۷. من فعلَ ذلك؟ هؤلاءِ السوفييتُ الذين نتسابقُ لكسبِ ودّهم. طبعًا، السوفييتُ السابقون، والآن لا فرق، فهم لا يزالونَ كما هم، لا يوجدُ أيُّ اختلافٍ في القضيّة.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كلُّ هذهِ الصراعاتِ التي يتحدّثونَ عنها، الكتلةُ الشرقيّةُ والكتلةُ الغربيّة، كلّها من أجلِ نهبِنا ونهبِكم. لا تظنّوا أنّهم يفكّرونَ فينا أبدًا.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">في أحدِ الأيّام، كنّا عندَ أحدِ السادة، ولا يزالُ على قيدِ الحياةِ في طهران. قالَ إنّ أحدَ السادةِ الذين ما زالوا موجودين حاليًّا قد جاءَ إليهِ قبلَ بضعةِ أيّام ـ والقضيّةُ تعودُ إلى حوالي ثلاثينَ عامًا مضت. نعم! في ذلك الوقتِ الذي كان فيهِ الكثيرونَ يجاهدونَ ويناضلون. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قال</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: «ما هو؟». </w:t>
+        <w:t xml:space="preserve">قالَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> إنّهُ جاءَ إليهِ وبدأَ يستدلُّ: «هل أمريكا عدوٌّ لنا أم لا؟». </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قلتُ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: «هل ستجيبني أم لا؟». </w:t>
+        <w:t xml:space="preserve">فقلت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «نعم». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ «وهل يفعلونَ كذا وكذا؟». </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قال</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: «قُلْ أولاً». </w:t>
+        <w:t xml:space="preserve">فقلت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «نعم». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ «ألا يجبُ أن ندافعَ في المقابل؟». </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قلتُ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: «لماذا أنتم الإنجليز لا تتركوننا وشأننا؟». </w:t>
+        <w:t xml:space="preserve">قلت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «نعم». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ «ألا يجبُ أن نفعلَ كذا؟». </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قال</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: «ما هذا الكلام؟ لا شأنَ لنا بكم». </w:t>
+        <w:t xml:space="preserve">قلت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «نعم». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ «ألا يجبُ أن تكون لدينا قوة للمواجهة؟» </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قلتُ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: «لا، دعكَ من هذا الكلام، لماذا لا تتركوننا وشأننا؟». </w:t>
+        <w:t xml:space="preserve">قلت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «بلى». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثمّ فجأةً قال: «وأيُّ قوّةٍ أفضلُ من السوفييتِ يمكنُ أن تقفَ في وجهِ أمريكا؟ إذن، يجبُ أن نتّجهَ نحو السوفييتِ ونطلبَ منهم المساعدة». </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قال</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">قالَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «فالتفتُّ إليهِ </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قال</w:t>
-[...256 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">وقلتُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: "إذن أين ذهبت مدنُ إيران؟ القوقازُ والجمهوريّاتُ الأخرى التي كانت في إيران، والتي أخذها هؤلاء. فمن أخذَها؟ لقد أخذَها السوفييتُ منّا". قلتُ لهُ: "أتريدُ أن تحاربَ أمريكا بدولةٍ أسوأ منها، قد عقدت العزمَ على هدمِ الإسلام؟ [لأنّ الاتحاد السوفيتي] شيوعيّ! والشيوعيّةُ أسوأُ من اليهوديّةِ والنصرانيّة. أتريدُ أن تحاربَ أمريكا بهذهِ الدولة؟"». أي أنّ الإسلامَ يريدُ أن يحاربَ أمريكا بالاعتمادِ على الإلحادِ والشيوعيّة. هذا عينُ الخروجِ من حفرةٍ والوقوعِ في بئر. فأيُّ أملٍ لديكم؟ وكان الحقُّ معهُ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">سرّ التطوّر العلميّ في عصر الإمام المهديّ عجل الله فرجه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
@@ -1641,122 +1541,90 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إذن، فمراتبُ المعرفةِ والعمل مختلفة. فالمرتبةُ الأولى هي الإدراكُ الصحيحُ للحقِّ والباطل، والتمييزُ بين الطريقِ الرحمانيِّ والشيطانيّ، وبين القوّةِ الإلهيّةِ والأهريمنيّة، وجنودِ الملائكةِ والشيطان. وكما يقولُ الإمامُ الكاظمُ عليه السلام في روايةِ العقلِ والجهلِ في أوّلِ أصولِ الكافي ـ والتي يجبُ علينا جميعًا أن نقرأَها ـ إنّ جنودَ الشيطانِ هي جنودُ الجهل، وجنودَ الرحمنِ هي جنودُ العقل. جنودُ الرحمنِ هي الاستعداداتُ التي وضعَها اللهُ في ضميرِنا وسرّنا للوصولِ إلى التجرّد، ويجبُ أن نستخدمَها لنحقّقَ حقيقةَ نفوسِنا وسرّنا ووجدانِنا. وفي المقابل، هناك ما يهيّئ لنفوذِ الشيطانِ في القلبِ والنفسِ والسرّ والمثالِ والظاهر، وهي التعلّقاتُ والأهواءُ والغرائزُ والكثرات.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فعندما يعي الإنسانُ هذهِ المسائل، يصلُ إلى مرتبةٍ أخرى لا ينبغي لهُ فيها أصلاً أن يلتفتَ إلى الشيطان. فمن هو الشيطان؟! فالتفكير به كانَ للمرتبةِ الأولى. حسنًا، الآنَ فهمنا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="ContentBold_MS_V1"/>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> «يا عزيزي، هناك من هم أجملُ منّي، تفضّلْ واذهبْ إليهم». وكلّما جاءَ، قلنا لهُ: «نحنُ بالمرصاد»، فيُصابُ بخيبةِ أمل. وبعدَ فترة، ينظرُ الإنسانُ إلى نفسهِ فلا يجدُ الشيطانَ في وجوده، ولا يشعرُ بوجودِ قوّةٍ أهريمنيّة. ويصبحُ ذهنُهُ وفكرُهُ في اتّجاهٍ واحد. هنا يكمنُ مقصودُ كلامِ المرحومِ السيّد الحدّاد. لا تقولوا لماذا يتعارضُ كلامُهُ مع آياتِ القرآن؟ آياتُ القرآنِ تقولُ احذروا الشيطان، وهو يقولُ لا تلتفتوا إليهِ أصلاً. ما يقولُهُ بأنّ السالكِ لا ينبغي لهُ أن يفكّرَ في الشيطانِ هو للمرتبةِ الثانيةِ من المعرفة، حيثُ يكونُ الالتفاتُ إلى الشيطانِ توقّفًا ووقوفًا على الطريق. هنا يجبُ على الإنسانِ أن يلتفتَ إلى اللهِ فقط ويتقدّم. وحينها، في المواضعِ التي يُحتملُ فيها الخطأ، فإنّ اللهَ نفسَهُ هو الذي يُلقي للإنسانِ الطريقَ الصحيح، ويُلهمهُ في نفسهِ. طبعًا، الخطأُ والزللُ لا إشكالَ فيهما، فقد يصدرانِ عن الإنسانِ بسببِ قصورِ نفسه، ثمّ يستغفر. ولكنّهُ لا يلتفتُ بعد ذلك إلى الشيطانِ وأمثاله.</w:t>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فالشيطانُ يقول: «أنا في خدمتِك». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فنقولُ لهُ: «تفضّلْ، اذهبْ إلى الآخرين، اتركني وشأني». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فيقول: «لا، أريدُ أن أكونَ في خدمتِك، أنا عاشقٌ لجمالِك». </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فنقول: «يا عزيزي، هناك من هم أجملُ منّي، تفضّلْ واذهبْ إليهم». وكلّما جاءَ، قلنا لهُ: «نحنُ بالمرصاد»، فيُصابُ بخيبةِ أمل. وبعدَ فترة، ينظرُ الإنسانُ إلى نفسهِ فلا يجدُ الشيطانَ في وجوده، ولا يشعرُ بوجودِ قوّةٍ أهريمنيّة. ويصبحُ ذهنُهُ وفكرُهُ في اتّجاهٍ واحد. هنا يكمنُ مقصودُ كلامِ المرحومِ السيّد الحدّاد. لا تقولوا لماذا يتعارضُ كلامُهُ مع آياتِ القرآن؟ آياتُ القرآنِ تقولُ احذروا الشيطان، وهو يقولُ لا تلتفتوا إليهِ أصلاً. ما يقولُهُ بأنّ السالكِ لا ينبغي لهُ أن يفكّرَ في الشيطانِ هو للمرتبةِ الثانيةِ من المعرفة، حيثُ يكونُ الالتفاتُ إلى الشيطانِ توقّفًا ووقوفًا على الطريق. هنا يجبُ على الإنسانِ أن يلتفتَ إلى اللهِ فقط ويتقدّم. وحينها، في المواضعِ التي يُحتملُ فيها الخطأ، فإنّ اللهَ نفسَهُ هو الذي يُلقي للإنسانِ الطريقَ الصحيح، ويُلهمهُ في نفسهِ. طبعًا، الخطأُ والزللُ لا إشكالَ فيهما، فقد يصدرانِ عن الإنسانِ بسببِ قصورِ نفسه، ثمّ يستغفر. ولكنّهُ لا يلتفتُ بعد ذلك إلى الشيطانِ وأمثاله.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">القلق المحمود والخوف المذموم: كيف تكون مراقبة السالك؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في مثلِ هذهِ البيئة، يجبُ علينا أن نوجّهَ انتباهَنا إلى الله، وأن نضعَ رحمتَهُ في ضميرِنا، وأن نتوجّهَ دائمًا إلى غفرانه. ليسَ مقصودي أن لا يكونَ لدينا أيُّ قلقٍ واهتمام بشأنِ مآلِنا! لا، فالسالكُ يجبُ أن يكونَ قلقًا ومهتمًّا بشأنِ مآله، وهذا يعني المراقبة، لا أن يكونَ غيرَ مبالٍ، وليسَ معناهُ الاضطرابُ والخوف، فالخوفُ يسبّبُ السقوط، ويمنعُ الإنسانَ من الحركة. ولكنّ القلقَ على الحالِ والاهتمام يعني المتابعة. فمن يريدُ أن يتقدّمَ للامتحان، لا يخافُ منهُ ولكنّهُ يقلقُ بشأنه ويهتمّ به. فإن لم يقلقْ، لذهبَ يلعبُ كرةَ القدمِ بدلاً من الدراسة. ويقول: «اللهُ كريم». فهذا دليلٌ على أنّهُ غيرُ قلق وغيرُ مبالٍ. ولكنّ من يدرسُ للامتحان، لا يُقالُ إنّهُ يخافُ منه. القلقُ يعني المراقبة. والسالكُ يجبُ أن يكونَ مراقبًا، لا خائفًا. الخوفُ خطأ. يجبُ أن يكونَ مراقبًا وحذرًا. لماذا؟ لئلّا تضيعَ منهُ هذهِ النعمة، نعمةُ الوصولِ إلى المطلوب. فهذهِ هي المراقبة. والمراقبةُ والقلقُ هما أصلُ الحركة، ومن لا يراقبْ لا يتحرّك، ومن لا يقلقْ لا يخطو خطوة. وكما يقولُ الإمامُ الكاظم موسى بنُ جعفرٍ عليهما السلام، عندما كانَ بشرٌ الحافي يعزفُ في منزله، وكانت الموسيقى آنذاك حرامًا!، وخرجت جاريته، فقالَ لها الإمامُ عليه السلام: «بيتُ من هذا؟». </w:t>
       </w:r>
@@ -2234,66 +2102,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{ABE13669-0CF4-42B4-91D6-62F353AC6015}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{6134FE49-7803-4AFD-A9BA-4CACB545727D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{43F8FD63-5585-4729-B95A-33B96C245521}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{DE2B61D4-B52A-4508-8E03-A78659E539A6}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2370,61 +2238,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="20" name="_x0000_i0022">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0022"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2527,61 +2395,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="21" name="_x0000_i0023">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0023"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2839,51 +2707,51 @@
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">مفاتيح الجنان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ص ٢٤٦؛ الاقبال ج ١ ص ١٠٤ فصل ١٣ ، والبلد الامين، ص ٢٢٢ ، والمقنعة ص ٣١٤ ، باب ١٠.</w:t>
+        <w:t xml:space="preserve">، ص ٢٤٦؛ الاقبال ج ١ ص ١٠٤ فصل ١٣ ، والبلد الامين، ص ٢٢٢، والمقنعة ص ٣١٤، باب ١٠.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>