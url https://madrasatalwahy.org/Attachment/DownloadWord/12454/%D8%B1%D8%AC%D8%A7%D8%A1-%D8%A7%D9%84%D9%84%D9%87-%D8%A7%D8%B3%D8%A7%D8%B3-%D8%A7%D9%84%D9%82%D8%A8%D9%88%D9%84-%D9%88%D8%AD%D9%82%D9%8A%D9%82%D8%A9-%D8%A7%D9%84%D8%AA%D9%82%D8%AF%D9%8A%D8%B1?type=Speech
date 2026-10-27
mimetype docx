--- v2 (2026-08-23)
+++ v3 (2026-10-27)
@@ -317,51 +317,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فلنفترضْ مثلاً أنّ إنسانًا يستيقظُ وبدلاً من أن يصلّي، يمارسُ الرياضةَ لمدّةِ ربعِ ساعة. حسنًا، هذا لم يقمْ بعملٍ للّه ولأنّ اللهَ قالَ يجبُ أن تصلّي. فالرياضةُ جيّدةٌ بالطبع، وأن يمارسَ الإنسانُ الرياضةَ صباحًا هو أمر جيّد، نحنُ لا نفعلُ ذلك، نحنُ نوصي بهِ الآخرين ولكنّنا لا نفعله. فهذا عمل جيّد، غير أنّ هذه الرياضةَ أنتَ تمارسُها من أجلِ صحّتكَ وسلامتك. فأيُّ أملٍ لكَ من اللهِ بعد ذلك؟ وما علاقةُ اللهِ بالقضيّة؟ يقول يومَ القيامةِ: «يا ربّ، اكتبْ لنا ربعَ ساعةٍ من الرياضةِ أيضًا في حسابنا». فيقولُ الله: «لقد كتبناها، كتبتَها من أجلِ سلامتك، فما علاقتي أنا؟ أنا قلتُ لكَ صلِّ. وللصلاةِ شروطٌ؛ شرطُها الطهارة، والوقوفُ تجاهَ القبلة، ولبسُ ثوبٍ طاهر، والوقوفُ بإخلاصِ نيّة، والتوجّهُ الباطنيّ، وألاّ تُشرِكَ معي أحدًا في الصلاة، وألّا تشتّتَ حواسّكَ هنا وهناك، وألّا تدورَ حولَ العالمِ والأفلاك». وفجأةً يقولُ الإنسان: «السلامُ عليكم ورحمةُ الله»، ولا يعلمُ متى بدأ ومتى انتهى؟ لقد دارَ حولَ الكرةِ الأرضيّةِ كلّها وتحدّثَ مع الجميع. وأجرى بضعَ معاملاتٍ في وسطِ الصلاة، ووقّع على الشيكّاتِ أيضًا، ثمّ قال: «السلامُ عليكم ورحمةُ الله». قال أحدهم: «كلُّ شيء أُضيعهُ أجدهُ في الصلاة»، وكان صادقًا. حسنًا، هذه الصلاةُ لا فائدةَ منها يومَ القيامة. ينظرُ الإنسانُ في صحيفةِ أعمالهِ فيرى أنّ الصلاةَ لم تُكتبْ، «يومَ الإثنين لم تصلِّ». «بلى! لقد صلّيتُ». «تلك الصلاةُ لا فائدة منها. أمّا الصلاةُ المفيدة، فلم تصل إليّ. لقد أمرت في هذه الصلاة، بأن تتوجّه إليّ، ولم آمرك بأن تفكّر بعمّتكَ أو خالتك، أو بأقاربكَ وشريكك، أو بالسفرة التي تريدُ أن تسافرها، أو بالمعاملةِ التي تريدُ أن تبرمَها. قلتُ لكَ تعالَ وقفْ باتّجاهي ووجِّهْ وجهكَ وقلبكَ نحوي، هذا ما قلتُهُ لك. فهل وقفتَ باتّجاهي؟ هل توجّهتَ إليّ؟! لم تتوجّهْ إليّ!».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إشكال في مجلس العلماء: هل تُقبل أعمال غير المسلمين الصالحة؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">في إحدى المرّات، كنّا في مجلسٍ مع المرحومِ العلاّمة، وكان مجلسًا لعلماءِ طهران، وقد شاركنا في فيه بمناسبةٍ ما، في منزلِ أحدِ علماءِ طهرانَ المعروفين والذي انتقلَ إلى رحمةِ اللهِ الآن، وكان يحضرُ في ذلك المنزلِ حوالي أربعينَ أو أكثر من أئمّةِ الجماعات. وكان </w:t>
+        <w:t xml:space="preserve">في إحدى المرّات، كنّا في مجلسٍ مع المرحومِ العلاّمة، وكان مجلسًا لعلماءِ طهران، وقد شاركنا فيه بمناسبةٍ ما، في منزلِ أحدِ علماءِ طهرانَ المعروفين والذي انتقلَ إلى رحمةِ اللهِ الآن، وكان يحضرُ في ذلك المنزلِ حوالي أربعينَ أو أكثر من أئمّةِ الجماعات. وكان </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحومُ العلامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> حاضرًا، وأخوه، ونحن. وكان هناك سيّدٌ قد توفّي مؤخّرًا حاضرًا في ذلك المجلس، وطرحَ هذا السؤال: «لقد سألَني البعضُ، وطُرحَ هذا السؤال في مكانٍ ما: هل تشملُ الآيةُ الشريفةُ في القرآن: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِنَّ ٱلَّذِينَ ءَامَنُواْ وَعَمِلُواْ ٱلصَّـٰلِحَـٰتِ إِنَّا لَا نُضِيعُ أَجْرَ مَنْ أَحْسَنَ عَمَلاً﴾</w:t>
       </w:r>
       <w:r>
@@ -2102,66 +2102,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{6134FE49-7803-4AFD-A9BA-4CACB545727D}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{6268ED63-B95E-41EF-A551-87E6A25061B7}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{DE2B61D4-B52A-4508-8E03-A78659E539A6}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{2A5FE04E-3AFB-4FA9-B977-F7D22FB53143}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>