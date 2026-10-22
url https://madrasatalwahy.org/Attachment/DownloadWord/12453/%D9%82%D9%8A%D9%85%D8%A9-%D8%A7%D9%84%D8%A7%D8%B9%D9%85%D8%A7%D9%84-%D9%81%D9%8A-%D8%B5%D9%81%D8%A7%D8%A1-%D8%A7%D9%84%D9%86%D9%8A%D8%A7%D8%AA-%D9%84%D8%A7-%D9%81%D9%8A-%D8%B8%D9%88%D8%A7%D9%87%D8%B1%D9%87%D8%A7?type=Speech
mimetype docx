--- v2 (2026-08-23)
+++ v3 (2026-10-22)
@@ -1105,51 +1105,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ما هي حقيقة السرقة؟ السرقةُ عملٌ قبيح. حسنًا، ما هو القبيحُ فيها؟ هل أخذُ المالِ والذهابُ به قبيح؟ أن يأخذَ الإنسانُ مالاً ويذهبُ به ويُنفقه. هذا ليس قبيحًا؛ كأن يأخذُ الإنسانُ مالاً من مكانٍ ما، وينتقلُ هذا المالُ إلى مكانٍ آخر. هذا ليس قبيحًا. فبدلاً من أن يكونَ هذا الكوبُ في هذه النقطة، آخذهُ وأضعهُ في هذه النقطة الأخرى، وأسمّي هذا سرقة. هل هذا قبيح؟ هذا ليس قبيحًا. بدلاً من أن يكونَ هذا المالُ في جيبِ حضرتك، يأتي إلى جيبي أنا. أين القبحُ في هذا؟ لا قبحَ فيه أبدًا، بل هو جيّدٌ جدًّا ولا إشكالَ فيه!! ففي بعض الحالات، أجاز الشارعُ السرقة، كما في الحالات التي تكونُ فيها حياةٌ في خطر، ويتوقّفُ حفظُ هذه الحياةِ على بذلِ المال، ولكنّ الشخصَ لا يملكه، في حين أنّ شخصًا آخرَ يمكنه أن يعطيه. في هذه الحالة، يجبُ على الإنسانِ أن يأخذَ المالَ ويذهبَ لإنفاقه، فالحياةُ في خطر. وقد وردت هذه المسألةُ حتّى بالنسبة للحيوان، فما بالك بالإنسان.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الشيءُ الباطلُ في هذه السرقةِ هو نيّةُ السوء والعُدوان، والاعتداء على المال والحقّ.. هذا هو ما يجعلُ السرقةَ مسألةً قبيحة. أمّا إذا كانت النيّةُ صالحة، فلن تكونَ هذه سرقةً بعد ذلك، لكن، بشرط أن تكونَ النيّةُ صالحة؛ أي أن تكونَ مطابقةً لأمر الشرع، ومطابقةً للتكليف، وفي الحالات التي حدّدها الشارع. لا أن يقولَ الإنسانُ من عند نفسه: «ما دامت نيّتنا خيّرة، فلنهاجمْ ونسلبْ ونأخذْ أموالَ الجميع». لا، كلّ هذا باطل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فكلّ ما يكتسبُ صفةً وجوديّة، فإنّه يكون ـ بمقتضى أنّ «الوجود خيرٌ كلُّه وخيرٌ مصداقُه» ـ في أصل وجودِه ومصاديقَه خيرٌ، ولا يكون مكروهًا، بل إنّ تلك النيّاتُ هي التي تؤدّي إلى وقوع هذه الأمور، </w:t>
+        <w:t xml:space="preserve">فكلّ ما يكتسبُ صفةً وجوديّة، فإنّه يكون ـ بمقتضى أنّ «الوجود خيرٌ كلُّه وخيرٌ مصداقُه» ـ في أصل وجودِه ومصاديقِه خيرٌ، ولا يكون مكروهًا، بل إنّ تلك النيّاتُ هي التي تؤدّي إلى وقوع هذه الأمور، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿كُلُّ ذَٰلِكَ كَانَ سَيِّئُهُ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، أي جانبُ السوءِ فيها، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿عِندَ رَبِّكَ مَكرُوهًا﴾</w:t>
       </w:r>
       <w:r>
@@ -1656,66 +1656,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C6BE308B-04AA-40F0-A469-2527C3B79003}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{077A847C-7A76-415B-A6E8-7B6EDAADC36C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{8BEF45BC-F7D9-432D-8BE5-072535BACE35}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{B86FB48D-1084-4CBA-A744-933D025B78B8}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1792,61 +1792,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="17" name="_x0000_i0023">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0023"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1949,61 +1949,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="18" name="_x0000_i0024">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0024"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2102,51 +2102,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٤٤، ص ٣٢۸:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">حبيبي يا حسين كأنّي أراك عن قريب مرمّلاً بدمائك، مذبوحًا بأرض كرب وبلاء، من عصابة من أم!تي، وأنت مع ذلك عطشان لا تُسقى، وظمآن لا تُروى، وهم مع ذلك يرجون شفاعتي، لا أنالهم الله شفاعتي يوم القيامة، حبيبي يا حسين إنّ أباك وأمّك وأخاك قدموا عليّ وهم مشتاقون إليك، وإنّ لك في الجنان لدرجات لن تنالها إلاّ بالشهادة».</w:t>
+        <w:t xml:space="preserve">حبيبي يا حسين كأنّي أراك عن قريب مرمّلاً بدمائك، مذبوحًا بأرض كرب وبلاء، من عصابة من أمتي، وأنت مع ذلك عطشان لا تُسقى، وظمآن لا تُروى، وهم مع ذلك يرجون شفاعتي، لا أنالهم الله شفاعتي يوم القيامة، حبيبي يا حسين إنّ أباك وأمّك وأخاك قدموا عليّ وهم مشتاقون إليك، وإنّ لك في الجنان لدرجات لن تنالها إلاّ بالشهادة».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>