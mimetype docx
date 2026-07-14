--- v0 (2025-11-23)
+++ v1 (2026-07-14)
@@ -1607,66 +1607,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{17D41018-69F1-4FEE-A98C-1D8F8064B482}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E94A7EBC-2C3A-45B1-B2D7-AC641ED61840}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{44FE5B71-2DF4-44F0-8E97-71CEB17240D9}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E185E6CC-8B42-4BDC-AB88-9CCD3B4F2AF7}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1743,61 +1743,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="17" name="_x0000_i0017">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0017"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1900,61 +1900,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="18" name="_x0000_i0018">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0018"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>