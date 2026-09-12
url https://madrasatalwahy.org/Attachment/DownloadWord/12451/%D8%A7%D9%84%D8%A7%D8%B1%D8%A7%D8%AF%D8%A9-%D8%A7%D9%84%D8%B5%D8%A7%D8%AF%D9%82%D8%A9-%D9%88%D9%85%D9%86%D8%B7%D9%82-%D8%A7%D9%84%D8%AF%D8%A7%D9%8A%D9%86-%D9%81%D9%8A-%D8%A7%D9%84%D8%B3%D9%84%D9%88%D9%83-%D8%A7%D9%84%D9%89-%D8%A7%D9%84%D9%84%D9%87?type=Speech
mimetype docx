--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -1089,51 +1089,51 @@
         </w:rPr>
         <w:t xml:space="preserve">أحد هذه الأمور هو: ماذا نرجو؟ وماذا نطلب؟ فالنصّ هنا لم يحدّد، فالراجي، يرجو ماذا؟ يرجو الله، ويرجو لطفه، ولكن بالنسبة لأيّة مسألة؟ لا شكّ من الناحية العقليّة والبرهانيّة أنّنا يجب أن ننظر إلى الطرف المرجوّ لنعرف من أيّة مقولةٍ هو. فقد يكون المرجوّ هو الوالد الإنسان، حيث نجد أنّ الإنسان يرجو من والده أن يوفّر له وسائل العيش والدراسة، وأن يرسله إلى المدرسة ويؤمّن له طعامه وحياته، فهذه هي الآمال التي يعلّقها الإنسان على والده، وكذلك بالنسبة للمسائل المعنويّة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تطلب الباطل من إله الحقّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">وقد يرجو الإنسان رئيسه في العمل، فماذا يرجو منه؟ يرجو أن يمنحه ترقيةً، أو إجازةً، أو زيادةً في الراتب.. هذه هي القاعدة، وإلّا فالإنسان ليس عاشقًا لعيون رئيسه! فالرجاء من رئيس العمل، والانحناء له، والتملّق، كلّ ذلك من أجل ماذا؟ من أجل أن يوافق له على إجازةٍ بسرعة عندما يطلبها، أو يمنحه ترقيةً أو مكافأة. نحن لم نعمل في الدوائر الحكوميّة، ولكن، هذه هي طبيعة الأمور هناك. أو أن يرسله في مهمّة إلى مكانٍ ذي طقسٍ لطيف، لا إلى أماكن حارّة وقائظة. هذه هي الآمال التي يعلّقها الإنسان على رئيس الدائرة، ولا أحد يرجو من رئيسه أن يدعو له في صلاة ليله؛ لأنّه من غير المعلوم أنّه يصلّيها أصلاً. ولو جاء مسؤول غرفة إلى رئيسه وقال له: «سيّدي، ادعُ لنا في صلاة ليلك»، لقال له: «اذهب لحال سبيلك سبيلك، فأنا صلاة الصبح عندي قضاءٌ». بالطبع، هذا كان في زمن الشاه، أمّا الآن فالوضع مختلف، فالحمد لله الجميع صالحون!!! أو أن يرجو الإنسان من رئيسه أن يدعو له تحت ميزاب الكعبة عند ذهابه للحجّ! سيقول له: «أيّ حجّ يا هذا؟ أتُمازحني؟». فلا يُرجى من رئيس الدائرة إلّا مثل هذه الأمور: ألّا يعزله، وأن يمنحه إجازةً وترقية.</w:t>
+        <w:t xml:space="preserve">وقد يرجو الإنسان رئيسه في العمل، فماذا يرجو منه؟ يرجو أن يمنحه ترقيةً، أو إجازةً، أو زيادةً في الراتب.. هذه هي القاعدة، وإلّا فالإنسان ليس عاشقًا لعيون رئيسه! فالرجاء من رئيس العمل، والانحناء له، والتملّق، كلّ ذلك من أجل ماذا؟ من أجل أن يوافق له على إجازةٍ بسرعة عندما يطلبها، أو يمنحه ترقيةً أو مكافأة. نحن لم نعمل في الدوائر الحكوميّة، ولكن، هذه هي طبيعة الأمور هناك. أو أن يرسله في مهمّة إلى مكانٍ ذي طقسٍ لطيف، لا إلى أماكن حارّة وقائظة. هذه هي الآمال التي يعلّقها الإنسان على رئيس الدائرة، ولا أحد يرجو من رئيسه أن يدعو له في صلاة ليله؛ لأنّه من غير المعلوم أنّه يصلّيها أصلاً. ولو جاء مسؤول غرفة إلى رئيسه وقال له: «سيّدي، ادعُ لنا في صلاة ليلك»، لقال له: «اذهب لحال سبيلك، فأنا صلاة الصبح عندي قضاءٌ». بالطبع، هذا كان في زمن الشاه، أمّا الآن فالوضع مختلف، فالحمد لله الجميع صالحون!!! أو أن يرجو الإنسان من رئيسه أن يدعو له تحت ميزاب الكعبة عند ذهابه للحجّ! سيقول له: «أيّ حجّ يا هذا؟ أتُمازحني؟». فلا يُرجى من رئيس الدائرة إلّا مثل هذه الأمور: ألّا يعزله، وأن يمنحه إجازةً وترقية.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">افترض أنّ أحدًا يعمل لدى آخر، فماذا يرجو منه؟ يرجو أن يوفّر له عمله، ويرفع من مكانته، وما إلى ذلك. وأحيانًا، يرجو الإنسان أن تتحسّن أموره وحياته. وقد يكون المرجوّ هو الأستاذ العلميّ للإنسان، فماذا يرجو منه؟ يرجو أن يشرح له الدرس بشكلٍ أفضل، ويجيب عن إشكالاته، ويكون أكثر استعدادًا للمسائل العلميّة، وأن يبيّن له دقائق الدرس والإشكالات المحتملة. هذه هي أنواع الرجاء. اضربوا أنتم أمثلةً أخرى، فقد اكتفينا بذكر رئيس الدائرة، والباقي عليكم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أمّا الطرف الذي نرجوه نحن، فمن أيّة مقولةٍ هو؟ هل هو رئيس دائرة؟ أم شخصٌ دنيويّ؟ أم من أهل الصفقات والمصالح؟ كلّا، إنّ الذي يقع في مقابلنا هو الحقّ المتعال، ومرجوّنا هو الحقّ المتعال.. ذاتٌ لامتناهية، مفيضٌة على الإطلاق، كلّ رغباتها وعناياتها وألطافها وأوامرها ونواهيها حقٌّ وصلاحٌ وعين الواقع؛ هل هذا واضح؟</w:t>
       </w:r>
@@ -1248,51 +1248,51 @@
         </w:rPr>
         <w:t xml:space="preserve">أحيانًا، لا يطلب الإنسان من الله، بل يسعى وراء أمرٍ بنفسه، فيدخل فيه دون أن يطلبه من الله، وقد ينجح في ذلك، فالله يفتح له الطريق. ولكن أحيانًا، يطلب الإنسان من الله ثمّ يشرع في الأمر، فيجد فجأةً مانعًا يعترضه. فيقول: «يا سيّدي، كلّما حاولتُ لا أنجح، ادعُ لي»، أو «يا سيّدي، هل هناك دعاءٌ لقضاء ديوني؟». قد تقول له مرّةً: «لا»، ومرّتين، وثلاثًا، ثمّ يأتي ويقول: «يا سيّدي، ألا يمكن...؟». يا عزيزي، أنت الآن في وضعٍ… قبل ليلتين أو ثلاث، في الليلة التي كان فيها الرفقاء، أتى أحدهم وأصرّ قائلاً: «يا سيّدي، أعطنا وعدًا، أو دعاءً، لنعمل به حتّى لا يكون علينا دينٌ بعد الآن». قلتُ له: «يا عزيزي، لا ينبغي لك أن تقول هذا الكلام». فماذا عسى الإنسان أن يقول؟ هل يمكنه أن يقول: «أنت في وضعٍ روحيٍّ، لو تغيّرت فيه أحوالك، لوقعتَ في مشكلةٍ نفسيّة»؟ لا يمكنه قول ذلك، فلسانه مقيّد، فماذا يقول؟ «إن شاء الله، سيُصلح الله الأمور، وسيرفع عنك المشاكل»، وهكذا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إذًا، ينبغي ألاّ يتعارض الرجاء مع مصالح الإنسان؛ فإذا كان معارضًا لها، اختلف الأمر. فما نطلبه من الله يجب أن يكون ما يراه هو صلاحًا لنا. ومن جهةٍ أخرى، قد نقول: ما دام هو يعلم صلاحنا، فلماذا نطلب منه؟ لماذا نُتعب أنفسنا؟ لنقل مرّة واحدة: «اللهمّ أعطنا ما تعلمه أنت»، وفي أمان الله! كلاّ! فهل نترك قول: «اللهمّ أعطنا ما تعلمه أنت»، أم نطلبه من الله باستمرار؟ فهل نكرّر قولنا: «اللهمّ، ثبّتنا في مواطن رضاك، وثبّتنا في الابتلاءات التي تُقدّرها لنا، وأعنّا على ما قدّرته لنا، ووفّقنا لما تراه مصلحةً لنا»؟ أم نسكت ونقول: «نريد ما يعلمه هو»؟ إنّ قول «نريد ما يعلمه هو» يعكس في الواقع تراخيًا في المسألة. فالذي يعلم أنّ الله يستجيب الدعاء، يجب أن يدعو، ويجب أن يُبقي هذا الرجاء حيًّا في نفسه دائمًا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">الرجاء يعني الطلب، فليطلب من الله باستمرار.. إِنَّ اللَّهَ يُحِبُّ رجلاًدَعَّاءً</w:t>
+        <w:t xml:space="preserve">الرجاء يعني الطلب، فليطلب من الله باستمرار.. إِنَّ اللَّهَ يُحِبُّ رجلادَعّاءً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، أي يحبّ أن يكون عبده كثير الدعاء. وليس المقصود أن يدعو في كلّ مكانٍ يجلس فيه، لا، بل أن تكون هذه الحالة الخاصّة مشتعلةً في وجوده دائمًا.. حالة طلب تحقيق تلك المصلحة. عندما يقول الله: «يا عبدي، لقد أردتُ لك هذه المصلحة»، ثمّ يلتفت العبد إلى الله ويقول: «إن شئتَ فأعطِ، وإن شئتَ فلا تُعطِ»، سيقول الله: «عجبًا لهذا العبد الوقح!». يقول: «إن شئتَ فأعطِ، وإن شئتَ فلا تُعطِ»، وكأنّه لا يعجبه الأمر. لا، ما دام الله يقول إنّ هذه هي المصلحة، فإذا قال العبد ذلك، فقد يقول الله: «حسنًا، لن أعطيها». ليس الأمر «إن شئتَ فأعطِ، وإن شئتَ فلا تُعطِ». بل يجب على الإنسان أن يُبقي نفسه دائمًا في حالة اشتعالٍ والتهاب للوصول إلى تلك المصلحة والعافية وتلك المسألة؛ عندئذٍ، يصبح «عبدًا دعّاءً»؛ هذه مسألة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الحذر من التعامل بمنطق «الدائن» مع الله!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1525,51 +1525,51 @@
         </w:rPr>
         <w:t xml:space="preserve">تَمام گَشت و به آخَر رَسید عُمر ‌‌ *** ما همچنان دَر اَوَّلِ وَصفِ تو ماندِه‌ایم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> لقد انقضى (المجلس) و تصرّم العمر *** ‏ *** ونحن ما زلنا حياري في أوّل وصفك‏</w:t>
+        <w:t xml:space="preserve"> لقد انقضى (المجلس) و تصرّم العمر *** ‏ *** ونحن ما زلنا حيارى في أوّل وصفك‏</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد مضى الوقت الآن، وإن شاء الله لن نُزعج الرفقاء أكثر من هذا، فلديهم أعمال وحياة شخصيّة ومنازل يعودون إليها، وقد يقولون: «كم يتكلّم!». وحتّى لو لم تقولوا أنتم ذلك، فإنّ الآخرين سيقولونه! على الإنسان أن يأخذ جميع الجوانب بعين الاعتبار، أليس كذلك؟! لهذا، إن وفّقنا الله ـ إن شاء تعالى ـ فسنتحدّث عن بقيّة المسائل في الليالي القادمة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1607,66 +1607,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E94A7EBC-2C3A-45B1-B2D7-AC641ED61840}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{F48CBF15-4B2A-4938-8114-5577899D5CB5}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E185E6CC-8B42-4BDC-AB88-9CCD3B4F2AF7}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{34A29383-23F4-4CE8-8A9C-6E165079C5C6}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1743,61 +1743,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="17" name="_x0000_i0017">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0017"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1900,61 +1900,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="18" name="_x0000_i0018">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0018"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>