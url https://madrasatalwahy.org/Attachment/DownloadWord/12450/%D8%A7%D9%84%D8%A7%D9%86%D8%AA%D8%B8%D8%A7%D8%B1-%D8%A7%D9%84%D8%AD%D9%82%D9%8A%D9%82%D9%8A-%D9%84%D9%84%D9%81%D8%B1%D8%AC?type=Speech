--- v2 (2026-08-23)
+++ v3 (2026-10-22)
@@ -237,125 +237,113 @@
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ باللهِ مِنَ الشَّيطانِ الرَّجيم‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللهِ الرَّحمَنِ الرَّحيم‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">وصلَّى اللهُ عَلَى سيّدنا ونبيّنا أبي القاسمِ ، وعلى آلِهِ الطَّيِّبينَ الطَّاهِرين</w:t>
+        <w:t xml:space="preserve">وصلَّى اللهُ عَلَى سيّدنا ونبيّنا ابي القاسمِ ، وعلى آلِهِ الطَّيِّبينَ الطَّاهِرين</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> واللَّعنةُ الدائمةُ عَلَى أعدائِهِم أجمَعينَ.</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حقيقة الرجاء: هل يكفي الأمل للوصول؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«وَأعلَمُ أَنَّكَ لِلرَّاجِينَ بِمَوضِعِ إِجَابَةٍ، وَلِلمَلهُوفِينَ بِمَرصَدِ إِغَاثَةٍ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أي أنّ توصّلتُ إلى هذه الحقيقة يقينًا، وهي أنَّك يا ربّ قد جعلتَ للراجين مقامًا للإجابة، وأنَّك ستغيث الذين استولى عليهم اليأس وخبت فيهم شعلة السعي نحو المطلوب.</w:t>
+        <w:t xml:space="preserve">أي أنّي توصّلتُ إلى هذه الحقيقة يقينًا، وهي أنَّك يا ربّ قد جعلتَ للراجين مقامًا للإجابة، وأنَّك ستغيث الذين استولى عليهم اليأس وخبت فيهم شعلة السعي نحو المطلوب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد بيّنا للرفقاء في الليالي الماضية بعض المسائل حول حقيقة الرجاء، وأنّها تلازم الطلب والسعي؛ فالذي يرجو شيئًا ولا يسعى في طلبه ليس براجٍ، بل هو كاذب في ادّعائه. فالذي يأمل أن يتشرّف بزيارةٍ ما، ينهض ويسعى لتهيئة مقدّماتها، أمّا إذا ما جلس في منزله وقال: «إن شاء الله، قسم الله لنا ما فيه الخير»، حسنًا، لقد قسم الله لك الخير، فانهض واخرج من بيتك. ولكنّه يعود ليقول: «لا! سأنتظر ما يقسمه الله لي!»، فهذا لا يملك رجاءً حقيقيًّا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنّ هذا الإنسان نفسه، لو أراد تحصيل ألفي تومان، لما جلس في بيته قائلًا: «سيقسم الله لي رزقي»، بل ينهض ويخرج من بيته. ولو جلس يومين في بيته ورأى جيبه قد فرغ، ففي اليوم الثالث، سيضطرّ للخروج من بيته مُكرَهًا وهو يتذمّر ويصرخ ـ لا قدّر الله لأحدٍ ذلك ـ نعم، سيخرج كالبرق وهو يصرخ ويولول: «يا ويلتاه! ليس لدينا خبز! يا ويلتاه! ليس لدينا لحم! يا ويلتاه! ليس لدينا مال!»، وهناك من يقول له: «أهكذا يكون الرجال؟ ألا تخجل من نفسك؟... لماذا تزوّجت أصلًا؟»، من هذه الكلمات التي تُنقل إلينا بين الحين والآخر! إن شاء الله يكون كلّ هذا من باب المزاح لا الجدّ! لكنّه لو استمرّ في الجلوس في بيته قائلًا: «سأجلس، وإن شاء الله سيرزقني الله»، فلن يحصل على شيء، هنا سيُرغم على الخروج من بيته بأيّ شكلٍ من الأشكال، فالإجبار يخرج الإنسان من حالته تلك في نهاية المطاف، ولا مفرّ من ذلك.</w:t>
       </w:r>
@@ -507,51 +495,51 @@
         </w:rPr>
         <w:t xml:space="preserve">جاء إلى قبرٍ وهميٍّ كانوا قد أعدّوه في مقبرة البقيع، وقال للناس: «احفروا هذا القبر وأخرجوا الجنازة، فأنا خليفة المسلمين وأريد أن أصلّي عليها! لقد دُفنت خطأً، وهذه الأمور لا تجوز، هل تُدفن ابنة رسول الله صلّى الله عليه وآله ونحن لا نصلّي عليها؟!». فجاء أمير المؤمنين عليه السلام ووقف هناك، ووضع سيفه على الأرض وقال: «من كان يستطيع فليأتِ وليخرجها». فكم فردًا تقدّم؟ تراجع الجميع. فلماذا لم يفعل الشيء نفسه عند باب بيته؟ قال: «من يستطيع فليأتِ ويحفر هذا القبر». أو عندما أرادوا أن يأخذوا منه البيعة، لماذا لم يأتِ بسيفه ويضعه عند باب مسجد المدينة ويقول: «فليأتِ من يستطيع أن يدخل هذا المسجد»؟ كان يستطيع، لا أنّه لم يكن يستطيع، بل كان يستطيع ولكنّه لم يفعل. هذا هو الذي جعل عليًّا عليًّا. هل اتّضح الأمر؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أصابنا جزءٌ من مليار جزء ممّا أصابه، لحاولنا أن نقلب العرش والكون والملك كلّه رأسًا على عقب. ولقلنا: ماذا فعلنا نحن؟! أيّ شيءٍ صدر منّا؟! وأيّ أمرٍ تحقّق على أيدينا؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ثمّ كانت هناك أمور أخرى، ومسائل الأخرى، وأعمال أخرى، وهي أمورٌ لا يمكن للناس استيعابها ولا تصديقها، بل إنّهم من شدّة العجب وعدم التصديق، يرفضون الحقيقة التاريخيّة من أصلها!</w:t>
+        <w:t xml:space="preserve">ثمّ كانت هناك أمور أخرى، ومسائل أخرى، وأعمال أخرى، وهي أمورٌ لا يمكن للناس استيعابها ولا تصديقها، بل إنّهم من شدّة العجب وعدم التصديق، يرفضون الحقيقة التاريخيّة من أصلها!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قصّة زواج أمّ كلثوم: قمّة التسليم الإلهيّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّهم يرفضون القضايا من أصلها. جاء عمر إلى أمير المؤمنين عليه السلام، وكم كان عمره آنذاك؟ كان في الستين من عمره، رجلٌ في الستين، وفي ذلك الوضع وتلك الظروف، جاء إلى أمير المؤمنين عليه السلام وقال: «يا علي، يجب أن تزوّجني ابنتك أمّ كلثوم». رجل في الستين من عمره، بلحية بيضاء ـ ودع عنك سائر أموره ـ يقول: «يجب أن تعطيني ابنتك هذه». تلك الابنة التي قتل هذا الرجل أمّها! هل يمكن تصديق شيء كهذا أصلًا؟ فقال له الإمام عليه السلام: «إنّ هذا لا يمكن أن يحدث، كيف أعطيها لك؟ هي لا تقبل أصلًا». فقال: «لا أفهم هذا الكلام، يجب أن تقنعها». قال الإمام: «وماذا لو لم ترضَ؟». فقال: «رضيت أم لم ترضَ، إمّا أن تزوّجني إيّاها، وإلّا سأتّهمك بالسرقة غدًا، فتقطع يدك»</w:t>
       </w:r>
@@ -1651,66 +1639,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{2859FF66-295F-49E7-B389-644E476EF5CA}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{7B994572-E3D5-4B26-BD97-390C87911F8D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C316B4CA-28E6-42DF-98BF-719B35F878E3}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{D3F85705-0ED7-4238-88BB-D2832DD27B27}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>