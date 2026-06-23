--- v0 (2025-11-23)
+++ v1 (2026-06-23)
@@ -1629,66 +1629,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{454052D7-111F-4239-873C-F8A5968F91C8}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{81F9A37F-826A-41D0-95BA-B1A985595C7D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7BEA3387-95DF-4FB2-927C-39F2CE4878E6}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{47342CEC-825D-4734-9571-3A08E647E2E0}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1765,61 +1765,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="58" name="_x0000_i0062">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0062"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1922,61 +1922,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="59" name="_x0000_i0063">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0063"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>