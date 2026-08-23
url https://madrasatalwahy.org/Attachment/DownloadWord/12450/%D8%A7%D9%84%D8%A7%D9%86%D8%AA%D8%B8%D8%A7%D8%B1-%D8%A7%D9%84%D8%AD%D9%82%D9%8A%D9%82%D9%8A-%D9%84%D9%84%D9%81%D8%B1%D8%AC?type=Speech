--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -673,51 +673,66 @@
         </w:rPr>
         <w:t xml:space="preserve">لنفعل ما يجعلنا إذا جاء وقال: «أريد أن آتي...، لقد اشتاقت نفسي اليوم لزيارة منزلكم». أليس كذلك؟ كيف حالكم؟ يريد أن يأتي ويزوركم، ويسألكم: «ماذا تدرسون؟ مع من تباحثون؟ متى تنامون؟ متى تستيقظون؟ ماذا تأكلون؟». فقد يشاء إمام الزمان عليه السلام ذلك في أيّ وقت، ولا يمكن ردّه، أليس كذلك؟ يجب أن نكون في وضعٍ لا نخفض فيه رؤوسنا خجلًا، بل نقول له: «تفضّل، البيت بيتكم، شرّفونا، فدخولكم يبارك المنزل، تفضّلوا».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">تذكّرتُ الآن قصّة... لئلّا أنسى هذه القضيّة التي أردتُ قولها، فأحيانًا أنسى ما أريد قوله في مكان ما.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قصّة السيّد القاضي ورسالة أمير المؤمنين عليه السلام</w:t>
+        <w:t xml:space="preserve">قصّة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Names_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">السيّد القاضي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ورسالة أمير المؤمنين عليه السلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كان المرحوم الوالد يروي أنّ الشيخ عباس القوجاني، أستاذه، كان يقول: «في أحد أيّام النجف الحارّة، كان الجوّ حارًّا جدًّا، وكان </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم السيّد علي القاضي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1121,95 +1136,102 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ حيث كان يُقال لنا: «افعلوا هذا العمل»، فكنّا نلفّ وندور ونقلّبه رأسًا على عقب. من الجيّد أن يكون الإنسان مستقيمًا. فالمنفعة من هذا العمل الذي يُطلب القيام به لا تعود إليّ ولا إلى أيّ شخص آخر، لا أحد يحصل على شيء، بل هي منفعة تعود إلى العامل نفسه. فإذا قبل هذا الأمر، فقد نال المنفعة، وإن لم يقبل، فلن يحدث شيء، ولن يتغيّر أيّ شيء، والله تعالى سيبقى في مكانه، فلا يتصوّرنّ أحدٌ أنّه إن لم نقم بهذا العمل، فإنّ النظام الإلهيّ سيتعطّل. كلاّ يا سيّدي، النظام الإلهيّ لا يتعطّل، فلا النظام الشيطانيّ يتعطّل ولا النظام الإلهيّ، لكلّ منهما زبائنه. وعلينا أن نعرف أين نضع أنفسنا. ولا نشفقنّ على الشيطان أبدًا، فزبائنه كثر، ولا نشفقنّ على الله، فله عباده. ورد في الآية الشريفة: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَإِن تَتَوَلَّوْا يَسْتَبْدِلْ قَوْمًا غَيْرَكُمْ ثُمَّ لَا يَكُونُوا أَمْثَالَكُمْ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. فإ، أردتم أن تخالفوا، فإنّ الله سيأتي بقوم آخرين مؤمنين يأخذون المسألة بجدّيّة واستقامة حتّى النهاية، ويصلون إلى المطلوب، ويتابعون الأمر ويعملون به، ويصلون إلى غاية القضيّة. إنّ الله يبدّلهم ويأتي بآخرين بدلاً منهم.</w:t>
+        <w:t xml:space="preserve">. فإن، أردتم أن تخالفوا، فإنّ الله سيأتي بقوم آخرين مؤمنين يأخذون المسألة بجدّيّة واستقامة حتّى النهاية، ويصلون إلى المطلوب، ويتابعون الأمر ويعملون به، ويصلون إلى غاية القضيّة. إنّ الله يبدّلهم ويأتي بآخرين بدلاً منهم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل اتّضح الأمر؟ يجب ألّا نضع تعقيدات في عملنا وفعلنا... لا نعقّد القضيّة، بل ننجز ما هو مطلوب ونتقدّم. حينها، تعود المنفعة والمطلوب إلى الشخص نفسه. فهل اتّضح الأمر؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المنتظِر الحقيقيّ هو جنديّ الإمام الآن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هذا ما يسمّى الرجاء، والأمل، والانتظار، وانتظار الفرج، كلّها بمعنى واحد. لذا، ورد في الرواية عن الإمام الصادق عليه السلام أنّه قال: </w:t>
+        <w:t xml:space="preserve">هذا ما يسمّى الرجاء، والأمل، والانتظار، وانتظار الفرج، كلّها بمعنى واحد. لذا، ورد في الرواية عن الإمام الصادق عليه السلام أنّه قال: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«من انتظر قائمنا كان معه»</w:t>
+        <w:t xml:space="preserve">من انتظر قائمنا كان معه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، سواء أدرك ظهوره أم لم يدركه. وهذا هو المعنى نفسه الذي ذكرته. من ينتظر ظهور إمام الزمان عليه السلام...، وماذا يعني الانتظار؟ هل هو أن يقول: «إن شاء الله سيظهر إمام الزمان»؟ لا، ليس كذلك. من ينتظر ظهور إمام الزمان عليه السلام، يعني أنّه يعدّ نفسه الآن جنديًّا لإمام الزمان عليه السلام، الآن، ويرى نفسه مأمورًا بأوامره. ألا نخجل؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">سأضرب مثالًا: لو جاء إمام الزمان عليه السلام الليلة إلى أحدنا وقال له: «يا سيّدي، أنت من الغد مأموري بين الناس، وعليك أن تبلّغهم رسائلي». واحد منّا. ألن يختلف صباحنا التالي عن سائر الأيّام؟ كلّما أردنا أن نرتكب مخالفة، نقول: «يا إلهي، أنا اليوم مأمور إمام الزمان، ومأمور إمام الزمان لا يرتكب المخالفات». أنقول ذلك أم لا؟ «لقد أصبحنا من اليوم نوّاب إمام الزمان، لقد أصبحنا من اليوم أبوابًا بين الناس وإمام الزمان، لقد أصبحنا من اليوم وسيلة، ومحلًّا للتردّد». تمامًا مثل النوّاب الأربعة: عثمان بن سعيد، ومحمّد بن عثمان، والحسين بن روح، وعلي بن محمّد السمريّ، أليس كذلك؟ هؤلاء الأربعة كانوا نوّاب إمام الزمان عليه السلام، وقبورهم في بغداد.</w:t>
@@ -1629,66 +1651,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{81F9A37F-826A-41D0-95BA-B1A985595C7D}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{2859FF66-295F-49E7-B389-644E476EF5CA}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{47342CEC-825D-4734-9571-3A08E647E2E0}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C316B4CA-28E6-42DF-98BF-719B35F878E3}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1765,61 +1787,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="58" name="_x0000_i0062">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0062"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1922,61 +1944,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="59" name="_x0000_i0063">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0063"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2309,55 +2331,61 @@
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بحار الأنوار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ج ٥٢، ص ١٤٦:  قال المفضل بن عمر: سمعت الصادق جعفر بن محمد عليهما السلام يقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">«من مات منتظرا لهذا الامر كان كمن كان مع القائم في فسطاطه لا بل كان بمنزلة الضارب بين يدي رسول الله صلى الله عليه وآله بالسيف».</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من مات منتظرا لهذا الامر كان كمن كان مع القائم في فسطاطه لا بل كان بمنزلة الضارب بين يدي رسول الله صلى الله عليه وآله بالسيف</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>