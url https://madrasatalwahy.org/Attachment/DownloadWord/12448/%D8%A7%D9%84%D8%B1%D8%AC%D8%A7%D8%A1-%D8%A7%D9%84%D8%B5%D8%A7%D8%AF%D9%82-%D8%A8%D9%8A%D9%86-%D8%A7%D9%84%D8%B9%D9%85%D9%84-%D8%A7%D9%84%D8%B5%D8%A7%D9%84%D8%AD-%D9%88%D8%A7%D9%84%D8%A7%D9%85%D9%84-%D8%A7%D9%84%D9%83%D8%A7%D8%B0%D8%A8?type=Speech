--- v0 (2025-11-23)
+++ v1 (2026-06-23)
@@ -1908,66 +1908,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{A60F7C09-7704-4264-BA76-681188F474EB}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{5655695F-1D85-4BE5-8787-5F0BEC52B7A3}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{0869A742-EDB5-4372-831C-243C367D862D}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7ADAE5D4-47E4-4FFD-AE90-FBECA79516BF}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2044,61 +2044,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="122" name="_x0000_i0130">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0130"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2201,61 +2201,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="123" name="_x0000_i0131">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0131"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>