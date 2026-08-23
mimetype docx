--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -1814,51 +1814,51 @@
         <w:t xml:space="preserve">. لماذا؟ لأنّه يقول الصدق، ويثبت على كلامه. فما دمت تثبت على كلامك، فنحن أيضًا سنثبت على كلامنا، وإن كان لديك رجاء، فسيكون لدينا أيضًا موضع الإجابة. وأمّا إن لم يكن لديك رجاء، فسنوقعك في الفخّ، وكلّما وضعت قبّعة على رأسك،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> وضعنا فوقها قبّعة أخرى، وأعطيناك القدرة على تحمّل ثقل هذه القبّعات، وهذا هو المثير للاهتمام! فهذه القبّعات ثقيلة وتهدّ الظهر، ولكنّه يعطيك القدرة على تحمّلها حتّى لا تتخلّى عن الحمل وتوصله إلى مبتغاه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ثمّ يضع قبّة أخرى على رأسه، ويتقلّد منصبًا آخر، فيمنحه القدرة على التحمّل، ثمّ يتقلّد منصبًا أخر، فيُعطيه مرّة أخرى القدرة على التحمّل.. هل تُصدّقون ذلك؟ فيا لها من نفس يمتلكها! حيث نجده يتقلّد ستّة مناصب، ومع ذلك يبحث عن ثمانية مناصب أخرى! ما الخبر يا عزيزي؟ فنراه يقول: «كلاّ، ينبغي العمل بمقتضى التكليف!»؛ أجل، سوف تموت وأنت تقول: «ينبغي العمل بمقتضى التكليف!». لماذا حينما يتعلّق هذا المنصب بشخص آخر، فإنّك تسعى لاستخراجه من حلقومه، لكن، حينما يصل الدور إليك، تقول: «ينبغي العمل بمقتضى التكليف!»؟! حينئذ، سيقول الله تعالى: «لا بأس، سوف نعطيك القدرة على التحمّل»، ومع كلّ تحمّل يعطيه، يُلقي غفلة فوق غفلة. فلو لم يكن لديه تحمّل لانتبه ورنّ جرس الإنذار، ولكنّ الله يعطيه التحمّل وجاذبيّته، فتأتي الغفلة فوق الغفلة، وفجأة يرى الإنسان أنّه لا يستطيع الخروج [من ذلك المنصب]. ومع كلّ هذا، لو وفّقه الله، لاستطاع الخروج، ولكنّه يسلب منه هذا التوفيق، فيبدأ بالتبرير: «لم يعد ممكنًا يا سيّدي، لقد فات الأوان بالنسبة لنا، فأدرك نفسك أنت».. ما معنى «أدرك نفسك أنت»؟! أدرك أنت أيضًا نفسك! فما معنى: «لقد فات الأوان»؟!. </w:t>
+        <w:t xml:space="preserve">ثمّ يضع قبعة أخرى على رأسه، ويتقلّد منصبًا آخر، فيمنحه القدرة على التحمّل، ثمّ يتقلّد منصبًا أخر، فيُعطيه مرّة أخرى القدرة على التحمّل.. هل تُصدّقون ذلك؟ فيا لها من نفس يمتلكها! حيث نجده يتقلّد ستّة مناصب، ومع ذلك يبحث عن ثمانية مناصب أخرى! ما الخبر يا عزيزي؟ فنراه يقول: «كلاّ، ينبغي العمل بمقتضى التكليف!»؛ أجل، سوف تموت وأنت تقول: «ينبغي العمل بمقتضى التكليف!». لماذا حينما يتعلّق هذا المنصب بشخص آخر، فإنّك تسعى لاستخراجه من حلقومه، لكن، حينما يصل الدور إليك، تقول: «ينبغي العمل بمقتضى التكليف!»؟! حينئذ، سيقول الله تعالى: «لا بأس، سوف نعطيك القدرة على التحمّل»، ومع كلّ تحمّل يعطيه، يُلقي غفلة فوق غفلة. فلو لم يكن لديه تحمّل لانتبه ورنّ جرس الإنذار، ولكنّ الله يعطيه التحمّل وجاذبيّته، فتأتي الغفلة فوق الغفلة، وفجأة يرى الإنسان أنّه لا يستطيع الخروج [من ذلك المنصب]. ومع كلّ هذا، لو وفّقه الله، لاستطاع الخروج، ولكنّه يسلب منه هذا التوفيق، فيبدأ بالتبرير: «لم يعد ممكنًا يا سيّدي، لقد فات الأوان بالنسبة لنا، فأدرك نفسك أنت».. ما معنى «أدرك نفسك أنت»؟! أدرك أنت أيضًا نفسك! فما معنى: «لقد فات الأوان»؟!. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد بقي من عمر الحُرّ ساعة واحدة، وماذا فعل في تلك الساعة؟ أدرك نفسه! لكنّك تعمل على خداع نفسك، وتخدع نفسك في هذه اللحظة بعينها، وتقول: «لقد فات الأوان بالنسبة لنا، فأدرك نفسك»، فتكذب؛ إذ لا معنى لهذا الكلام. فلو بقيت من عمرك دقيقةٌ واحدة، فإنّ الله لا يزال موجودًا في تلك الدقيقة، وستّون ثانية هي لك من الله في هذه الدنيا، في حين أنّ ثانية واحدة تكفي يا عزيزي، وستّون ثانية هي كثيرة جدًّا!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نأمل أن ينبّهنا الله ـ إن شاء تعالى ـ إلى تكاليفنا، وأن يأخذ بأيدينا، وألاّ يتركنا في وادي الجهل.</w:t>
       </w:r>
@@ -1908,66 +1908,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{5655695F-1D85-4BE5-8787-5F0BEC52B7A3}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C15791FC-446F-43BA-A53C-5F861C0E1E4C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7ADAE5D4-47E4-4FFD-AE90-FBECA79516BF}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{DB5A35B2-C579-40B3-8295-54903B1C2A26}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2044,61 +2044,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="122" name="_x0000_i0130">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0130"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2201,61 +2201,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="123" name="_x0000_i0131">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0131"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>