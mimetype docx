--- v2 (2026-08-23)
+++ v3 (2026-10-23)
@@ -689,51 +689,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ولكنّ المرحوم الوالد العلاّمة الطهرانيّ كان عمله هو التربية؛ أي أنّه كان يضع الفرد نصب عينيه من زوايا مختلفة، وبأيّ حال وخصوصيّات ودقائق كان يفعل ذلك! ولذا، كان الإنسان بعد فترة يشعر بأنّه تغيّر، وأنّ تحوّلاً قد طرأ على وضعه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قصة التنبيه اللطيف: كيف يربّي العارف بالإشارة؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أتذكّر أنّنا كنّا في محضرسماحته يومًا، ويبدو أنّ المرحوم الشيخ مطهّري كان قد عاد من سفر، ولا أدري من أين، هل من كربلاء؟ هل من زيارة العتبات؟ فذهبنا لزيارته، وكان ذلك في أيّام الصيف، أواخر شهر خرداد في زمن الشاه. عندما أردنا الذهاب، أبدى أحد أصدقاء المرحوم الوالد ـ كانت له علاقة بالشيخ مطهّري ـ توقّعه بأن يُدعى هو أيضًا للمجيء. فعندما أردنا ركوب السيّارة، جاء ووقف في حالة انتظار أن يقول له سماحته: «تفضّل اركب معنا». ليس من الضروري أن يُدعى، فإن لم يدعُه، فما المشكلة؟ هل يجب أن يدعوه حتمًا؟ يُمكنه الذهاب في اليوم التالي، فربّما يريد سماحته أن يذهب بمفرده.</w:t>
+        <w:t xml:space="preserve">أتذكّر أنّنا كنّا في محضر سماحته يومًا، ويبدو أنّ المرحوم الشيخ مطهّري كان قد عاد من سفر، ولا أدري من أين، هل من كربلاء؟ هل من زيارة العتبات؟ فذهبنا لزيارته، وكان ذلك في أيّام الصيف، أواخر شهر خرداد في زمن الشاه. عندما أردنا الذهاب، أبدى أحد أصدقاء المرحوم الوالد ـ كانت له علاقة بالشيخ مطهّري ـ توقّعه بأن يُدعى هو أيضًا للمجيء. فعندما أردنا ركوب السيّارة، جاء ووقف في حالة انتظار أن يقول له سماحته: «تفضّل اركب معنا». ليس من الضروري أن يُدعى، فإن لم يدعُه، فما المشكلة؟ هل يجب أن يدعوه حتمًا؟ يُمكنه الذهاب في اليوم التالي، فربّما يريد سماحته أن يذهب بمفرده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">رأى سماحته أنّه واقف في حالة انتظار، فقال له: «إنّنا ذاهبون إلى هناك، فهل تريد أن تتفضّل معنا؟». فجاء وقال: «هل آتي أنا أيضًا؟». فكّر سماحته قليلاً ثم قال: «تفضّل». ذهبنا وجلسنا، وبعد ربع ساعة أو عشرين دقيقة أو نصف ساعة من الحديث، طُرحت بعض المسائل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في ذلك الوقت، كانت قد وقعت أحداث في مدينة قمّ، وهي أحداث ۱٥ خرداد، حيث كانت قمّ مضطربة في زمن الشاه، وكانوا يعتقلون بعض الطلبة ويأخذونهم إلى الخدمة العسكريّة، ويهجمون على مدرسة الفيضيّة. ففي العديد من السنوات التي كنّا فيها هناك، كانت مدينة قمّ تضطرب كثيرًا في ذكرى ۱٥ خرداد، حيث كان المرحوم الوالد قد أتى إليها في ذلك الوقت، وبعد أن اضطربت الأوضاع في تلك السنة، كنّا نتوقّع أن تعتقِلنا الحكومة أيضًا، فمكثنا في المنزل يومين لا نخرج. كان هذا الشخص قد أتى إلى قمّ في ذلك الوقت، ورأى أنّ </w:t>
       </w:r>
@@ -1181,51 +1181,51 @@
         </w:rPr>
         <w:t xml:space="preserve">، وهذا هو حال الراجين. إن كنت راجيًا، فعلى بركة الله تعالى، انهض وتحرّك، ولا تجلس في بيتك وتقول: «إن شاء الله سيكشف الله الكروب»؛ إذ لن يكشف الله كربتك أبدًا [بهذا النحو].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">جاء الرجل إلى الإمام السجّاد عليه السلام، فأعطاه وصفة، فذهب ونفّذها، حتّى لم يبقَ له سوى سروال وقميص، والسلام! وقد رأيت نظير هذه القصّة من المرحوم الوالد العلامة الطهرانيّ، وهناك في هذا المجلس من يشهد على ما أقول. فعندما كان يقول: «يجب أن تفعلوا كذا وكذا»، لم يكن يبقى في يد ذلك الشخص شيء في النهاية، فيقول له: «الآن أهلاً بك، تفضّل إن أردت المجيء». وذلك الشخص ذهب وفعل ما أُمر به، ولم يأتِ ليضع استثناءات، ويقول: «لعلّه لم يقصد كذا، بل قصد كذا. حتمًا لم يكن يقصد أن أفعل هذا، فكيف يعقل أن يقول مثل هذا الكلام؟!». اجلس، واخدع نفسك، وإلاّ، فمن تُريد أن تخدع؟! أو يقول: «من المؤكّد أنّه كان يقصد شيئًا خاصًّا من هذا الأمر، ومن المحتّم أنّه إذا أمرني بمنح هذه الأموال لذلك الشخص، فإنّه كان يُريدني أن أساعده قليلاً، وليس بالضرورة أن يكون بذلك المقدار، من المحتّم...». فماذا ستفعل بنا هذه «من المحتّم»؟ في نهاية المطاف، ستجعل الإنسان بائسًا ومسكينًا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">كلّ ما أصابنا جاء من هذا الـ «من المحتّم». أمّا ذلك الرجل، فقد ذهب ونفّذ، والإمام السجّاد عليه السلام وفى بعهده. وحينئذ، ماذا سيصير ذلك الرجل؟ سصير من الراجين. فالراجي هو من يأمل ويطلب ويسعى وراء مقصوده، وإلاّ لو تنازلنا عن هذه المرتبة، فما دونها لا يُسمّى رجاءً.</w:t>
+        <w:t xml:space="preserve">كلّ ما أصابنا جاء من هذا الـ «من المحتّم». أمّا ذلك الرجل، فقد ذهب ونفّذ، والإمام السجّاد عليه السلام وفى بعهده. وحينئذ، ماذا سيصير ذلك الرجل؟ سيصير من الراجين. فالراجي هو من يأمل ويطلب ويسعى وراء مقصوده، وإلاّ لو تنازلنا عن هذه المرتبة، فما دونها لا يُسمّى رجاءً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لماذا يخطئ من ينكر لقاء الله؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">للمرحوم الحاجّ الميرزا جواد آقا الملكي التبريزيّ رسالة بعنوان «رسالة لقاء الله»، وهي رسالة متينة ومفيدة جدًّا، وتحتوي على مطالب متقنة ومحكمة، وقد بيّن فيها مسائل واضحة جدًّا، وهي تحكي عن قلب مليء بالشوق ومتّصل، وعن سرّ مرتبط وعلم نافع ونورانيّ. فالعلم إذا كان نورانيًّا، ظهر بين ثنايا الكلمات، وأمّا إذا كان مظلمًا، فإنّ الإنسان عندما يقرأه لا يستقرّ في قلبه، بل يكون ثقيلاً عليه. هذه الرسالة اسمها «رسالة لقاء الله»، وقد ذكر فيها مسائل كثيرة حول الرجاء والهمّة والرغبة</w:t>
       </w:r>
@@ -1908,66 +1908,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C15791FC-446F-43BA-A53C-5F861C0E1E4C}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{19EACCF6-AC6E-419C-8103-03931420AD23}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{DB5A35B2-C579-40B3-8295-54903B1C2A26}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{F1272A85-B55E-4015-BFE9-D0DE5CCB9222}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2442,51 +2442,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: «أفعل»، قال له: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«فاخرج من جميع ما اكتسبت في ديوانهم؛ فمن عرفت منهم، رددت عليه ماله، ومن لم تعرف تصدّقت به، وأنا أضمن لك على الله عز وجل الجنّة»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">، قال: فأطرق الفتى رأسه طويلاً ثم قال: «قد فعلت جعلت فداك»، قال ابن أبي حمزة: فرجع الفتى معنا إلى الكوفة، فما ترك شيئًا على وجه الأرض إلاّ خرج منه حتّى ثيابه التي كانت على بدنه. قال: فقسمت له قسمة، واشترينا له ثيابًا، وبعثنا إليه بنفقة قال: فما أتى عليه إلاّ أشهر قلائل حتّى مرض، فكنّا نعوده قال: فدخلت عليه يومًا وهو في السوق، قال: ففتح عينيه ثمّ قال لي: «يا علي، وفي لي والله صاحبك»، قال: ثمّ مات، فتولّينا أمره، فخرجت حتّى دخلت على أبي عبد الله (عليه السلام)، فلمّا نظر إلي قال: </w:t>
+        <w:t xml:space="preserve">، قال: فأطرق الفتى رأسه طويلاً ثم قال: «قد فعلت جعلت فداك»، قال ابن أبي حمزة: فرجع الفتى معنا إلى الكوفة، فما ترك شيئًا على وجه الأرض إلاّ خرج منه حتّى ثيابه التي كانت على بدنه. قال: فقسمت له قسمة، واشترينا له ثيابًا، وبعثنا إليه بنفقة قال: فما أتى عليه إلاّ أشهر قلائل حتّى مرض، فكنّا نعوده قال: فدخلت عليه يومًا وهو في السوق، قال: ففتح عينيه ثمّ قال لي: «يا علي، وفي والله صاحبك»، قال: ثمّ مات، فتولّينا أمره، فخرجت حتّى دخلت على أبي عبد الله (عليه السلام)، فلمّا نظر إلي قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«يا علي، وفينا والله لصاحبك»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، قال: فقلت: صدقت جعلت فداك هكذا والله قال لي عند موته.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2516,51 +2516,51 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٢، ص ۷٣، الهامش.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ترحمة حرفيّة لمثل فارسيّ معناه أنّه بعض الأغنياء تجدهم حريصين أكثر من الفقراء، ويسعون لزيادة ثرواتهم عن طريق سلب أموال المحتاجين. المعرّب</w:t>
+        <w:t xml:space="preserve"> ترجمة حرفيّة لمثل فارسيّ معناه أنّه بعض الأغنياء تجدهم حريصين أكثر من الفقراء، ويسعون لزيادة ثرواتهم عن طريق سلب أموال المحتاجين. المعرّب</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> سورة العنكبوت (٢٩) الآية ٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">