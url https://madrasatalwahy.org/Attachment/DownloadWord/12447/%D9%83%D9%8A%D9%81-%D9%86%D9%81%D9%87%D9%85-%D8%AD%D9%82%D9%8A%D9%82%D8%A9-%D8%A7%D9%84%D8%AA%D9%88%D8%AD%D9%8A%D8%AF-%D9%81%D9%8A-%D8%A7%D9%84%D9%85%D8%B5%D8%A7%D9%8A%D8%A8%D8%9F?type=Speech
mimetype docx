--- v0 (2025-11-23)
+++ v1 (2026-06-23)
@@ -1546,66 +1546,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{91DF1A9E-8945-490C-967A-F766F9E4377A}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{956F44EF-21C5-42F0-A9F9-3094A009E60F}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{AB23BFC8-19DC-4635-918A-2F9D92CEE781}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{33ADD1A4-17DE-4DF2-8F2E-98438FCFB59C}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>