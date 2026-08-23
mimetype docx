--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -690,51 +690,51 @@
         </w:rPr>
         <w:t xml:space="preserve">رؤية السالك كبصيرة الطفل</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بشكل عام، إنّ النقص والعيب الموجود في نفس الإنسان يجعل توجّهنا وطلبنا دائمًا منصبًّا على المعلولات عند تحقّق الأحداث؛ وذلك لأنّنا نتعامل مع المعلولات والمسبَّبات أكثر. فالنفس الإنسانيّة التي تتعلّق بهذا الجسد في هذه الدنيا لا تزال بحاجة إلى قطع طريق طويل للوصول إلى عالم التجرّد، تمامًا كالطفل الذي لا يملك القدرة على تحليل الأحداث ويرى الأمور من منظوره الناقص والخام والمحدود، ولا يستطيع تحليل القضايا أبعد من ذلك. ولكن عندما يكبر ويفكّر في تلك القضايا، يستطيع أن يصل إلى التحليل الصحيح للمسائل الماضية التي حدثت في طفولته. لماذا؟ لأنّ فكره نضج. في السابق كان يسمي الكهرباء "غولًا"، فعندما تصعقه الكهرباء كان يقول: «هناك غول في الداخل، في هذا الجدار». ولكن عندما يكبر، يدرك أن الجدار ليس إلا طينًا وآجرًّا، وأنّه لا وجود لغول، بل هو تيّار كهربائي إذا مرّ بالجسد فإنّه يوقف القلب. يفهم هذا لاحقًا، ولكنه في طفولته لا يفهم هذا الأمر؛ لأنّ فكره واستعداده لا يسع إدراك هذا السير المتردّد للكهرباء. وهو يخاف من الحقنة والدواء المرّ ويهرب منهما، فهو لا يرى إلا الألم الحالي. أما الشفاء الذي يأتي بعد هذا الألم، فهو لا يشعر به؛ والدا الطفل هما من يشعران بذلك الشفاء، أما الطفل فلا يشعر إلا بالألم. فهل رأيتم يومًا ما طفلًا يشكر والديه لأنّه معافى وأسنانه لا تؤلمه؟ هل رأيتم طفلًا في الخامسة أو العاشرة من عمره يأتي إلى أمّه ويقول: «شكرًا جزيلًا، بطني لا تؤلمني الآن»؟ الكلّ سيضحك! لماذا؟ لأن الطفل لا يفهم معنى الصحة، لا يفهم معنى عدم المرض. نعم، هو يفهم الألم، فما إن يبدأ وجع بطنه حتّى يعلو صراخه، وحينها يجب علاجه. فنقول له: «إذا أردت أن تشفى، يجب أن تأخذ هذه الحقنة»، فيقول: «لا، لا، هذه الحقنة مؤلمة». هو لا يدرك إلا الألم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">نحن هكذا تمامًا. ولكن عندما نكبر ـ إن شاء الله ـ يعلّموننا قاعدة في الصحّة والطب، ماذا تقول؟ قولوا بسرعة: «الوقاية خير من العلاج». هذه قاعدة، لمن تقال؟ تقال لمن يدرك معنى الصحّة. عندما يكبر الإنسان يدرك معنى الصحّة، أمّا عندما يكون صغيرًا فلا يدركه، بل يدرك معنى الألم فقط. وعندما يكبر، يدرك حينها أن هناك شيئًا اسمه الصحة. يقولون إن الصحة شيء واحد، أما المرض فما هو؟ آلاف الأشياء. فإن آلمك سنّك فلست بصحيح، ون آلمتك عينك فلست بصحيح، وكذلك ألم البطن والعظام. إذن، كم هي الصحّة؟ واحدة. ولكن كم هو المرض؟ ما لا نهاية له من الأمراض. هناك أمراض معروفة وأخرى مجهولة، وكلّ يوم يظهر شيء جديد.</w:t>
+        <w:t xml:space="preserve">نحن هكذا تمامًا. ولكن عندما نكبر ـ إن شاء الله ـ يعلّموننا قاعدة في الصحّة والطب، ماذا تقول؟ قولوا بسرعة: «الوقاية خير من العلاج». هذه قاعدة، لمن تقال؟ تقال لمن يدرك معنى الصحّة. عندما يكبر الإنسان يدرك معنى الصحّة، أمّا عندما يكون صغيرًا فلا يدركه، بل يدرك معنى الألم فقط. وعندما يكبر، يدرك حينها أن هناك شيئًا اسمه الصحة. يقولون إن الصحة شيء واحد، أما المرض فما هو؟ آلاف الأشياء. فإن آلمك سنّك فلست بصحيح، وإن آلمتك عينك فلست بصحيح، وكذلك ألم البطن والعظام. إذن، كم هي الصحّة؟ واحدة. ولكن كم هو المرض؟ ما لا نهاية له من الأمراض. هناك أمراض معروفة وأخرى مجهولة، وكلّ يوم يظهر شيء جديد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كذلك الإنسان في عالم الكثرات، ينصبّ اهتمامه على المعلول والمظاهر فقط: هذا فعل كذا، وهذا وصل إلى المنصب الفلاني، وهذا أصبح غنيًا وذاك فقيرًا، وهذا قال سوءًا وذاك قال خيرًا، وهذا أصبح عالمًا وذاك جاهلًا، هذا تولّى الرئاسة وذاك أصبح مرؤوسًا، هذا عُزل وذاك نُصّب... كل ما يلتفت إليه الإنسان في هذا العالم هو سلسلة العلل والأسباب الماديّة، أي عالم المعلولات. وهذا لأنه لا يزال طفلًا، لم يكتشف العلة والجذر؛ لأنّه يفتقر إلى ذلك الاتّصال الحقيقيّ الذي يوجب تصحيح الفكر والسرّ والروح.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قصّة موسى والخضر: حين تلتقي الشريعة بالحقيقة</w:t>
       </w:r>
@@ -801,51 +801,58 @@
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿قُل يَتَوَفَّىٰكُم مَّلَكُ ٱلمَوتِ ٱلَّذِي وُكِّلَ بِكُم﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. الله هو الذي يميت. كنت أقرأ في ترجمة للقرآن، لا أذكر من هو المترجم، حول عيسى على نبيّنا وآله وعليه السلام في قوله تعالى: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿فَلَمَّا تَوَفَّيتَنِي كُنتَ أَنتَ ٱلرَّقِيبَ عَلَيهِم﴾</w:t>
+        <w:t xml:space="preserve">﴿فَلَمَّا تَوَفَّيتَنِي كُنتَ أَنتَ ٱلرَّقِيبَ عَلَيهِم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، كانت الترجمة تقول: «عندما قبضت روحي». ترجمة «قبض الروح» هنا خاطئة؛ فالمعنى ليس قبض الروح. لا تخطئوا، فعيسى عليه السلام لم تُقبض روحه، إنّه حيّ مثلنا، ومثل إمام الزمان عليه السلام، لكنّه في برزخ بين المادّة والمجرد، وهو ما يُعبّر عنه بالسماء الرابعة. وعندما يظهر بقيّة الله أرواحنا فداه إن شاء الله وينير أعيننا المريضة بنوره، سينزل عيسى عليه السلام من السماء ويقتدي به ويكون من أتباع وشيعة إمام الزمان عليه السلام. الأئمة عليهم السلام ماتوا، أمير المؤمنين عليه السلام مات، الإمام السجاد عليه السلام مات، ولكنّ إمام الزمان عليه السلام حيّ، وعيسى عليه السلام حيّ لم يمت؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَمَا قَتَلُوهُ وَمَا صَلَبُوهُ وَلٰكِن شُبِّهَ لَهُم﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -1546,66 +1553,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{956F44EF-21C5-42F0-A9F9-3094A009E60F}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{21118007-3005-4859-91DA-DC8D6F79F388}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{33ADD1A4-17DE-4DF2-8F2E-98438FCFB59C}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{EA47CE64-0DC0-418C-B40F-155BE0353AF8}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1682,61 +1689,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="1" name="_x0000_i1025">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i1025"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1839,61 +1846,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="2" name="_x0000_i1026">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i1026"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2387,134 +2394,162 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> دیوان حافظ إبراهیم، ج ١، ص ٨٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">۱. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">کتاب سلیم بن قیس الهلالی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٢، ص ۸۷٢؛ بحار الأنوار، ج ٢۸، ص ٣۰٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">٢. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">بحار الأنوار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٤٣، ص ۱۷۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">٣. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">وقعة صفین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص ٤۷٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">٤. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">تفسیر القمی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٢، ص ٣٢٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">