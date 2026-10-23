--- v3 (2026-08-24)
+++ v4 (2026-10-23)
@@ -298,51 +298,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«وَ أَنْ فِي اللَّهْفِ إِلَى جُودِكَ وَ الرِّضَا بِقَضَائِكَ عِوَضًا مِنْ مَنْعِ الْبَاخِلِينَ وَ مَنْدُوحَةً عَمَّا فِي أَيْدِي الْمُسْتَأْثِرِينَ»</w:t>
+        <w:t xml:space="preserve">«وَ أَنّ فِي اللَّهْفِ إِلَى جُودِكَ وَ الرِّضَا بِقَضَائِكَ عِوَضًا مِنْ مَنْعِ الْبَاخِلِينَ وَ مَنْدُوحَةً عَمَّا فِي أَيْدِي الْمُسْتَأْثِرِينَ»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد عرفتُ بِالتحقيق وعلمتُ أنَّ في الابتهال والتذلل والإنابة إلى جودك وكرمك، وكذلك الرضا بقضائك، عوَضًا؛ وما أحسنه من عوض عن منع البخلاء وإمساكهم، ومنع الخير عنّي. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«وَ مَنْدُوحَةً عَمَّا فِي أَيْدِي الْمُسْتَأْثِرِينَ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -775,51 +775,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> قل: اللهم يا مالك الملك، أنت مالك الملك، أنت صاحب التصرّف في الملك، تعطي الملك لمن تشاء، وتنزعه ممن تشاء. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حال الأولياء: لا فرق بين القليل والكثير </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هذه هي طريقة العظماء وأولياء الله؛ لا فرق عندهم بين القليل والكثير، لا يختلف الأمر إطلاقًا. إذا كان القليل خيرًا لهم، فهذا ليس جيّدًا. بالنسبة للأفراد العاديين، هذا جيّد جدًّا. أعرف شخصًا من الأصدقاء والرفاق، إذا حصل على مال، فإنّه يحزن. هذا أمر مثير للاهتمام حقًّا. أي إن كان لديه، على سبيل المثال، ۱۰۰ تومان، يكون أسعد مما لو كان لديه ۱۰۰۰ تومان. إنّه يحزن أصلاً عندما يحصل على مال، ويقول: لماذا جاء هذا المال إلى هنا؟! بالطبع، هذه الحالة نادرًا ما تحدث للناس. فهو حزين، إنّه حزين حقًّا، سعادته تكون عندما لا يملك شيئًا، يكون سعيدًا، فيكون مبتهجًا حقًّا، لا أنّه يتظاهر بالسعادة وما إلى ذلك، ولكن هناك ما هو أسمى من ذلك، فالأعلى من ذلك هو ألا يختلف الأمر، وألاّ يكون هناك أيّ فرق بين أن يضعوا مليونًا هنا أو يضعوا بضعة من الحجارة.ف ما الفرق؟ كيف تنظر إلى بضعة أحجار؟! يجب ألا يختلف الأمر، يجب الوصول إلى حيث لا يختلف الأمر. وبالطبع، ليس من السهل الوصول إلى ذلك، إنّه سهل على اللسان. بالنسبة لهؤلاء لا يختلف الأمر، أجل، هم يؤدّون تكليفهم، فالتكليف له شأن آخر. </w:t>
+        <w:t xml:space="preserve">هذه هي طريقة العظماء وأولياء الله؛ لا فرق عندهم بين القليل والكثير، لا يختلف الأمر إطلاقًا. إذا كان القليل خيرًا لهم، فهذا ليس جيّدًا. بالنسبة للأفراد العاديين، هذا جيّد جدًّا. أعرف شخصًا من الأصدقاء والرفاق، إذا حصل على مال، فإنّه يحزن. هذا أمر مثير للاهتمام حقًّا. أي إن كان لديه، على سبيل المثال، ۱۰۰ تومان، يكون أسعد مما لو كان لديه ۱۰۰۰ تومان. إنّه يحزن أصلاً عندما يحصل على مال، ويقول: لماذا جاء هذا المال إلى هنا؟! بالطبع، هذه الحالة نادرًا ما تحدث للناس. فهو حزين، إنّه حزين حقًّا، سعادته تكون عندما لا يملك شيئًا، يكون سعيدًا، فيكون مبتهجًا حقًّا، لا أنّه يتظاهر بالسعادة وما إلى ذلك، ولكن هناك ما هو أسمى من ذلك، فالأعلى من ذلك هو ألا يختلف الأمر، وألاّ يكون هناك أيّ فرق بين أن يضعوا مليونًا هنا أو يضعوا بضعة من الحجارة.فما الفرق؟ كيف تنظر إلى بضعة أحجار؟! يجب ألا يختلف الأمر، يجب الوصول إلى حيث لا يختلف الأمر. وبالطبع، ليس من السهل الوصول إلى ذلك، إنّه سهل على اللسان. بالنسبة لهؤلاء لا يختلف الأمر، أجل، هم يؤدّون تكليفهم، فالتكليف له شأن آخر. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد تنشأ مشاكل للناس في الظهورات، أن لماذا أعطى هذا السيّد قليلاً لهذا؟ ولماذا أعطى الكثير لذاك؟ لماذا؟! الإمام أمير المؤمنين عليه السلام أعطى شخصًا منًّا كبيرًا من التمر، وكان هناك رجل آخر قد اعترض، فقال الإمام: أنا أعطي، وأنت تبخل؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -980,51 +980,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ما هما الحجّ والزيارة المؤثّران؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كربلاء التي يذهب إليها الناس بالطائرة، ثمّ يُستقبلون في فنادق كذا وكذا، وتقدّم لهم الخدمات، هل يريد الإنسان أن تتحسن أموره بمجرّد هذه الزيارة لكربلاء أو لمكّة ؟ لقد أنعم الله علينا بفضل وعناية، وعلى الإنسان أن يشكره. آلاف الناس ألقوا بأنفسهم في ألف بلاء ومصيبة، ولم يتّضح لهم هل قبلوا أم لا، ثمّ بعد ذلك يقول هؤلاء: سيدنا لقد زرنا كربلاء، فلماذا لم تتحسّن أمورنا؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ـ ماذا فعلت عندما زرت كربلاء؟! ماذا فعلت عندما زرت مكّة؟ لو كان الأمر يتحقق بمجرد الزيارة لزار كلّ الناس وأصبحوا عرفاء. تُأمرون ببضع أوامر فلا تلتزمون بها. قولوا الحق، استمعوا، لماذا تزورون كربلاء؟! تُأمرون بكلمتين تخالفان النفس فلا تصغون... . </w:t>
+        <w:t xml:space="preserve">ـ ماذا فعلت عندما زرت كربلاء؟! ماذا فعلت عندما زرت مكّة؟ لو كان الأمر يتحقق بمجرد الزيارة لزار كلّ الناس وأصبحوا عرفاء.تؤمرون ببضع أوامر فلا تلتزمون بها. قولوا الحق، استمعوا، لماذا تزورون كربلاء؟!تؤمرون بكلمتين تخالفان النفس فلا تصغون... . </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">زيارة كربلاء لا تخالف النفس، بل فيها متعة كبيرة، فالإنسان يذهب ويتنزّه، ويذهب إلى هنا وهناك ويشاهد ويفرّج عن همّه،و يرى ما يحدث هنا، وماذا يباع في هذا الدكان، وماذا يباع في ذلك المتجر. إنه أمر جيّد جدًّا. ومكّة أفضل، والحمد للّه كلّ شيء متوفر الآن. في المدينة، يذهب إلى السوق ليشتري الأقمشة، والهدايا التذكاريّة، وأمثال ذلك، يشتري الأحذية والقبّعات وغيرها ويرى السيّارات. الزينة والدنيا وما يحدث فيها. إنّها رحلة سياحيّة ممتعة جدًّا، وممتعة جدًّا، وفيها نعمة عظيمة. من قال إن زيارة مكّة فيها مشقة؟! إنّها رائعة جدًّا. ينزلون في أفضل الفنادق، يذهبون بالناس إلى غرف لا يجدون مثلها في منازلهم. أليس الأمر هكذا؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أين هؤلاء الذين كانوا يسافرون أربعة أشهر على ظهور الإبل، وتُقطع رؤوسهم عند قطّاع الطرق؟ وأين هؤلاء الذين يُنقلون ساعتين بأفضل الطائرات الأمريكيّة إلى هناك؟ يقولون: نعم يا سيدنا! سافرنا إلى مكّة يا سيّدنا ولم تتغير أحوالنا. أحوال الإنسان لا تتغير بزيارة مكّة يا عزيزي. أجل، إن زرت مكّة بوعي، فربّما يكون هذا أحد الأسباب والمهيّئات. أحوال الإنسان لا تتغيّر بمكة، وخاصّة مع هذه الزينة الحاليّة. </w:t>
       </w:r>
@@ -1056,51 +1056,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: لقد مضت ثلاثة أيام على مجيئي ولم أزر النبيّ بعد! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">: حقًّا الويل لك! قلت هذا ومضيت. ماذا أقول لها؟! يا عديمة الإدراك، جئتِ إلى هنا منذ ثلاثة أيام، وتقولين: الويل لي لم أزر النبي! نعم، يجب أن يكون لك الويل. الآن تنهضين وتذهبين الأسواق... للأسف، هذا العام واجهنا مشاهد قبيحة جدًّا من هؤلاء الإيرانيّين. نساء كنّ يأتين إلى هناك، إلى المدينة المنوّرة وإلى المسجد النبويّ، رأيت شعرهن مكشوفًا. بمانطو وبأغطية رأس كانت غير ساترة... وسمعتُ بنفسي أن رجال الأمن في المسجد النبويّ والمسجد الحرام كانوا يقولون: انظروا إلى هؤلاء الإيرانيّين بأيّة حال جاؤوا! إمام جماعة المسجد الحرام قرأ ذات ليلة آية الحجاب، حسب ما أتذكّر. لقد تسبّبوا في فضيحة كبيرة. فقد كان الأمر مخزيًا حقًّا هذا العام؛ أقدس مكان في العالم! وهؤلاء شيعة! ومن بلد إسلامي! ثم تخرج النساء بهذه الحالة، رأيتُ بعينيّ في المسجد الحرام، شعرهنّ كان مكشوفًا تمامًا، وبأيّ حال. حسنًا يا عزيزتي، اذهبي إلى أمريكا، اذهبي إلى إسرائيل، اذهبي إلى أيّ مكان آخر، لماذا تأتين وتنجّسين حرم المسلمين؟ وتتسبّبين في فضيحة؟ وتصلين إلى هذا الوضع؟ حسنًا، لم يجبركِ أحد على المجيء إلى هنا.</w:t>
+        <w:t xml:space="preserve">: حقًّا الويل لك! قلت هذا ومضيت. ماذا أقول لها؟! يا عديمة الإدراك، جئتِ إلى هنا منذ ثلاثة أيام، وتقولين: الويل لي لم أزر النبي! نعم، يجب أن يكون لك الويل. الآن تنهضين وتذهبين الأسواق... للأسف، هذا العام واجهنا مشاهد قبيحة جدًّا من هؤلاء الإيرانيّين. نساء كنّ يأتين إلى هناك، إلى المدينة المنوّرة وإلى المسجد النبويّ، رأيت شعرهن مكشوفًا. بقمیص وبأغطية رأس كانت غير ساترة... وسمعتُ بنفسي أن رجال الأمن في المسجد النبويّ والمسجد الحرام كانوا يقولون: انظروا إلى هؤلاء الإيرانيّين بأيّة حال جاؤوا! إمام جماعة المسجد الحرام قرأ ذات ليلة آية الحجاب، حسب ما أتذكّر. لقد تسبّبوا في فضيحة كبيرة. فقد كان الأمر مخزيًا حقًّا هذا العام؛ أقدس مكان في العالم! وهؤلاء شيعة! ومن بلد إسلامي! ثم تخرج النساء بهذه الحالة، رأيتُ بعينيّ في المسجد الحرام، شعرهنّ كان مكشوفًا تمامًا، وبأيّ حال. حسنًا يا عزيزتي، اذهبي إلى أمريكا، اذهبي إلى إسرائيل، اذهبي إلى أيّ مكان آخر، لماذا تأتين وتنجّسين حرم المسلمين؟ وتتسبّبين في فضيحة؟ وتصلين إلى هذا الوضع؟ حسنًا، لم يجبركِ أحد على المجيء إلى هنا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هو هدفنا من سلوك الطريق؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنًا، هذه السيدة التي جاءت بهذا الوضع، وبهذه الكيفيّة، هل جاءت من أجل الله حقًّا؟! هل جاءت من أجل الله حقًّا؟! يجب أن نعلم ما هو هدفنا في طريقنا هذا، وفي مسيرتنا هذه، وإلى أيّ اتجاه يجب أن نسير، وما هي النقطة التي يجب أن نضعها دائمًا أمام أعيننا، ولا ندع تلك النقطة تتلاشى، أو تتحوّل إلى هنا وهناك. ما هي المسألة التي يجب أن نضعها أمام أعيننا؟ كلّما رأينا أن عملنا يتطابق مع تلك النقطة، نتقدّم، وكلّما رأينا أنّه لا يتطابق، نتقهقر خطوة إلى الوراء ولا نتحرّك. </w:t>
       </w:r>
@@ -1140,51 +1140,51 @@
         </w:rPr>
         <w:t xml:space="preserve">يجب أن يأتي هذا يومًا، ويجب أن يذهب يومًا آخر. يجب أن يجيب هذا يومًا، ويجب أن يجيب ذاك يومًا آخر. هذا هو شأن الدنيا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذن، تبيّن من هو الطرف الذي يجب أن نتعامل معه، وما هي النقطة التي يجب متابعتها في جميع هذه الأمور. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">حسنًا، الآن وقد توجّهنا إليه، فهل يجب أن نطلب منه كلّ شيء؟ وماذا نفعل إن لم يعطِ؟ في كونه هو الطرف، لا شك في ذلك. في كونه أفضل طرف، لا شك في ذلك. ولا شك في في كونه أصل جميع الجود وأنّ جميع الخيرات من جانبه. لكن هل يجب أن يقبل بكلّ ما نقول ويعطي كلّ ما نطلب؟ إذًا، لا قيمة لعطائه، وبماذا يختلف عن عطاء غيره؟! </w:t>
+        <w:t xml:space="preserve">حسنًا، الآن وقد توجّهنا إليه، فهل يجب أن نطلب منه كلّ شيء؟ وماذا نفعل إن لم يعطِ؟ في كونه هو الطرف، لا شك في ذلك. في كونه أفضل طرف، لا شك في ذلك. ولا شك في كونه أصل جميع الجود وأنّ جميع الخيرات من جانبه. لكن هل يجب أن يقبل بكلّ ما نقول ويعطي كلّ ما نطلب؟ إذًا، لا قيمة لعطائه، وبماذا يختلف عن عطاء غيره؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فما الفرق بين أن يذهب الإنسان إلى هذا البنك، أو إلى ذاك؟ إن ذهب الإنسان إلى أصحاب الدنيا وطلب منهم، فبالطبع سيعطونه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد جاء رجل قبل بضع ليالٍ من مكان ما، وكان في ضائقة شديدة، شديدة جدًّا، فرّج الله عنه، إن شاء الله ادعوا له. ثمّ في سياق حديثه قال: «ذهبت إلى مكان ما، فقالوا: يلا فلان أنت تابع لأيّة جماعة؟ لليمين أم اليسار؟ للشمال أم الجنوب؟! وقالوا: يا عزيزنا لو كنت تابعًا لواحدة من هذه الجماعات، لحُلّت مشكلتك بمكالمة هاتفيّة مدتها عشر دقائق. أما الآن فعليك الركض لمدّة أربع سنوات. </w:t>
       </w:r>
@@ -1322,63 +1322,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلامة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرّة، وقد جاء إليه بعض الناس، وكانوا يعترضون على توجيه معين. وعندما ذهبوا، قال لي: يا فلان، هل تعلم لماذا لا يكشف الله كرب هذا الرجل؟ لأنّه لو كشف كربه، لظلم زوجته وأولاده. فالله لا يكشف كربه، أي أن هذا الرجل لا يتحمّل الراحة، لا يتحمّل الانبساط، لا يتحمل سعة قليلة. إنّه ظالم. والله، بسبب رحمته لزوجته وأولاده، يعقّد أموره دائمًا ويدخل المشاكل في أموره. كانت هذه عبارته بالضبط. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">بعض الناس لديهم قدرة على التحمل، يمكنهم تقبّل أمر ما، إذا أحسن الإنسان إليهم، لا يضيعون طريقهم. إذا أحسن الإنسان إلى بعضهم، أو لطف بهم، فلا يختلفون. يبقى طريقهم هو نفسهو مسارهم هو نفسه وطريقتهم هي نفسها. لا تختلف طريقة سلوكهم، لكنّ البعض الآخر ليسوا هكذا! بل إن تعطه الحلوى يضيع نفسه، يضيع نفسه. تعطيه قطعة شوكولا، فيضيع نفسه. </w:t>
+        <w:t xml:space="preserve">مرّة، وقد جاء إليه بعض الناس، وكانوا يعترضون على توجيه معين. وعندما ذهبوا، قال لي: يا فلان، هل تعلم لماذا لا يكشف الله كرب هذا الرجل؟ لأنّه لو كشف كربه، لظلم زوجته وأولاده. فالله لا يكشف كربه، أي أن هذا الرجل لا يتحمّل الراحة، لا يتحمّل الانبساط، لا يتحمل سعة قليلة. إنّه ظالم. والله بسبب رحمته لزوجته وأولاده يعقّد أموره دائمًا ويدخل المشاكل في أموره. كانت هذه عبارته بالضبط. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعض الناس لديهم قدرة على التحمل، يمكنهم تقبّل أمر ما، إذا أحسن الإنسان إليهم، لا يضيعون طريقهم. إذا أحسن الإنسان إلى بعضهم، أو لطف بهم، فلا يختلفون. يبقى طريقهم هو نفسه و مسارهم هو نفسه وطريقتهم هي نفسها. لا تختلف طريقة سلوكهم، لكنّ البعض الآخر ليسوا هكذا! بل إن تعطه الحلوى يضيع نفسه، يضيع نفسه. تعطيه قطعة شوكولا، فيضيع نفسه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهنا تكمن النقطة! المسألة هي أنّ الله لا يعطي أحدهم ويحرم الآخر عبثًا. ليس عبثًا. لا ينبغي للإنسان أن يقول: يا إلهي، لماذا تعطيه وتحرمني؟ لماذا أعطيته قليلاً؟ أعطيته كثيرًا؟ لماذا أعطيته هكذا، ولماذا أعطيته هكذا؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قصّة اعتراض أحدهم على علاقة المرحوم العلامة الطهراني بـالمرحوم المطهري </w:t>
       </w:r>
@@ -1643,51 +1643,51 @@
         </w:rPr>
         <w:t xml:space="preserve">، وكنت حاضرًا في ذلك المجلس. فقد ذهب برفقة شخص آخر هو الحاج محمد علي خلف زاده، وواحد أو اثنين آخرين أيضًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: فذهبنا برفقته إلى النجف، وزرنا هناك، ثمّ جئنا إلى مسجد الكوفة. وعندما دخلنا مسجد الكوفة، أشار رحمه الله إلى إحدى تلك الحجرات، وقال إنّه هناك. وخلاصة القول، تراجع هو قليلاً مراعاةً للاحترام والأدب والتواضع أمام ساحة ذلك الرجل غير المقدّس الموجود هناك. قال: تقدّمنا، وتقدّمنا حتّى وصلنا. وقال: وعندما تقدمنا، لم يكن هناك باب، كانت هناك حجرة مفتوحة، وكان هناك رجل جالس هناك. قال: نظرتُ إليه، ثم التفتُّ إليه وقلت: هل هذا هو الإمام المهدي؟! هل هذا هو الإمام المهدي؟! أهذا هو؟! قلت: أهذا هو الإمام المهدي؟! فعدنا ولم نعطه الحلوى، وأرجعناها معنا. قال: عدنا، ومرّ وقت على هذه القضيّة، مرّ وقت عليها، وبعد سنتين أو ثلاث، اتّضح أنّ هذا الرجل كان يقيم علاقات مع نساء متزوّجات. فهل تدركون كم المسألة خطيرة؟! من يدرك هذا الآن؟ وقد انكشفت فضيحته في بغداد، وهرب، وطاردوه فهرب وجاء إلى إيران واختفى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فمن يدرك هذا؟ لحية متناسقة جدًّا، ملامح غير ملكوتيّة متناسقة جدًّا، وجه، عبادة. في النهاية، هذه أمور... والشيطان لديه الكثير من هذه الفخاخ وهذه الحيل والكلام المعسول. لديه الكثير جدًّا. </w:t>
+        <w:t xml:space="preserve">فمن يدرك هذا؟ لحية متناسقة جدًّا، ملامح غير ملكوتيّة متناسقة جدًّا، وجه عبادة. في النهاية، هذه أمور... والشيطان لديه الكثير من هذه الفخاخ وهذه الحيل والكلام المعسول. لديه الكثير جدًّا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">تدبير الله في تغيير الأحوال </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يجب على الإنسان أن يحاسب نفسه بشأن ما يريده من الله؛ فالله الذي لديه القدرة في لحظة واحدة على تغيير هذه الحالة إلى حالة أخرى، لماذا لا يغيّرها؟! لماذا؟! لا خلاف لدينا في هذا. لو سألوا كلّ واحد منا، نستطيع أن نقول إنّنا لا نشك في هذا الأمر، فعلى الأقل لا نشكّ. لماذا لا يفعل هذا؟ في لحظة واحدة، ينقلنا من هذه الحالة إلى حالة أخرى. </w:t>
       </w:r>
@@ -1824,51 +1824,51 @@
         </w:rPr>
         <w:t xml:space="preserve">قصص حقيقية عن انقلاب الحال </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">منذ فترة وجيزة، كان أحد الأفراد، وكان من أقاربنا البعيدين تقريبًا. كان يعيش حياة متوسّطة، بل تحت المتوسّطة بقليل، متوسّطة جدًّا جدًّا.و فجأة، توفي شخص في مكان ما، خارج إيران، في نقطة نائية من العالم، ولم يكن لديه أيّ وريث، وكان هذا القريب هو وريثه الوحيد. وكان ذلك المتوفى ثريًّا جدًّا. مات هو، وهذا أصبح مليارديرًا، في لحظة واحدة، لحظة واحدة. هذه المرأة التي كانت تقف في البنك لتأخذ راتب زوجها الذي توفي، لا أعرف كم كان شهريًّا، ستين أو سبعين تومان، لم تعد تتذكّر البنك إطلاقًا. في لحظة واحدة؟ في لحظة واحدة يصبح الفقير غنيًّا، وفي لحظة واحدة يصبح الغنيّ ماذا؟ يقرّون قانونًا، وفجأة يصبح الإنسان فقيرًا. تتعلّق إرادة، فيصبح فقيرًا. تنشأ مشكلة في الأعمال، فتنهار جميع الأعمال، ويصبح الإنسان ماذا؟ فقيرًا فقيرًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">عندما كنّا في مسجد القائم، كان هناك رجل عجوز نورانيّ جدًّا. كنتُ معجبًا به كثيرًا. في ذلك الوقت القديم، في عهد الشاه، في ذلك الزمان القديم، كان نورانيًّا جدًا. ذات ليلة، عندما كنّا عائدين من المسجد، قلتُ للمرحوم العلامة الطهراني: سيدنا، أنا معجب بهذا الرجل العجوز كثيرًا. كان حديث العهد بالمجيء، وكان تركيًّا اللغة، ولهجته كانت تركيّة.ف قلت: أنا معجب به كثيرًا. فقال: نعم. وقال: هل تعلم من هذا؟ هذا كان أغنى رجل في تبريز، أغنى رجل. والآن هو بحاجة إلى قوت يومه! قوت يومه! لقد ذهب إلى مكان ما، استأجر غرفتين أو غرفة واحدة له ولزوجته، بمساعدة </w:t>
+        <w:t xml:space="preserve">عندما كنّا في مسجد القائم، كان هناك رجل عجوز نورانيّ جدًّا. كنتُ معجبًا به كثيرًا. في ذلك الوقت القديم، في عهد الشاه، في ذلك الزمان القديم، كان نورانيًّا جدًا. ذات ليلة، عندما كنّا عائدين من المسجد، قلتُ للمرحوم العلامة الطهراني: سيدنا، أنا معجب بهذا الرجل العجوز كثيرًا. كان حديث العهد بالمجيء، وكان تركيّ اللغة، ولهجته كانت تركيّة.فقلت: أنا معجب به كثيرًا. فقال: نعم. وقال: هل تعلم من هذا؟ هذا كان أغنى رجل في تبريز، أغنى رجل. والآن هو بحاجة إلى قوت يومه! قوت يومه! لقد ذهب إلى مكان ما، استأجر غرفتين أو غرفة واحدة له ولزوجته، بمساعدة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلامة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الذي كان يهتمّ به، ولكن لو كنت مكانه، لما فقدت هذه الحالة. لأن النورانيّة التي رأيتها فيه في ذلك الوقت كانت عجيبة. في ليلة واحدة يا عزيزي، في ليلة واحدة، يتحوّل أغنى رجل إلى ماذا؟ إلى من يجب أن يستأجر غرفة واحدة في ناصر خسرو مع حمّام، ولا يستطيع أكثر من ذلك. هذا الرضا بالقضاء الإلهي... حسنًا، ربّما رأى الله صلاحًا له في آخر عمره، ثم ّيموت، ليتخلّص من التعلّقات الكثيرة، وتزول تلك الكثرات وهذه الأمور كلّها، وخلاصة القول، يكون في حال أفضل من السابق. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1911,51 +1911,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فقال: ليتني لم أفعل عملاً واحدًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: أي عمل؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قال: كانت تلك المشاكل كلّها أقدارًا إلهيّة لتكاملي، وكنت أبعدها عن نفسي بالتوسّلات، والآن أرى كم خسرت، ولن تعود. ثمّ بدأ ينصح: إياكم إذا واجهتكم مشكلة أن تبحثوا عن هذا. إيّاكم إذا واجهتكم مشاكل أن تذهبوا وراء الذكر والتوسّل وما إلى ذلك. دعوا القضاء الإلهيّ يأتي ويحدث بنفسه. يعطي مرضًا، ويعطي صحّة. يعطي فقرًا، ويعطي غنى. يعطي فقرًا ويعطي ضيقًا. يعطي فرجًا ويعطي فرحًاو يعطي قبضًا، ويعطي انبساطًا. دعوا ما يريده هو أن يأتي ويحدث. هذه المنهجيّة وهذه المدرسة رأيناها في مدرسة </w:t>
+        <w:t xml:space="preserve">قال: كانت تلك المشاكل كلّها أقدارًا إلهيّة لتكاملي، وكنت أبعدها عن نفسي بالتوسّلات، والآن أرى كم خسرت، ولن تعود. ثمّ بدأ ينصح: إياكم إذا واجهتكم مشكلة أن تبحثوا عن هذا. إيّاكم إذا واجهتكم مشاكل أن تذهبوا وراء الذكر والتوسّل وما إلى ذلك. دعوا القضاء الإلهيّ يأتي ويحدث بنفسه. يعطي مرضًا، ويعطي صحّة. يعطي فقرًا، ويعطي غنى. يعطي فقرًا ويعطي ضيقًا. يعطي فرجًا ويعطي فرحًا و يعطي قبضًا، ويعطي انبساطًا. دعوا ما يريده هو أن يأتي ويحدث. هذه المنهجيّة وهذه المدرسة رأيناها في مدرسة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلاّمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -2149,51 +2149,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. وقد شكّوا في هذا بالطبع، ولكن يمكن القول إنّ هناك احتمالاً قويًا بأن يكون منسوبًا إلى الإمام ونظائره. ألا يقولون: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«نَزِّلُونَا عَنِ الرُّبُوبِيَّةِ وَ قُولُوا فِينَا مَا شِئْتُمْ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. هذا كلامهم، كلام الأئمة. فقط قولوا أنّا لسنا آلهة، ثمّ قولوا ما شئتم. قادر على ما يشاء؟ نعم. فاعل ما يشاء؟ نعم. عالم بما يشاء؟ نعم. كلّ شيء؟ نعم. فقط قولوا لسنا آلهة. ثمّ قولوا ما شئتم. الأئمة منتسبون إلى الله في كلّ شيء. إذًا، من الواضح أنّ ما يملكه الأئمة هو بسببه، وليس الأئمة هم الذين يملكون، بل هو الذي يتجلّى في هذا الظهور، و هو الذي يعلم هناو هو الذي يجيب على الأسئلة؛ فهو الأول، وهو الآخر</w:t>
+        <w:t xml:space="preserve">. هذا كلامهم، كلام الأئمة. فقط قولوا أنّا لسنا آلهة، ثمّ قولوا ما شئتم. قادر على ما يشاء؟ نعم. فاعل ما يشاء؟ نعم. عالم بما يشاء؟ نعم. كلّ شيء؟ نعم. فقط قولوا لسنا آلهة. ثمّ قولوا ما شئتم. الأئمة منتسبون إلى الله في كلّ شيء. إذًا، من الواضح أنّ ما يملكه الأئمة هو بسببه، وليس الأئمة هم الذين يملكون، بل هو الذي يتجلّى في هذا الظهور، و هو الذي يعلم هنا و هو الذي يجيب على الأسئلة؛ فهو الأول، وهو الآخر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وهو بِكُلِّ شَيْءٍ عَلِيمٌ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> وإذا ما تركنا الله جانبًا، فأمير المؤمنين جاهل، ناقص، فقير.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2345,66 +2345,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C21093E6-6FA8-4047-A874-88CE50D33215}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{F0396686-B9D9-4678-850A-C5B18ED6380B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{8AE8F94C-3380-438D-A223-B7B25DCB6532}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{3AD4DAE1-7D7F-40B8-9879-9965F4F7BA25}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2481,61 +2481,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="44" name="_x0000_i0044">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0044"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2638,61 +2638,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="45" name="_x0000_i0045">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0045"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2736,51 +2736,51 @@
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة آل عمران (٣)الآية ٢٦.</w:t>
+        <w:t xml:space="preserve">سورة آل عمران (٣)الآية ٢٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2809,51 +2809,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، باب ٣٩ از أبواب صدقه، ص ٥٦:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> عن الإمام الصادق علیه  السّلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إنَّ أمیرالمؤمنینَ علیه السّلام بَعَثَ إلَی رَجُلٍ بِخَمْسَةِ أَوْسَاقٍ مِنْ تَمْرِ الْبُغَیْبِغَة ـ وَ فِی نُسْخَةٍ أُخْرَی:</w:t>
+        <w:t xml:space="preserve">إنَّ أمیرالمؤمنینَ علیه السّلام بَعَثَ إلَی رَجُلٍ بِخَمْسَةِ أَوْسَاقٍ مِنْ تَمْرِ الْبُغَیْبِغَة ـ وَ فِي نُسْخَةٍ أُخْرَی:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الْبَقِیعَةِ ـ وَ کان الرَّجُلُ مِمَّنْ یَرْجُو نَوَافِلَهُ وَ یُؤَمِّلُ نَآئِلَهُ وَ رَفْدَهُ؛ وَ کان لا یَسْأَلُ عَلِیاًّ علیه السّلام وَ لا غَیْرَهُ شَیْئاً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
@@ -2861,167 +2861,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فَقَالَ لَهُ أمیرالمؤمنینَ علیه السّلام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لا کَثَّرَ اللهُ فِی الْمُؤْمِنِینَ ضَرْبك! أُعْطِي أَنَا وَتَبْخَلُ أَنْتَ؟!</w:t>
+        <w:t xml:space="preserve">لا کَثَّرَ اللهُ فِي الْمُؤْمِنِینَ ضَرْبك! أُعْطِي أَنَا وَتَبْخَلُ أَنْتَ؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لَّهِ أَنْتَ! إذَا أَنَا لَمْ أُعْطِ الَّذِی یَرْجُونِی إلاّ مِنْ بَعْدِ الْمَسْأَلَةِ، ثُمَّ أَعْطَیْتُهُ بَعْدَ الْمَسْأَلَةِ، فَلَمْ أُعْطِهِ إلاّ ثَمَنَ مَا أَخَذْتُ مِنْهُ؛ وَ ذَلِك لِانِّي عَرَّضْتُهُ أَنْ یَبْذُلَ لِي وَجْهَهُ الَّذِی یَعْفِرُهُ فِی التُّرَابِ لِرَبِّي وَ رَبِّهِ عندَ تَعَبُّدِهِ لَهُ.</w:t>
+        <w:t xml:space="preserve">لَّهِ أَنْتَ! إذَا أَنَا لَمْ أُعْطِ الَّذِي یَرْجُونِي إلاّ مِنْ بَعْدِ الْمَسْأَلَةِ، ثُمَّ أَعْطَیْتُهُ بَعْدَ الْمَسْأَلَةِ، فَلَمْ أُعْطِهِ إلاّ ثَمَنَ مَا أَخَذْتُ مِنْهُ؛ وَ ذَلِك لِانِّي عَرَّضْتُهُ أَنْ یَبْذُلَ لِي وَجْهَهُ الَّذِي یَعْفِرُهُ فِي التُّرَابِ لِرَبِّي وَ رَبِّهِ عندَ تَعَبُّدِهِ لَهُ.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ورد مضمون هذا الخبر في </w:t>
+        <w:t xml:space="preserve">ورد مضمون هذا الخبر في </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">جامع السعادات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ج ٣ص ٢۸٦عن الإمام محمد بن علی الباقر علیهما السلام قال لجابر ابن عبد اللّه الأنصاری و قد اکتنفته علل و اسقام، و غلبه ضعف الهرم: </w:t>
+        <w:t xml:space="preserve"> ج ٣ص ٢۸٦عن الإمام محمد بن علی الباقر علیهما السلام قال لجابر ابن عبد اللّه الأنصاري و قد اکتنفته علل و اسقام، و غلبه ضعف الهرم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«کیف تجد حالک؟» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">قال: أنا فی حال الفقر أحب إلیّ من الغنی، و المرض أحب الیّ من الصحة، و الموت أحب إلی من الحیاة. فقال الامام (ع) : </w:t>
+        <w:t xml:space="preserve">قال: أنا في حال الفقر أحب إليّ من الغني، و المرض أحب اليّ من الصحة، و الموت أحب إليّ من الحیاة. فقال الامام (ع) : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«أما نحن أهل البیت، فما یرد علینا من اللّه من الفقر و الغنی و المرض و الصحة و الموت و الحیاة، فهو أحب إلینا»</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. فقام جابر، و قبل بین عینیه، وقال: صدق رسول اللّه (صلی الله علیه و آله و سلم) حیث قال لی: </w:t>
+        <w:t xml:space="preserve">«أما نحن أهل البیت، فما یرد علینا من اللّه من الفقر و الغني و المرض و الصحة و الموت و الحیاة، فهو أحب إلینا»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. فقام جابر، و قبل بین عینیه، وقال: صدق رسول اللّه (صلی الله علیه و آله و سلم) حیث قال لي: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«یا جابر! ستدرك واحدا من أولادی اسمه اسمی، یبقر العلوم بقرًا.»</w:t>
+        <w:t xml:space="preserve">«یا جابر! ستدرك واحدا من أولادي اسمه اسمي، یبقر العلوم بقرًا.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وعن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إحقاق الحقّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ج۱۱ ص ٥٩۱: قيل للحسين عليه السلام: ان اباذر يقول: الفقر أحب إلى من الغنى، والسقم أحب إلى من الصحة، فقال عليه السلام: </w:t>
+        <w:t xml:space="preserve"> ج۱۱ ص ٥٩۱: قيل للحسين عليه السلام: ان اباذر يقول: الفقر أحب إليّ من الغني، والسقم أحب إليّ من الصحة، فقال عليه السلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«رحم الله تعالى أبا ذر، أما انا فأقول: من اتكل على حسن اختيار الله تعالى له لم يتمن غير ما اختاره الله عزوجل»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -3082,82 +3082,82 @@
         </w:rPr>
         <w:t xml:space="preserve">، ج ٢، ص ٥۷٩، دعای افتتاح.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> التوحید</w:t>
+        <w:t xml:space="preserve">التوحید</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (للصدوق)، ص ٩٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">مناقب آل أبي ‌طالبعلیهم</w:t>
+        <w:t xml:space="preserve">مناقب آل أبي ‌طالب علیهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> السّلام (لابن شهرآشوب)، ج ٢، ص ٣۸٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3221,93 +3221,93 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و في </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">مختصر البصائر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص ۱۸۸، حدیث ۱٦۷: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«عن کامل التمّار قال: کنتُ عند أبی عبد الله علیه  السّلام ذاتَ یوم، فقال لی: یا کامل! اجعلوا لنا رباًّ نَؤوب إلیه و قولوا فینا ما شئتم.»؛ </w:t>
+        <w:t xml:space="preserve">«عن کامل التمّار قال: کنتُ عند أبی عبد الله علیه  السّلام ذاتَ یوم، فقال لي: یا کامل! اجعلوا لنا رباًّ نَؤوب إلیه و قولوا فینا ما شئتم.»؛ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و في </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بحر المعارف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ص ٣٣٩ عن امیرالمؤمنین علیه  السّلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لا تَجعلونا أرباباً و قولوا فی فضلنا ما شئتم، فإنّکم لا تَبلغون کُنهَ ما فینا.»؛ </w:t>
+        <w:t xml:space="preserve">لا تَجعلونا أرباباً و قولوا في فضلنا ما شئتم، فإنّکم لا تَبلغون کُنهَ ما فینا.»؛ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بحار الأنوار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -3355,103 +3355,96 @@
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«اجعَلونا مخلوقینَ و قولوا فینا ما شئتم، فلن تبلُغوا.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و كذلك في </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">الغدی</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ر</w:t>
+        <w:t xml:space="preserve">الغدير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> و </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بحر المعارف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، الصفحات المتقدّمة عن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الخصال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> للصدوق: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">«قولوا إنّا عبیدٌ مَربوبون، و قولوا فی فضلنا ما شئتم.» </w:t>
+        <w:t xml:space="preserve">«قولوا إنّا عبیدٌ مَربوبون، و قولوا في فضلنا ما شئتم.» </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وانظر حول أسانيد هذه الروايات أيضًا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أسرار الملكوت ج٢ ص ۱٣٤ هامش ۱</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
@@ -3533,51 +3526,51 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> وما بعدها.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الحديد (٥۷) مقطع من الآية ٣. </w:t>
+        <w:t xml:space="preserve">سورة الحديد (٥۷) مقطع من الآية ٣. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">انظر: </w:t>
       </w:r>
       <w:r>