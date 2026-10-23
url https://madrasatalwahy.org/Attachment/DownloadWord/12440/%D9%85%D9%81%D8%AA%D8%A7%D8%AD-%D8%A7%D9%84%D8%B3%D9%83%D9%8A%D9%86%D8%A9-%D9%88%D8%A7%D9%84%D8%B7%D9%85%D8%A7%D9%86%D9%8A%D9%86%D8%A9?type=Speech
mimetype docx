--- v2 (2026-08-23)
+++ v3 (2026-10-23)
@@ -700,51 +700,51 @@
         </w:rPr>
         <w:t xml:space="preserve">وقالَ: «يا سيّد محمدٍ حسينَ، هذهِ الحالةُ التي تراها في عبدِ الزهراءِ، الحاجِ عبدِ الزهراءِ، هناك أربعةُ آلافِ ضعفٍ منها في قلبي، لكنّها لا تظهرُ، لا تتجلّى. أربعةُ آلافِ ضعفٍ منها في قلبي، لكنني لا أُظهرها، لا أُظهرها». حسنًا، إنهُ مقامُ الجمعِ، يحتفظُ بها، يمسكُ نفسهُ، يحفظُ نفسهُ، لا يسمحُ لسرّهِ الداخليِّ بالظهورِ والوقوعِ في أيدي كلِّ من هو أهل لها أو غيرِ أهلٍ، فيقولونَ: انظروا أيَّ حالٍ جميلٍ لديهِ! لا، بل لديهِ غيرةٌ على هذا الحالِ، فيحتفظُ بهِ لنفسهِ. الشخصُ الحاذقُ، الذي لديهِ سرٌّ مع محبوبهِ، لا يسمحُ أن يُفشى حالهُ للآخرينَ. بالطبعِ، في بعضِ الحالاتِ يكونُ الأمرُ غيرَ اختياريٍّ، وغيرُ الاختياريِّ أمرٌ آخرُ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هل التظاهر بالحالات الروحية صحيح؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لذلكَ، قالَ كبارُ السلوكِ وأولياءُ الطريقِ: إنَّ تقليدَ حالةِ شخصٍ آخرَ هوَ خلافٌ، خلافُ الطريقِ. هذا مجازٌ. أن يأتيَ الإنسانُ وينظرَ، فيرى شخصًا في حالةِ بكاءٍ، فيدّعي هوَ أيضًا البكاءَ. حسنًا، إذا لم يأتِكَ البكاءُ، فلا تبكِ، لماذا تُجهدُ نفسكَ يا صاحبي؟ أو أن يرى الإنسانُ شخصًا في حالةٍ حسنةٍ، في حالةِ ضحكٍ، في حالةِ ابتهاجٍ، فيدّعي هوَ أيضًا هذهِ الحالةَ، فيصبحُ مثلَ قصةِ الغرابِ الذي تبعَ الحجلَ، وفي النهايةِ نسيَ كيفَ يمشي بنفسهِ. فالغرابُ غرابٌ ولهُ خصائصُ الغرابِ، والحجلُ حجلٌ ولهُ خصائصُ الحجلِ، والحمامةُ حمامةٌ والصقرُ صقرٌ. كلُّ شخصٍ يتحركُ وفقًا لشاكلتهِ الخاصةِ. والمهمُّ هوَ جانبُ الابتهالِ والإنابةِ. ذلكَ لا ينبغي أن يزولَ، ذلكَ الذي في الداخلِ، وتلكَ حالةُ الطلبِ والخضوعِ، هي المهمةُ. والآنَ، ذأحيانًا تظهرُ في الصورةِ الظاهرةِ. </w:t>
+        <w:t xml:space="preserve">لذلكَ، قالَ كبارُ السلوكِ وأولياءُ الطريقِ: إنَّ تقليدَ حالةِ شخصٍ آخرَ هوَ خلافٌ، خلافُ الطريقِ. هذا مجازٌ. أن يأتيَ الإنسانُ وينظرَ، فيرى شخصًا في حالةِ بكاءٍ، فيدّعي هوَ أيضًا البكاءَ. حسنًا، إذا لم يأتِكَ البكاءُ، فلا تبكِ، لماذا تُجهدُ نفسكَ يا صاحبي؟ أو أن يرى الإنسانُ شخصًا في حالةٍ حسنةٍ، في حالةِ ضحكٍ، في حالةِ ابتهاجٍ، فيدّعي هوَ أيضًا هذهِ الحالةَ، فيصبحُ مثلَ قصةِ الغرابِ الذي تبعَ الحجلَ، وفي النهايةِ نسيَ كيفَ يمشي بنفسهِ. فالغرابُ غرابٌ ولهُ خصائصُ الغرابِ، والحجلُ حجلٌ ولهُ خصائصُ الحجلِ، والحمامةُ حمامةٌ والصقرُ صقرٌ. كلُّ شخصٍ يتحركُ وفقًا لشاكلتهِ الخاصةِ. والمهمُّ هوَ جانبُ الابتهالِ والإنابةِ. ذلكَ لا ينبغي أن يزولَ، ذلكَ الذي في الداخلِ، وتلكَ حالةُ الطلبِ والخضوعِ، هي المهمةُ. والآنَ، أحيانًا تظهرُ في الصورةِ الظاهرةِ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الخطأ في تفضيل الأماكن المقدّسة بناءً على الحالات الشخصيّة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">مثلَ بعضِ الذينَ زاروا مكّةَ، بعض الناسِ، فقد سمعتُ منذُ مدةٍ أنَّ نقاشًا طرح وخلاف فقالَ أحدهم: «مكةُ مقدّمةٌ؛ إنها بيتُ اللهِ». وقالَ الآخرُ: «المدينةُ مقدّمةٌ لأنّها حرمُ الرسولِ صلّى الله عليه وآله وهكذا». فذاكَ الذي وجدَ حالاً حسنًا في المدينةِ قالَ: «المدينةُ أفضلُ»، وذاكَ الذي وجدَ حالاً حسنًا في مكّةَ قالَ: «مكةُ أفضلُ». كلاّ يا أخي. هؤلاءِ كلهم ينظرونَ إلى مرآةِ وجودِهمْ ويقيسونَ الخارجَ من مرآةِ وجودِهمْ. يضعونَ الخارجَ والأحداثَ الخارجيّةَ في ميزانِ القياسِ بناءً على ظنّهم. في حينِ أنّهُ قد يحصلُ لنفسِ هذا الذي وجدَ حالاً حسنًا في مكةَ الآنَ، أن يجدَ حالاً حسنًا في المدينةِ بعدَ عشرِ سنواتٍ ويكون أفضلَ من حاله في مكّةَ، أو العكسُ. لذلكَ، على كلِّ إنسان أن يسير وفق حالته، ولا ينبغي لهُ أن ينظرَ إلى الآخرينَ. عليهِ أن يُحقّقَ ذلكَ الأصلَ والمقياسَ في وجودهِ وفي قلبهِ، ثمَّ ليحدثْ ما يشاءُ أن يحدثَ، فلو زار كربلاءَ بعد تثبيت تلك الحالة من الفقر والإنابة في قلبه، ولكنّه مع ذلك ضحكَ بدلَ أن يبكي، فليضحكْ. وإذا زار النجفِ، وبدلَ أن يضحك بكى، فليبكِ. فليحدثْ كما يحدثُ لكثيرٍ من الناسِ، يحدثُ لكثيرٍ من الناسِ. </w:t>
       </w:r>
@@ -856,51 +856,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم السيّد الحداد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، والذي كانَ موردَ لطفهِ وإحسانِهِ كثيرًا، ولكنّني في ذلكَ الوقتِ عندما كنتُ أراهُ، ومع صغرِ سنيّ، لم أكنْ أتقبّلُ حالتهُ تجاهَ السيّدِ الحدّاد. كانتْ حالتهُ حالةَ مُطالبٍ، حالةَ: يجبُ أن تُعطيَ. حتى إنّهُ في بعضِ الأحيانِ، كانَ الأمرُ يزدادُ صعوبةً، وكانَ يُهدّدُه أيضًا. يجبُ أن تُلبّيَ طلبي الفلانيَّ، وإلا سأفعلُ كذا، سأفشيَ الأمرَ الفلانيَّ، سأفشيَ... كانتْ لديهِ مثلُ هذهِ الحالةِ، ولم أكنْ أستحسنها، وقلتُ لهُ مرتينِ أو ثلاثًا: هذهِ الحالةُ التي لديكَ خاطئةٌ؛ فالتلميذُ لا ينبغي أن تكونَ لديهِ مثلُ هذهِ الحالةِ تجاهَ الأستاذِ. هذهِ الحالةُ ليست جيّدة، لم يكنْ يُصغي لكلامي كثيرًا. ولكنّني في ذلكَ الوقتِ، عندما كنتُ أنظرُ إلى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحومِ العلامةِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">، وكيفيّةِ علاقتهِ بهِ، وكيفيّةِ جلوسهِ معه، وكيفيّةِ حديثهِ معهُ، كنتُ أرى أنّهُ لم يتجاوزْ ذلكَ المسارَ والطريقَ أبدًا. وقد اختبرتُ هذا، وكنتُ صغيرًا، لكنّني أتذكرُ كلَّ شيءٍ الآنَ. كلُّ تلكَ القضايا موجودةٌ أمامي كالمرآة، وأتذكرها جميعًا، وماذا حصل في القضيّةِ الفلانيةِ، وفي القضيةِ الفلانيةِ. كانتْ تحدثُ مسائلُ يُصمّمُ فيها على القيامِ بعملٍ ما، وما إن تأتيَ إشارةٌ من السيّدِ الحدّاد رضوانُ اللهِ عليه حتى يختفيَ كلُّ شيءٍ، مثلَ النارِ التي تُطفأُ بالماءِ، فجأةً، وكأنَّ شيئًا لم يكنْ. حسنًا، إذا وصلَ إنسان ما إلى هذه الحالة، فماذا يحدثُ حينئذٍ؟ حسنًا، هذا يصبحُ السيّدَ محمدَ حسين، وذاكَ يصبحُ فردًا منبوذًا ومطرودًا ومُبعدًا ومحرومًا من نعمةِ اللهِ ورحمتهِ. ذاكَ يصبحُ هكذا، وذاكَ هكذا... وبينهما متوسّطاتٌ! والآنَ أيضًا، من كانوا في ذلكَ الوقتِ، لا يزالونَ على حالهمْ في ذلكَ الوقتِ، وعلى الكيفيّةِ نفسِها، وعلى المرتبةِ نفسِها، كلُّ إنسان وفقًا لحالتهِ. حسنًا، فعندما ينظرُ، والأمرُ ليسَ مجرّدَ النظرِ حتى يُعطيَ بعدَ ذلكَ. كلاّ، فبمجرّدِ أن يضعَ نفسهُ في هذهِ الحالةِ، فإنّهُ يأخذُ بيدهِ. كانَ </w:t>
+        <w:t xml:space="preserve">، وكيفيّةِ علاقتهِ بهِ، وكيفيّةِ جلوسهِ معه، وكيفيّةِ حديثهِ معهُ، كنتُ أرى أنّهُ لم يتجاوزْ ذلكَ المسارَ والطريقَ أبدًا. وقد اختبرتُ هذا، وكنتُ صغيرًا، لكنّني أتذكرُ كلَّ شيءٍ الآنَ. كلُّ تلكَ القضايا موجودةٌ أمامي كالمرآة، وأتذكرها جميعًا، وماذا حصل في القضيّةِ الفلانيةِ، وفي القضيةِ الفلانيةِ. كانتْ تحدثُ مسائلُ يُصمّمُ فيها على القيامِ بعملٍ ما، وما إن تأتيَ إشارةٌ من السيّدِ الحدّاد رضوانُ اللهِ عليه حتى يختفيَ كلُّ شيءٍ، مثلَ النارِ التي تُطفأُ بالماءِ، فجأةً، وكأنَّ شيئًا لم يكنْ. حسنًا، إذا وصلَ إنسان ما إلى هذه الحالة، فماذا يحدثُ حينئذٍ؟ حسنًا، هذا يصبحُ السيّدَ محمدَ حسين، وذاكَ يصبحُ فردًا منبوذًا ومطرودًا ومُبعدًا ومحرومًا من نعمةِ اللهِ ورحمتهِ. ذاكَ يصبحُ هكذا، وذاكَ هكذا... وبينهما متوسّطاتٌ! والآنَ أيضًا، من كانوا في ذلكَ الوقتِ، لا يزالونَ على حالهمْ في ذلكَ الوقتِ، وعلى الكيفيّةِ نفسِها، وعلى المرتبةِ نفسِها، كلُّ إنسان وفقًا لحالتهِ. حسنًا، فعندما ينظرُ، والأمرُ ليسَ مجرّدَ النظرِ حتى يُعطى بعدَ ذلكَ. كلاّ، فبمجرّدِ أن يضعَ نفسهُ في هذهِ الحالةِ، فإنّهُ يأخذُ بيدهِ. كانَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلامة الطهرانيّ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقولُ: «المسألةُ هيَ ارتباطٌ آليٌّ». أيْ عندما يصحّحُ شخصٌ حالتهُ تجاهَ الأستاذِ وتجاهَ مقامِ الولايةِ، فإنّهُ يأخذُ بيدهِ، وإلا فلا يأخذُ، لا يأخذُ. كانَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلامة الطهرانيّ </w:t>
       </w:r>
       <w:r>
@@ -937,51 +937,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«وَالرِّضا بِقَضَائِكَ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. بيان هذا الرضا بقضائكَ يحتاجُ إلى كتابٍ كامل، نعم، وليسَ منّي أنا الجاهل الذي علقْتُ في الدرجةِ الأولى، وبسوءِ الحظِّ ابتُليتمْ بي، لا، بل أمثالُ هؤلاء الذينَ يبيّنون لنا هذهِ المسألةُ، مسألة الرضا بالقضاءِ، والتي نقعُ كلُّنا متوقّفون فيها، وأنّه كيفَ يمكنُ للإنسانِ أن يرضى بالقضاءِ الإلهيِّ؟ كيفَ يمكنُ ذلكَ؟ ما هوَ هذا الدافعُ الذي ينشأُ في وجودِ الإنسانِ حتى يرضى بالقضاءِ الإلهيِّ ويرضى بما قدّرهُ اللهُ لهُ ويرضى بما يريدهُ اللهُ لهُ؟ وما هي التغييراتُ والتحوّلاتُ التي يجبُ أن تحدثَ في داخلِه حتى يصلَ إلى هذا الحدِّ؟ فالمسألةُ صعبةٌ جدًّا! نعم، نحنُ راضونَ بالقضاءِ الإلهيِّ، راضونَ بالقضاءِ، نعم، نحنُ الآنَ راضونَ، ولكنْ هل هذا في كلِّ مكانٍ وفي كلِّ حالٍ؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">الرضا بالقضاءِ الإلهيِّ لا يعني أنَّ يقومَ الإنسانَ بأعمالٍ بسوء اختياره، وعندما يقعُ في ورطةٍ يقولُ: حسنًا، نحنُ راضونَ. بعضُ الناسِ يتصوّرونَ ذلكَ. ويقولون: حسنًا، فاللهُ أرادَ لنا ذلكَ. حسنًا، اللهُ أرادَ لنا أن نكون هكذا. واللهُ أرادَ أن نقعَ في هذهِ الضائقةِ، اللهُ أرادَ أن يكونَ لفلانٍ هذا الرأيُ فينا. كلاّ! فكم أنتَ مقصّرٌ في هذهِ القضيّةِ؟! يقولونَ: التقديرُ كانَ هكذا. ونقول: نحنُ نصنعُ تقديرَنا بأنفسنا. </w:t>
+        <w:t xml:space="preserve">الرضا بالقضاءِ الإلهيِّ لا يعني أن يقومَ الإنسانَ بأعمالٍ بسوء اختياره، وعندما يقعُ في ورطةٍ يقولُ: حسنًا، نحنُ راضونَ. بعضُ الناسِ يتصوّرونَ ذلكَ. ويقولون: حسنًا، فاللهُ أرادَ لنا ذلكَ. حسنًا، اللهُ أرادَ لنا أن نكون هكذا. واللهُ أرادَ أن نقعَ في هذهِ الضائقةِ، اللهُ أرادَ أن يكونَ لفلانٍ هذا الرأيُ فينا. كلاّ! فكم أنتَ مقصّرٌ في هذهِ القضيّةِ؟! يقولونَ: التقديرُ كانَ هكذا. ونقول: نحنُ نصنعُ تقديرَنا بأنفسنا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فأيُّ رضا بالقضاءِ الإلهيِّ مُجازٌ من قبلِ الإمامِ السجّادِ؟! هل أن نجلسَ ونقولَ: «هذا قدرُ اللهِ، ونحنُ راضونَ»؟! إذا كانَ هناكَ رضا بقضاءِ اللهِ، فبأيِّ قضاءٍ وبأيِّ تقديرٍ هو؟ يقولُ رسولُ اللهِ صلّى الله عليه وآله: هناك طوائف لا ينبغي لهم أن يلوموا أنفسهم على تقديرِ اللهِ: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أحدهم</w:t>
@@ -1159,66 +1159,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{F78D4B3A-A531-49A3-847E-D9A0CA5606C6}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{35BB47E5-C6E5-4F5D-A656-6540E84B209B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{1519005D-4246-4483-85FC-781940E9D219}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{A961ACD7-E22A-4411-A195-E27F938E2A22}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1295,61 +1295,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="13" name="_x0000_i0013">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0013"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1452,61 +1452,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="14" name="_x0000_i0014">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0014"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2069,51 +2069,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ورد هذا الوصف في حقّ أمير المؤمنين نفس رسول الله صلّى الله عليه وآله على لسان ضرار بن عمرو وذلك في </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">شرح نهج البلاغة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> لابن أبي الحدید، ج ۱۸، ص: ٢٢٥: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">دخل ضرار على معاوية و كان ضرار من صحابة علي (علیه السلام) فقال له معاوية يا ضرار صف لي عليا قال أ و تعفيني قال لا أعفيك قال ما أصف منه كان‌ والله شديد القوى بعيد المدى يتفجر العلم من أنحائه و الحكمة من أرجائه حسن المعاشرة سهل المباشرة خشن المأكل قصير الملبس غزير العبرة طويل الفكرة يقلب كفه و يخاطب نفسه و كان فينا كأحدنا يجيبنا إذا سألنا و يبتدئنا إذا سكتنا و نحن مع تقريبه لنا أشد ما يكون صاحب لصاحب هيبة لا نبتدئه الكلام لعظمته يحب المساكين و يقرب أهل الدين لا يطمع القوي في باطله و لا ييئس الضعيف من عدله و أشهد لقد رأيته في بعض مواقفه و قد أرخى الليل سدوله و غارت نجومه قابضا على لحيته يتململ تململ السليم‌ و يبكي بكاء الحزين و يقول يا دنيا غري غيري أبي‌ تعرضت أم إلي تشوقت هيهات هيهات قد باينتك ثلاثا لا رجعة لي فيها فعمرك قصير و خطرك حقير آه من قلة الزاد و بعد السفر و وحشة الطريق‌ فبكى معاوية و قال: رحم الله أبا حسن كان و الله كذلك فكيف حزنك عليه يا ضرار؟ قال حزن من ذبح ولدها في حجرها.</w:t>
+        <w:t xml:space="preserve">دخل ضرار على معاوية و كان ضرار من صحابة علي (علیه السلام) فقال له معاوية يا ضرار صف لي عليا قال أ و تعفِني قال لا أعفيك قال ما أصف منه كان‌ والله شديد القوى بعيد المدى يتفجر العلم من أنحائه و الحكمة من أرجائه حسن المعاشرة سهل المباشرة خشن المأكل قصير الملبس غزير العبرة طويل الفكرة يقلب كفه و يخاطب نفسه و كان فينا كأحدنا يجيبنا إذا سألنا و يبتدئنا إذا سكتنا و نحن مع تقريبه لنا أشد ما يكون صاحب لصاحب هيبة لا نبتدئه الكلام لعظمته يحب المساكين و يقرب أهل الدين لا يطمع القوي في باطله و لا ييئس الضعيف من عدله و أشهد لقد رأيته في بعض مواقفه و قد أرخى الليل سدوله و غارت نجومه قابضا على لحيته يتململ تململ السليم‌ و يبكي بكاء الحزين و يقول يا دنيا غري غيري أبي‌ تعرضت أم إلي تشوقت هيهات هيهات قد باينتك ثلاثا لا رجعة لي فيها فعمرك قصير و خطرك حقير آه من قلة الزاد و بعد السفر و وحشة الطريق‌ فبكى معاوية و قال: رحم الله أبا حسن كان و الله كذلك فكيف حزنك عليه يا ضرار؟ قال حزن من ذبح ولدها في حجرها.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الكليني، أبو جعفر محمد بن يعقوب. </w:t>
       </w:r>
       <w:r>
@@ -2360,51 +2360,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اَلرَّجُلُ جَالِسٌ فِي بَيْتِهِ يَقُولُ اَللَّهُمَّ اُرْزُقْنِي فَيُقَالُ لَهُ: أَلَمْ آمُرْكَ بِالطَّلَبِ؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ورَجُلٌ كَانَتْ لَهُ اِمْرَأَةٌ فَدَعَا عَلَيْهَا فَيُقَالُ لَهُك أَلَمْ أَجْعَلْ أَمْرَهَا إِلَيْكَ؟! </w:t>
+        <w:t xml:space="preserve">ورَجُلٌ كَانَتْ لَهُ اِمْرَأَةٌ فَدَعَا عَلَيْهَا فَيُقَالُ لَهُ أَلَمْ أَجْعَلْ أَمْرَهَا إِلَيْكَ؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وَرَجُلٌ كَانَ لَهُ مَالٌ فَأَفْسَدَهُ فَيَقُولُ اَللَّهُمَّ اُرْزُقْنِي فَيُقَالُ لَهُ: أَلَمْ آمُرْكَ بِالاِقْتِصَادِ؟! أَلَمْ آمُرْكَ بِالْإِصْلاَحِ؟! ثُمَّ قَالَ: وَاَلَّذِينَ إِذٰا أَنْفَقُوا لَمْ يُسْرِفُوا وَلَمْ يَقْتُرُوا وَكٰانَ بَيْنَ ذٰلِكَ قَوٰاماً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>