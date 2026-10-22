--- v2 (2026-08-23)
+++ v3 (2026-10-22)
@@ -2377,51 +2377,51 @@
         </w:rPr>
         <w:t xml:space="preserve">لماذا الدعاء بالابتهال والبكاء؟ سؤال للجلسة القادمة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">والآن، لماذا يدعو الإمام السجّاد هنا بالتضرّع والابتهال؟ ما الذي يكمن في التضرّع؟ هل يحتاج الإنسان إلى التضرّع؟ ألا يمكنه أن يتحدّث مع الله ببساطة؟ هل يجب عليه أن يبكي حتمًا؟ ألا يمكن للإنسان أن يتعامل مع الله بحالة من الفرح والسرور؟! هل يجب أن يكون بالضرورة في حالة بكاء؟ وهل حالة البكاء والتضرّع شرط للسير؟! ألا يمكن قطع هذا الطريق بدونهما؟ وهل رضا الله يكمن فقط في أن يرى عبده في هذه الحالة، وليس في حالة الفرح؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إن شاء الله، هذه مواضيع نتركها للجلسة القادمة، إذا وفّقنا الله، سنعرضها على الرفقاء في حدود إمكاننا ونقصنا وجودنا. </w:t>
+        <w:t xml:space="preserve">إن شاء الله، هذه مواضيع نتركها للجلسة القادمة، إذا وفّقنا الله، سنعرضها على الرفقاء في حدود إمكاننا ونقصنا ووجودنا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَّهُمَّ صلِّ علَى محمَّدٍ وآلِ محمَّد</w:t>
       </w:r>
@@ -2447,66 +2447,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{7BAAA11A-82E9-4EE0-922E-E5BCB414F434}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{CD8C38CB-523E-4F39-8831-5B6065481F0B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E138057F-2402-4031-92A2-F1545E8178C4}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{0074262A-B232-4B2B-9266-46DB0E68175A}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2583,61 +2583,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="13" name="_x0000_i0019">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0019"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2740,61 +2740,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="14" name="_x0000_i0020">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0020"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3002,51 +3002,51 @@
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بحار الأنوار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج ٤١، ص ٢٧٣؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أنوار الملكوت ج۱ ص ٦٩</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : لمّا جاءت فضّة إلى بيت الزهراء عليها السّلام لم تجد هناك إلاّ السيف و الدرع و الرحى، و كانت بنت ملك الهند، و كانت عندها ذخيرة من الإكسير، فأخذت قطعة من النحاس و ألانتها، و جعلتها على هيئة سبيكة، و ألقت عليها الدواء و صنعتها ذهبا. فلمّا جاء إلى أمير المؤمنين عليه السّلام وضعتها بين يديه، فلمّا رآها قال: أحسنت يا فضّة، لكن لو أذبت الجسد لكان الصبغ أعلى، و القيمة أغلى. فقالت: يا سيّدي، تعرف هذا العلم؟ قال: نعم، و هذا الطفل يعرفه، و أشار إلى الحسين عليه السّلام فجاء و قال كما قال أمير المؤمنين عليه السّلام؛ فقال أمير المؤمنين عليه السّلام: نحن نعرف أعظم من هذا، ثمّ أومأ بيده فإذا عنق من ذهب و كنوز الأرض سائرة، ثمّ قال: ضعيها مع أخواتها، فوضعتها فسارت .</w:t>
+        <w:t xml:space="preserve"> : لمّا جاءت فضّة إلى بيت الزهراء عليها السّلام لم تجد هناك إلاّ السيف و الدرع و الرحى، و كانت بنت ملك الهند، و كانت عندها ذخيرة من الإكسير، فأخذت قطعة من النحاس و ألانتها، و جعلتها على هيئة سبيكة، و ألقت عليها الدواء و صنعتها ذهبا. فلمّا جاءت إلى أمير المؤمنين عليه السّلام وضعتها بين يديه، فلمّا رآها قال: أحسنت يا فضّة، لكن لو أذبت الجسد لكان الصبغ أعلى، و القيمة أغلى. فقالت: يا سيّدي، تعرف هذا العلم؟ قال: نعم، و هذا الطفل يعرفه، و أشار إلى الحسين عليه السّلام فجاء و قال كما قال أمير المؤمنين عليه السّلام؛ فقال أمير المؤمنين عليه السّلام: نحن نعرف أعظم من هذا، ثمّ أومأ بيده فإذا عنق من ذهب و كنوز الأرض سائرة، ثمّ قال: ضعيها مع أخواتها، فوضعتها فسارت .</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بحار الأنوار</w:t>
       </w:r>