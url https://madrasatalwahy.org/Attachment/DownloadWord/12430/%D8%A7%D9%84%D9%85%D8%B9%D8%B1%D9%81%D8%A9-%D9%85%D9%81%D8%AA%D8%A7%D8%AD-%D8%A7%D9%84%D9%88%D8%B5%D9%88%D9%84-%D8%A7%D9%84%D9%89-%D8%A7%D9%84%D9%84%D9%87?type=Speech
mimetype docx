--- v1 (2025-12-03)
+++ v2 (2026-06-23)
@@ -1893,66 +1893,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{1B5A87BE-EDE2-4D18-9DBE-239A2D2E4335}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{F9B867A3-962C-44CD-8F9D-0C9ECF961767}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{A558FB3A-5C0A-432C-B773-A6632153B198}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4C71710D-E711-4D9F-A812-8A2DF99B8D80}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2029,61 +2029,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="117" name="_x0000_i0125">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0125"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2186,61 +2186,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="118" name="_x0000_i0126">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0126"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>