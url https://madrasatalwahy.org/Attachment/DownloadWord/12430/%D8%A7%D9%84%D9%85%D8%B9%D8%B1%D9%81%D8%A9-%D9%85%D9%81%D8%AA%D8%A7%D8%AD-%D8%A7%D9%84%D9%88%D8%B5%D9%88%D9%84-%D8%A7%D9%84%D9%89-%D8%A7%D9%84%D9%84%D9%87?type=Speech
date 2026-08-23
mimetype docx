--- v2 (2026-06-23)
+++ v3 (2026-08-23)
@@ -1089,51 +1089,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلاّمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، وبواسطتها استطاع أن يخرج نفسه من تلك الخصوصيّات ومن تلك المسائل، وهناك أمور ومسائل سأذكرها هناك إن شاء الله، إذا شاء الله. هذه هي المسألة!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">حسنًا، والآن لنضع أنفسنا مكان الآخرين، مكان هؤلاء الذين يعيشون في الملذّات هنا وهناك، في هذه المدينة وتلك، يعيشون الملذّات والضحك والمجالس واللهو والترفيه وما إلى ذلك، فهل نستطيع أن نعيش مثلهم أم لا نستطيع؟! فلم يقطّع أحد أيدينا وأرجلنا! ولم يقيّدنا أحد نستطيع أن نذهب، أليس كذلك؟ فهل عقولهم أفضل منّا ونحن أقلّ ذكاءً منهم؟! كلاّ، ليس الأمر كذلك. وليس مستبعدًا أن نكون من الناحية العقليّة والإدراكيّة أفضل منهم، فمن قال إنّ عقولهم أفضل منا؟! فهل إدراكهم أفضل منّا؟! أم قوّة إدراكهم أفضل منّا؟! من قال ذلك؟! هل يفهمون المسائل بشكل أفضل؟! وهل يستطيعون حلّ المسائل الرياضيّة بشكل أفضل؟! من قال مثل هذا الكلام؟! فأولئك الأعظم الذين دخلوا عالم العرفان، من حيث القدرات العقليّة، إن لم يكونوا أعلى من البقيّة، فليسوا بأدنى منهم. في حل المسائل الرياضيّة، كان العديد من هؤلاء الأعاظم متقدّمين على أقرانهم في العالم، لا متأخّرين، وبعبارة أخرى، لم يُطرد أحد من منزله ليدخل العرفان، أو يُخرج من قريته، بل كانوا أفرادًا من أصحاب العقول المفكّرة، وكانوا في الطليعة من حيث العقول في العالم، فالمسألة ليست بالسهولة هذه، هل التفتّم! فليست عقول الآخرين أقوى.</w:t>
+        <w:t xml:space="preserve">حسنًا، والآن لنضع أنفسنا مكان الآخرين، مكان هؤلاء الذين يعيشون في الملذّات هنا وهناك، في هذه المدينة وتلك، يعيشون الملذّات والضحك والمجالس واللهو والترفيه وما إلى ذلك، فهل نستطيع أن نعيش مثلهم أم لا نستطيع؟! فلم يقطّع أحد أيدينا وأرجلنا! ولم يقيّدنا أحد نستطيع أن نذهب، أليس كذلك؟ فهل عقولهم أفضل منّا ونحن أقلّ ذكاءً منهم؟! كلاّ، ليس الأمر كذلك. وليس مستبعدًا أن نكون من الناحية العقليّة والإدراكيّة أفضل منهم، فمن قال إنّ عقولهم أفضل منا؟! فهل إدراكهم أفضل منّا؟! أم قوّة إدراكهم أفضل منّا؟! من قال ذلك؟! هل يفهمون المسائل بشكل أفضل؟! وهل يستطيعون حلّ المسائل الرياضيّة بشكل أفضل؟! من قال مثل هذا الكلام؟! فأولئك الأعظم الذين دخلوا عالم العرفان، من حيث القدرات العقليّة، إن لم يكونوا أعلى من البقيّة، فليسوا بأدنى منهم. في حل المسائل الرياضيّة، كان العديد من هؤلاء الأعاظم متقدّمين على أقرانهم في العلم أو العالم، لا متأخّرين، وبعبارة أخرى، لم يُطرد أحد من منزله ليدخل العرفان، أو يُخرج من قريته، بل كانوا أفرادًا من أصحاب العقول المفكّرة، وكانوا في الطليعة من حيث العقول في العالم، فالمسألة ليست بالسهولة هذه، هل التفتّم! فليست عقول الآخرين أقوى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل اللذة التي يشعرون يها لا نشعر بها نحن؟! كلاّ، بل نشعر بها أفضل منهم، من قال ذلك؟! يعني فقط هم يستمتعون ولا أحد آخر يستمتع؟! كلاّ يا عزيزي! هذا الكلام ليس صحيحًا. إذن، ما هذا الأمر الذي يجعل بعض الناس يختارون هذا المسار والطريق لحياتهم في هذه الدنيا؟! وبعضهم يختار هذا الجانب؟! ما هي هذه القضيّة؟! ليس هناك إلاّ أمر واحد، وهو أنّه إن كان هناك عقل، فهو في هذا الجانب لا في الجانب الآخر، وإن كان هناك إدراك، فهو في هذا الجانب لا في ذاك، ليس في ذاك الجانب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قصة: بشر الحافي والتحوّل بكلمة الإمام موسى بن جعفر عليه السلام</w:t>
       </w:r>
@@ -1893,66 +1893,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{F9B867A3-962C-44CD-8F9D-0C9ECF961767}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C7D2E6BA-6CEC-45D4-8A07-DC2E2ADF835B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4C71710D-E711-4D9F-A812-8A2DF99B8D80}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{8C978611-0F08-404A-917D-9347622634C9}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2029,61 +2029,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="117" name="_x0000_i0125">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0125"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2186,61 +2186,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="118" name="_x0000_i0126">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0126"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>