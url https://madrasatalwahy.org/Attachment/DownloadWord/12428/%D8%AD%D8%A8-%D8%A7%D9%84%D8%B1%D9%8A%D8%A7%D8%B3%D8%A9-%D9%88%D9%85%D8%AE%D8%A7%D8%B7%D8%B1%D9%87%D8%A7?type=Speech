--- v1 (2025-12-03)
+++ v2 (2026-06-23)
@@ -1159,66 +1159,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{2A347F00-157B-4E77-8A46-8DED8E0490A8}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E3341F85-95DB-4456-8FB6-E6F617C37192}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{192ECA05-6B6A-4642-99CF-F2BFAC8A8E67}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{277DD3B6-A776-4DFD-A640-F675606F629C}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1295,61 +1295,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="7" name="_x0000_i0007">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0007"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1452,61 +1452,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="8" name="_x0000_i0008">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0008"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>