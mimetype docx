--- v2 (2026-06-23)
+++ v3 (2026-08-23)
@@ -809,102 +809,102 @@
         </w:rPr>
         <w:t xml:space="preserve">في طهران، أقيم احتفال بمناسبة مولد إمام الزمان عليه السلام في إحدى الهيئات، وقال لي أحد المسؤولين هناك، وأقسم بحياته: «لم أخلع حذائي من قدميّ ليومين وليلتين من أجل التحضير للاحتفال» فقلت له: «وماذا عن صلواتك؟» فقال: «لا، لا، هذا أهمّ! احتفال إمام الزمان أهمّ من الصلاة!» وهذا الرجل يسعى حقًّا لإقامة احتفال لإمام الزمان، فهو لا يذهب إلى السينما، ولكن كيف يفعل ذلك؟ فهل قال إمام الزمان عليه السلام: «لا تصلِّ وقم وزيّن المكان؟!» أو هل قال: «اذهب واطلب الفاكهة والحلويّات حتّى تفوتك الصلاة؟!» هل قال إمام الزمان ذلك؟! أنت تقيم احتفالًا لإمام الزمان لكي تُقام الصلاة في الدنيا، ثم أنت نفسك لا تصلي! ما هذا؟! هذه كلّها ملذّات الشيطان والنفس، فالنفس تستلذّ بذلك، ولكنها لا تستطيع أن تذهب إلى السهرات والملاهي، لأنها ترى ذلك قبيحًا، فماذا تفعل؟ تأتي بنفس تلك الحالة والنشاط ولكن في لباس الدين وقالب الدين! فكلاهما واحد، ولا فرق بينهما أبدًا، فكلاهما من ملذّات النفس!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لماذا لا تُقبل أعمال الخلفاء المغتصبة حتى لو بدت صالحة؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">عندما تولى عُمَر الحكم، لم يأتِ ليروّج للزنا بين الناس، ولم يروّج لشرب الخمر، بل إنه عاقب ابنه أمام الناس من أجل العدالة، فجلده لأنّه ارتكب ظلمًا. لم يفعل عمر ذلك. واليوم، أهل السنّة يذكرون أعماله التي تملأ العين ـ كفتح بلاد فارس ـ على أنّها من مفاخره، وقد حكم اثنتي عشرة سنة. لنفترض أنّه لم يرتكب تلك الجرائم ـ كالتسبّب في استشهاد السيّدة الزهراء عليها السلام، والاتّهامات التي وجهها لأمير المؤمنين عليه السلام، وتثبيت معاوية على السلطة في الشام ـ لا شأن لنا بكلّ هذا. لنفترض أنّه لم يفعل كلّ ذلك، فمجرّد أنّه أخذ الحكم والولاية من أمير المؤمنين عليه السلام وخصّ بها نفسه، فإنّ هذا العمل ليس للّه. لماذا؟ لأنّه يُقال له: إما أنّك فعلت ذلك من أجل الناس، فحسنًا، اذهب وخذ أجرك ومكافأتك منهم. أو إذا فعلته للّه، فقد أخطأت! من قال لك أن تأخذ الحقّ من صاحبه وتنسبه لنفسك؟ فالحقّ كان لعليٍّ عليه السلام، فلماذا أخذته؟! ألا تقول إنّك فعلته للّه؟! الأمر يشبه أن أذهب ضيفًا إلى منزل أحدهم وأقول: «أنا أعاني من مرض معيّن، وهذا الطعام يضرّني، وذاك الطعام يناسبني!»</w:t>
+        <w:t xml:space="preserve">عندما تولى عُمَر الحكم، لم يأتِ ليروّج للزنا بين الناس، ولم يروّج لشرب الخمر، بل إنه عاقب ابنه أمام الناس من أجل العدالة، فجلده لأنّه ارتكب ظلمًا. الم يفعل عمر ذلك. واليوم، أهل السنّة يذكرون أعماله التي تملأ العين ـ كفتح بلاد فارس ـ على أنّها من مفاخره، وقد حكم اثنتي عشرة سنة. لنفترض أنّه لم يرتكب تلك الجرائم ـ كالتسبّب في استشهاد السيّدة الزهراء عليها السلام، والاتّهامات التي وجهها لأمير المؤمنين عليه السلام، وتثبيت معاوية على السلطة في الشام ـ لا شأن لنا بكلّ هذا. لنفترض أنّه لم يفعل كلّ ذلك، فمجرّد أنّه أخذ الحكم والولاية من أمير المؤمنين عليه السلام وخصّ بها نفسه، فإنّ هذا العمل ليس للّه. لماذا؟ لأنّه يُقال له: إما أنّك فعلت ذلك من أجل الناس، فحسنًا، اذهب وخذ أجرك ومكافأتك منهم. أو إذا فعلته للّه، فقد أخطأت! من قال لك أن تأخذ الحقّ من صاحبه وتنسبه لنفسك؟ فالحقّ كان لعليٍّ عليه السلام، فلماذا أخذته؟! ألا تقول إنّك فعلته للّه؟! الأمر يشبه أن أذهب ضيفًا إلى منزل أحدهم وأقول: «أنا أعاني من مرض معيّن، وهذا الطعام يضرّني، وذاك الطعام يناسبني!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قصة العلّامة الطباطبائيّ ووليمة الكباب: هل نخدم الله بشروطنا أم بشروطه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ذات مرّة، كنا في خدمة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلّامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> لزيارة العلّامة الطباطبائي رحمه الله في طهران.و كان العلّامة قد نزل في منزل صهره، فجاء لزيارته أحد سادة طهران، وهو السيّد ضياء الدين الأسترآبادي رحمه الله. وفي نهاية اللقاء، دعا السيّد الأسترآبادي العلّامة بحرارة إلى منزله، وظلّ العلّامة يعتذر قائلًا: «لا، هذا تكلّف...» لكنّ الرجل أصرّ وحسم الأمر بسرعة، وثبّت الموعد ظهر يوم الأحد. فقال العلّامة: «لكنّني مريض وأتّبع نظامًا غذائيًّا». فقال الرجل: «حسنًا يا سيّدي، تفضّل واطلب ما تشاء.» فقال العلّامة: «حسنًا إذن، حضّروا سيخين من الكباب، وسأحضر الخبز معي!» فقد كان يأكل خبزًا خاليًا من الملح.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فعندما يذهب المرء إلى مكان، ويقول: «هذا الطعام يضرّني، وذاك الطعام يناسبني.» ثمّ يذهب إلى هناك، فيجدونهم قد أعدّوا له نفس الطعام الذي يضرّه! فيا من دعوتني، لماذا تعدّ لي طعامًا يخالف ما طلبته؟ ألم تدعُني أنت؟! وهكذا هو الحال مع الله أيضًا؛ يقول لك: «لقد فعلت هذا من أجلي؟ أنا أقول لك لا، أنا أريد هذا الطريق، وهذا النحو.» فإن فعلته من أجل الناس، فاذهب وخذ أجرك منهم. وإن فعلته من أجلي، فأنا أقول لك: «أنا لا أقبل هذا.» فماذا يقول الإنسان؟ يقول: «لا! يجب أن تقبل!.» فيقول الله: «لا، لا أريد أن أقبل. أنا الله، وقد وضعت هذا المسار، ولا شأن لي بعقلك الناقص وجهلك، أنا أريد هذا المسار فحسب.» هنا يأتي الإنسان ويخدع نفسه، ويقفز يمنة ويسرة. عندما يقول الله: «أنا لا أريد لك الشهرة.» فقد انتهى الأمر. وإذا أردتُ، فهذا هو، وإذا لم أرد، فهذا هو، وانتهى. ويا لشقاء من يسلك الطريق الذي كان ينبغي أن يسلكه لرشده وكماله، فيستخدمه لخلق شخصيّة زائفة ولأموره الدنيويّة، فهذا هو من </w:t>
+        <w:t xml:space="preserve">فعندما يذهب المرء إلى مكان، ويقول: «هذا الطعام يضرّني، وذاك الطعام يناسبني.» ثمّ يذهب إلى هناك، فيجدونهم قد أعدّوا له نفس الطعام الذي يضرّه! فيا من دعوتني، لماذا تعدّ لي طعامًا يخالف ما طلبته؟ ألم تدعُني أنت؟! وهكذا هو الحال مع الله أيضًا؛ يقول لك: «لقد فعلت هذا من أجلي؟ أنا أقول لك لا، أنا أريد هذا الطريق، وهذا النحو.» فإن فعلته من أجل الناس، فاذهب وخذ أجرك منهم. وإن فعلته من أجلي، فأنا أقول لك: «أنا لا أقبل هذا.» فماذا يقول الإنسان؟ يقول: «لا! يجب أن تقبل!.» فيقول الله: «لا، لا أريد أن أقبل. أنا الله، وقد وضعت هذا المسار، ولا شأن لي بعقلك الناقص وجهلك، أنا أريد هذا المسار فحسب.» هنا يأتي الإنسان ويخدع نفسه، ويقفز يمنة ويسرة. عندما يقول الله: «أنا لا أريد لك الشهرة.» فقد انتهى الأمر. وإذا أردتُ، فهذا هو، وإذا لم أرد، فهذا هو، وانتهى. ويا لشقاء من يسلك الطريق الذي ماكان ينبغي أن يسلكه لرشده وكماله، فيستخدمه لخلق شخصيّة زائفة ولأموره الدنيويّة، فهذا هو من </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿خَسِرَ الدُّنْيَا وَالْآخِرَةَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> للناس طرق كثيرة لتحقيق الشهرة، ونحن نرى ما يحدث في الدنيا!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1159,66 +1159,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E3341F85-95DB-4456-8FB6-E6F617C37192}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8CAF2BC6-C5B0-452D-883E-6DB23D9E7EBA}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{277DD3B6-A776-4DFD-A640-F675606F629C}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{392FCC74-0028-44C4-81CD-8BF1F5125A4A}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1295,61 +1295,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="7" name="_x0000_i0007">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0007"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1452,61 +1452,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="8" name="_x0000_i0008">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0008"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>