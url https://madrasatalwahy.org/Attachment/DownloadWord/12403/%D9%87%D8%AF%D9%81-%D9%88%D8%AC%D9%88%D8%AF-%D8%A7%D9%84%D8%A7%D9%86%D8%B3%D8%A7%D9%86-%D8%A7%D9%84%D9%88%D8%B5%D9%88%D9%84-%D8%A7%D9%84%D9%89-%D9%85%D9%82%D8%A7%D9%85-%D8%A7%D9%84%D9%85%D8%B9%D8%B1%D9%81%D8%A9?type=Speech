--- v0 (2026-01-07)
+++ v1 (2026-06-24)
@@ -1763,66 +1763,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{428ED3ED-A051-4DAD-A8BA-3F949483ED85}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3AFC81FB-09AF-45AE-A619-2090D9AC9434}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{62421934-6805-475A-8E46-162BEBE050C3}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E6737575-523B-44F9-A6BA-0C4DF589D74B}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1899,61 +1899,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="5" name="_x0000_i0005">
+                <wp:docPr id="22" name="_x0000_i0022">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0005"/>
+                        <pic:cNvPr id="0" name="_x0000_i0022"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2056,61 +2056,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="6" name="_x0000_i0006">
+          <wp:docPr id="23" name="_x0000_i0023">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0006"/>
+                  <pic:cNvPr id="0" name="_x0000_i0023"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>