--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -1269,51 +1269,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بهذه التقنية والتكنولوجيا الحديثة ـ لو نصبوا جهازًا في مكان ما يسجلّ تلك الأفكار التي تخطر في الدماغ والنفس والذهن أثناء الصلاة وشاهدها الإنسان، حينها يجب على الجميع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أن يستقيلوا ويذهبوا إلى بيوتهم، يجب أن لا يأتي أحد بعد الآن إلى صلاة الجماعة، حينها سوف يتّضح كم من الأفراد يصلحون لإمامة الجماعة؟ حينها سيتّضح كم هو مقدار هذه الصلوات المقرّبة إلى الله تعالى؟ في الصلاة حروب قائمة. يا أبا الفضل! في الصلاة شيكّات وسندات! معاملة، تجارة، بضاعة! يعني أفضل وقت وضعته النفس والفكر الإنساني للتفكير في هذه الأمور هو هاتان الركعتان من الصلاة! أفضل من وقت النوم، أفضل من وقت الراحة...! هذه الصلاة شيء جيّد جدًا لحلّ المسائل الوطنيّة والاجتماعيّة والشخصيّة وتحليلها! شيء جيّد جدًّا، فلنعرف قدر هذه الصلاة! فإذا أراد الملائكة رفع هذه الصلاة، فأيّ جزء منها يرفعون؟ يقول الله تعالى: أيّ جزء منها تريدون أن تأتوا به إليّ؟ أحدهم من أول تكبيرة "الله أكبر" ذهب في حرب وطاف الكرة الأرضية وذهب إلى القمر وضربه وفعل به كذا، واتهم هذا واغتاب ذاك، ووضع خطّة لغده، ثمّ "الله أكبر" و{</w:t>
+        <w:t xml:space="preserve">أن يستقيلوا ويذهبوا إلى بيوتهم، يجب أن لا يأتي أحد بعد الآن إلى صلاة الجماعة، حينها سوف يتّضح كم من الأفراد يصلحون لإمامة الجماعة؟ حينها سيتّضح كم هو مقدار هذه الصلوات المقرّبة إلى الله تعالى؟ في الصلاة حروب قائمة. يا أبا الفضل! في الصلاة شيكّات وسندات! معاملة، تجارة، بضاعة! يعني أفضل وقت وضعته النفس والفكر الإنساني للتفكير في هذه الأمور هو هاتان الركعتان من الصلاة! أفضل من وقت النوم، أفضل من وقت الراحة...! هذه الصلاة شيء جيّد جدًا لحلّ المسائل الوطنيّة والاجتماعيّة والشخصيّة وتحليلها! شيء جيّد جدًّا، فلنعرف قدر هذه الصلاة! فإذا أرادت الملائكة رفع هذه الصلاة، فأيّ جزء منها يرفعون؟ يقول الله تعالى: أيّ جزء منها تريدون أن تأتوا به إليّ؟ أحدهم من أول تكبيرة "الله أكبر" ذهب في حرب وطاف الكرة الأرضية وذهب إلى القمر وضربه وفعل به كذا، واتهم هذا واغتاب ذاك، ووضع خطّة لغده، ثمّ "الله أكبر" و{</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وَلَا الضَّالِّينَ}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ReferenceNumber_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وحمدٌ وسجودٌ وركوعٌ وتشهّدٌ، الآن ماذا تريد أن تأتي به إليّ؟ ومن جهة أخرى شكوكه، حيث إنه من البداية لا يعلم هل كان وضوؤه صحيحًا؟ هل أدّاه بطهارة؟ لقد توجّه هذا المصلّي إلى كلّ مكان إلا إليّ أنا المسكين ـ لسان حال الله تعالى ـ زار كلّ مكان ولم يزرني، ذهب إلى كلّ مكان إلا إليّ.</w:t>
       </w:r>
     </w:p>
@@ -1763,66 +1763,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3AFC81FB-09AF-45AE-A619-2090D9AC9434}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{637BBADA-ACE2-419B-8C57-C3564526A5F2}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E6737575-523B-44F9-A6BA-0C4DF589D74B}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{F051A6D9-6C93-457A-890E-EC9733B038B8}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1899,61 +1899,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="22" name="_x0000_i0022">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0022"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2056,61 +2056,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="23" name="_x0000_i0023">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0023"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>