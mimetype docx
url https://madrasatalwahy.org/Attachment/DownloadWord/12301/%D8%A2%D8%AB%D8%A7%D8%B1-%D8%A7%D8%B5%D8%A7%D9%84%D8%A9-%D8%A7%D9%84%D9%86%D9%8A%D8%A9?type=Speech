--- v1 (2025-12-20)
+++ v2 (2026-06-23)
@@ -1379,66 +1379,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{9AD08476-5055-4C37-9587-A91CC3AC4DFB}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{438FD9AB-E655-4004-9F8E-B44F6CDD1D4B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{D83DA448-8515-4116-B22B-4F5D320E0560}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{13438514-A61C-4DED-BF2B-E96108A4C355}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1515,61 +1515,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="82" name="_x0000_i1106">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i1106"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1672,61 +1672,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="83" name="_x0000_i1107">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i1107"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>