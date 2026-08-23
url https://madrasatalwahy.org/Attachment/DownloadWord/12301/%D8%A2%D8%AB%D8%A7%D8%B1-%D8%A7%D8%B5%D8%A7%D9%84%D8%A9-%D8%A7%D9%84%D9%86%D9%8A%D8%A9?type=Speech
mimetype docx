--- v2 (2026-06-23)
+++ v3 (2026-08-23)
@@ -482,51 +482,51 @@
         </w:rPr>
         <w:t xml:space="preserve">عدم جواز قتل أيّ واحد لمجرّد وجوده في جيش الأعداء</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كنّا نحن في زمان أمير المؤمنين عليه السلام وتعاطينا مع جيش معاوية وأثناء ذلك اكتشفنا أنّ كثيرًا منهم قد خدعوا وهم لم يقدموا بعد على أيّ فعل بل هم سواد الجيش فلا يجوز أن نضربهم بالسيف، كلاّ لا يجوز وليس الأمر هكذا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لا يكفي أن يكون إنسان ما داخلًا في جيش معاوية حتّى يكون دمه مباحًا، كلاّ لو كان الأمر هكذا فلماذا لم يفعل ذلك أمير المؤمنين؟! كان يقتل واحدًا ويتجاوز عن آخر، ثمّ يمشي فيقتل واحدًا ويتجاوز عن آخر، فلم يكن أمير المؤمنين يقتل هكذا، ولدينا في الروايات أنّ أمير المؤمنين عليه السلام يضرب الجميع ويقضي عليهم، بل كان ينظر إلى وضعه ونسبه وخلفه فإن كان بينهم من يمكن أن يكون صالحًا لم يقتله وصرف النظر عنه.</w:t>
+        <w:t xml:space="preserve">لا يكفي أن يكون إنسان ما داخلًا في جيش معاوية حتّى يكون دمه مباحًا، كلاّ لو كان الأمر هكذا فلماذا لم يفعل ذلك أمير المؤمنين؟! كان يقتل واحدًا ويتجاوز عن آخر، ثمّ يمشي فيقتل واحدًا ويتجاوز عن آخر، فلم يكن أمير المؤمنين يقتل هكذا، ولیس لدينا في الروايات أنّ أمير المؤمنين عليه السلام يضرب الجميع ويقضي عليهم، بل كان ينظر إلى وضعه ونسبه وخلفه فإن كان بينهم من يمكن أن يكون صالحًا لم يقتله وصرف النظر عنه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وقصّة عمرو بن العاص واضحة فبماذا نمثّل بعد ذلك، نحن نمثّل بالبسطاء الأبرياء الخاضعين للإعلام وربّما تراجعوا بكلمة واحدة، وليسوا هم معاوية حتّى لا يتراجعوا بكلمة، ولا هم عمرو بن العاص حتّى لا يتراجعوا، ولا هم مروان كذلك، ولا بسر بن أرطأة وأمثاله فهؤلاء جماعة من السفّاكين والمحاربين والمنحرفين وأئمّة الكفر. بل لو فرضنا أنّ هناك رجلاً يسير جانبًا وينتحي ويجلس ولم يقاتلنا فهل أذهب فجأة فوق رأسه فأقتله؟! كلاّ لا حقّ لي أن أضربه، كلاّ. بحجّة أنّي أريد أن أنقص منهم واحدًا، كلاّ ليس لدينا أنّه بما أنّه مع معاوية فاقتله بأيّ نحو، لا شيء من ذلك عندنا، والله يحاسب الإنسان حسابًا عسيرًا على ذلك حسابًا عسيرًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي معركة الجمل عندما تنحّى الزبير جانبًا وجلس أو نام فتبعه رجل فاغتاله غيلة قال له أمير المؤمنين عليه السلام: بأيّ حجّة قتلت الزبير؟ من الذي أذن لك؟! من الذي أذن لك؟! لقد جلس جانبًا وليس في حرب معنا، نعم لو أنّ هذا الزبير أمسك بسيف في يده وكان يقاتلنا فعلينا أن نواجهه مهما كانت النتيجة إمّا بقتله أو بقتلنا، فإن قتله فله ثواب، وإن قتِل على يد الزبير فهو شهيد، لأنّه في ركاب أمير المؤمنين عليه السلام فهو شهيد إذن .</w:t>
       </w:r>
@@ -1379,66 +1379,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{438FD9AB-E655-4004-9F8E-B44F6CDD1D4B}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{44EACD02-018A-4745-A0EA-48B32F890B4C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{13438514-A61C-4DED-BF2B-E96108A4C355}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{49A29FCA-7561-41E2-975D-FB482716DE86}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1515,61 +1515,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="82" name="_x0000_i1106">
+                <wp:docPr id="28" name="_x0000_i0040">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i1106"/>
+                        <pic:cNvPr id="0" name="_x0000_i0040"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1672,61 +1672,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="83" name="_x0000_i1107">
+          <wp:docPr id="29" name="_x0000_i0041">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1107"/>
+                  <pic:cNvPr id="0" name="_x0000_i0041"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>