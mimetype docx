--- v0 (2025-10-10)
+++ v1 (2026-07-14)
@@ -13,50 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
         <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
@@ -807,66 +808,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{78CA487C-D601-4FF8-A1FF-EEFD89D596CD}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{14D56254-B645-49E0-8A4C-793B3D30E9A3}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{17643579-BB14-4E00-B0EF-4FBB6A1A1305}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{765D79E5-6A29-490D-9E2C-E5798E0E32E3}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -943,61 +944,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="22" name="_x0000_i0022">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0022"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1100,61 +1101,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="23" name="_x0000_i0023">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0023"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -1721,51 +1722,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
@@ -3015,61 +3016,61 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Sadek</dc:creator>
   <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
-  <cp:revision>7</cp:revision>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-07T10:59:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-18T20:44:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>7</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>