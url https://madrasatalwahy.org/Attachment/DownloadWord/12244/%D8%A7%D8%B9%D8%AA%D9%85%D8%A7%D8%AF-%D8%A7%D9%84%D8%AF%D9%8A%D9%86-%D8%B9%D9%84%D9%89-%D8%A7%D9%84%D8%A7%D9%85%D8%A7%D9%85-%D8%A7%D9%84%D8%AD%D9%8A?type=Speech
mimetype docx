--- v0 (2025-10-08)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -2222,88 +2223,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{A5FA77E3-D00E-42E5-A40A-54C36EB52F6E}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{709D019B-DE92-4E2A-9988-B9D7E47A132D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C8F87D66-01BD-45B0-927F-144BF168631D}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{911ED5BE-0853-4CEE-8F8E-784BE7394F90}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2352,61 +2360,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="5" name="_x0000_i0005">
+                <wp:docPr id="23" name="_x0000_i0023">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0005"/>
+                        <pic:cNvPr id="0" name="_x0000_i0023"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2509,61 +2517,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="6" name="_x0000_i0006">
+          <wp:docPr id="24" name="_x0000_i0024">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0006"/>
+                  <pic:cNvPr id="0" name="_x0000_i0024"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -4007,51 +4015,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4830,61 +4838,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -5159,63 +5242,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>