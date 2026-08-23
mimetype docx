--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -337,51 +337,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ما الفرق بين مجلس ميلاد إمام الزمان وبين مجالس سائر المعصومين عليهم السلام؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اليوم يوم ولادة إمام الزمان عليه السلام الإمام الحجّة بن الحسن المهديّ أرواحنا لتراب مقدمه الفداء من عام ۱٤٢۸ للهجرة. نحن في كلّ سنة نقيم مجلسًا في مثل هذا اليوم بمناسبة ولادة هذا المولود المبارك، ونجتمع ونتحدّث ونعلن الأنس والفرح والسرور والانبساط. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فما الفرق بين هذا المولود وبين سائر الأئمّة حتّى تختلف الحالة التي تحصل لنا في مجلسه عن الحالة التي تحصل في مجالس سائر المعصومين عليهم السلام؟ هل فكّرنا يومًا بهذا الأمر وأنّه ما الفرق بين مجلس الولادة في هذا اليوم وبين ميلاد الرسول الأكرم مثلاً أو أمير المؤمنين؟ رغم أنّ هؤلاء أرفع درجة، فالنبيّ صاحب مقام الولاية الكبرى وأب جميع الأئمّة، وأمير المؤمنين أيضًا أب جميع الأئمّة، وهكذا الإمام الحسن والإمام الحسين والإمام السجّاد عليهم السلام، ولكن لماذا لا تختلف هذه الحالة وهذه الأجواء التي تحصل اليوم لشيعة أهل البيت عن سائر الأيّام والموالد؟ ما هو ذلك الإحساس الداخليّ الذي فرّق بين هذا المجلس وبين سائر المجالس رغم أنّ في جميع المجالس إحياء للذكر؟</w:t>
+        <w:t xml:space="preserve">فما الفرق بين هذا المولود وبين سائر الأئمّة حتّى تختلف الحالة التي تحصل لنا في مجلسه عن الحالة التي تحصل في مجالس سائر المعصومين عليهم السلام؟ هل فكّرنا يومًا بهذا الأمر وأنّه ما الفرق بين مجلس الولادة في هذا اليوم وبين ميلاد الرسول الأكرم مثلاً أو أمير المؤمنين؟ رغم أنّ هؤلاء أرفع درجة، فالنبيّ صاحب مقام الولاية الكبرى وأب جميع الأئمّة، وأمير المؤمنين أيضًا أب جميع الأئمّة، وهكذا الإمام الحسن والإمام الحسين والإمام السجّاد عليهم السلام، ولكن لماذا تختلف هذه الحالة وهذه الأجواء التي تحصل اليوم لشيعة أهل البيت عن سائر الأيّام والموالد؟ ما هو ذلك الإحساس الداخليّ الذي فرّق بين هذا المجلس وبين سائر المجالس رغم أنّ في جميع المجالس إحياء للذكر؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف نقيم مجالس إحياء ذكر أهل البيت عليهم السلام؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم، لا بدّ أن يكون ذكر الولاية وإقامة موازين ومباني الولاية في جميع هذه المجالس، وإلا فلن يكون لها سوى صورة ظاهريّة ولن يكون لها أثر كبير. إذا ما أقمنا مجلسًا للإمام الحسين وقرأنا بعض الأبيات الشعريّة وقرأنا أرجوزة وكرّرها الناس، ثمّ قلنا لقد كان سيّد الشهداء هكذا وكانت له بركات وخصوصيّات معيّنة، مثلاً كان أحد الملائكة مغضوبًا عليه وبواسطة ولادة سيّد الشهداء أعاده الله إلى مكانته ومنزلته الأولى.</w:t>
       </w:r>
@@ -473,51 +473,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> نحن في المجلس الذي نقيمه للإمام الباقر لا يمكننا أن ننقل بدن الإمام؛ لأنّ ذلك البدن في مقبرة البقيع ولا يقبل الانتقال، لذلك فإنّنا نأتي بروح الإمام عليه السلام، وطبعًا لا بمعنى إحضار روحه، بل من باب المجاز وضيق العبارة نقول ذلك، أي بإرادتنا هذه تحضر روح الإمام عليه السلام ونفسه وذلك الجانب الجبروتي والمكلوتي واللاهوتي للإمام عليه السلام والذي هو ولاية الإمام، تأتي وتحضر في مجلسنا وإلى جانبنا. هذا المعنى هو معنى إحياء الذكر. وبما أنّ الإمام قد جاء فإننّا نخاطب الإمام الباقر عليه السلام ونقول: لقد حضرتَ في هذا المجلس فنحن في خدمتك وتحت أمرك! وهذا المجلس مرتبط بك، لا مرتبط بي ولا مرتبط بالذين يعملون هنا ويتعبون أنفسهم، بل هذا المجلس مرتبط بالإمام الباقر عليه السلام فقط وانتهى الأمر! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">بناء على ذلك ذلك، فمن هو الذي ينبغي أن يثنى عليه ويمجّد في هذا المجلس؟! هل هناك معنى لأن نقول ادعوا لسلامة فلان؟! إن كان الإمام الباقر عليه السلام حاضرًا في هذا المجلس فهل كنّا سنجرؤ أن نرتكب أمثال هذه الأخطاء؟! لو كان سيّد الشهداء حاضرًا في هذا المجلس فهل كنّا نجرؤ أن نقوم بهذه التمجيدات والمدائح المتداولة للشخصيّات؟! فإذن نحن نكذب إذ نقول إنّ المجلس لسيّد الشهداء، نحن نكذب إذ نقول إنّ المجلس مجلس الإمام السجّاد! نحن نكذب إذ نقول إنّ المجلس للإمام الصادق! المجلس لنا نحن، غاية الأمر أنّنا لا نمتلك شيئًا لكي ندعو الناس إلى أنفسنا، فنستعين بالأئمّة ونأتي بهم ونستعملهم كوسائل ومساعدين لرغباتنا وتخيّلاتنا ونستعمل النبيّ وسيّد الشهداء والإمام الباقر كأدوات!</w:t>
+        <w:t xml:space="preserve">بناء على ذلك، فمن هو الذي ينبغي أن يثنى عليه ويمجّد في هذا المجلس؟! هل هناك معنى لأن نقول ادعوا لسلامة فلان؟! إن كان الإمام الباقر عليه السلام حاضرًا في هذا المجلس فهل كنّا سنجرؤ أن نرتكب أمثال هذه الأخطاء؟! لو كان سيّد الشهداء حاضرًا في هذا المجلس فهل كنّا نجرؤ أن نقوم بهذه التمجيدات والمدائح المتداولة للشخصيّات؟! فإذن نحن نكذب إذ نقول إنّ المجلس لسيّد الشهداء، نحن نكذب إذ نقول إنّ المجلس مجلس الإمام السجّاد! نحن نكذب إذ نقول إنّ المجلس للإمام الصادق! المجلس لنا نحن، غاية الأمر أنّنا لا نمتلك شيئًا لكي ندعو الناس إلى أنفسنا، فنستعين بالأئمّة ونأتي بهم ونستعملهم كوسائل ومساعدين لرغباتنا وتخيّلاتنا ونستعمل النبيّ وسيّد الشهداء والإمام الباقر كأدوات!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كنت في مكان ما خارج إيران، وبينما كنت أعبر من جانب الطريق رأيت مجلسًا كبيرًا وضخمًا فيه الكثير من المشاركين، جلست وقلت دعني أرى ماذا يقول الخطيب في هذا المجلس، ويبدو أنّ المجلس كان في أواخره، فقضى ربع ساعة كاملة من حديث مجلسه عن المؤسّس للمجلس، والحال أنّ المجلس كان للإمام موسى بن جعفر! هذا ليس مجلس موسى بن جعفر، إنّه مجلسي أنا! أنا لا يمكنني أن أقول: تعالوا أيّها الناس واجلسوا عندي وامدحوني وأثنوا عليّ وارفعوني وأعطوني مقامًا ومرتبة؛ لأنّه لا أحد يصغي إلى كلامي، يقولون: من أنت؟! أنت لا قيمة لك أبدًا! فماذا أفعل إذن؟! أستفيد من شؤون إنسان أرفع منّي! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذه حقائق مهمّة أنقلها إليكم، أنا أرى أنّي لا يمكنني أن أقدّم نفسي إلى الناس، ولا شأن لي ولا يمكن أن أشدّ الناس، لذلك فإنّي أستفيد من شأن إنسان آخر، مثلاً أنظر فأرى أن والدي العلاّمة الطهراني كان رجلاً جليلاً، كان صاحب مؤلّفات، وكان له صيت وشهرة وأمثال ذلك، عندها أقول: تعالوا إليّ، أنا ابن العلاّمة الطهراني والحقائق عندي! تعالوا وخذوا منّي الحقائق التي تريدونها! وأنتم أيضًا وأملاً في الحصول على حقائق ذلك الجليل تأتون وتقولون: بما أنّه ابنه فلننظر ماذا يقول. هذه القضيّة قضيّة حقيقيّة وليس بيني وبينكم فيها أيّ فرق، وعلينا أن نلتفت إلى أنفسنا من هذه الجهة وعلينا أن نبحث عن أساس هذه المشكلة، إن كان على الإنسان أن يتّبع الميول والتخيّلات فلن يكون هناك فارق بين هذا المجلس وغيره وسيكونان سواء! </w:t>
       </w:r>
@@ -1623,51 +1623,51 @@
         <w:t xml:space="preserve">فيقول: أصبر حتّى أقوم بدفع الخواطر! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كان يقوم بعمل جيّد للغاية، رحمة الله عليه مائة مرّة لما كان يدفع من الخواطر، لا أنّه كالآخرين يخطّط أثناء صلاته ألف خطّة للقضاء على نفوس الآخرين، ويخطر في ذهنه ألف فكرة شيطانيّة وعمل شيطانيّ، ولا أنّه يصلّي مثلنا هكذا بكلّ بساطة وبلا اهتمام نتوضّأ ونقول: الله أكبر ونشرع في صلاتنا، كلاّ بل كان يجلس ويدفع الخواطر في صلاته ويبعدها كيلا يخطر في باله سوى خاطر حضور الله والصفات التي فيها جلال والعبوديّة. رحمة الله عليه، ولكن رغم ذلك هناك ما هو أرفع، وهذا الوليّ الإلهيّ يقوم بتكميله أن ارتفع إلى مرتبة أعلى ولا تبق هنا! أنت لديك قابليّة ولديك استعداد فلماذا تريد أن تبقى هنا؟! رغم أنّك تقوم بعمل جيّد، ولكن امض إلى ما هو أعلى! فيقول له: فمتى تصلّي إذن؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="25"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> هل تلتفون؟ لا يزال يصلّي منذ ستّين عامًا ولكن لا يزال لا يعرف كيف يصلّي! </w:t>
+        <w:t xml:space="preserve"> هل تلتفتون؟ لا يزال يصلّي منذ ستّين عامًا ولكن لا يزال لا يعرف كيف يصلّي! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا عين ما يقوله الإمام السجّاد أن اتّبع وليًّا وهو الذي يقول لك كيف تصلّي! وإلا فإنّ أهل السنّة أيضًا يصلّون، صلاة المغرب عندنا ثلاث ركعات وعندهم أيضًا ثلاث ركعات وليست ستّ ركعات. وصلاة العشاء عندنا أربعة ركعات وهم يصلّونها كذلك أيضًا. كلانا نصلّي. ولكن نحتاج في كيفيّة الصلاة إلى تعليم وإرشاد أن كيف نصلّي وكيف ننفق، لا في كميّتها. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ذات يوم قال السيّد الحدّاد: عندما تنفق فبأيّة نيّة تنفق؟</w:t>
       </w:r>
@@ -1726,51 +1726,51 @@
         </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ضرورة خلوص النيّة للدخول في مسلك طلاّب العلوم الدينيّة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">اليوم يوم يريد فيه أصدقاؤنا وإخواننا وسادتنا التلبّس بلباس رسول الله وبتيجان الملائكة. فالعمامة تاج الملائكة. فمن يلبس هذا اللباس معناه أنّي تقدّمت درجة على الآخرين، يعني أنت في الخلف وأنا تقدّمت فلبست هذا اللباس لكي أجعل عملي أيضًا مطابقًا أكثر، لأنّي جئت ووضعت رجلي في الموضع الذي سار في رسول الله، لا ندّعي أنّنا صرنا رسل الله ولن ندّعي ذلك أبدًا، ولكن ندّعي أنّنا تحت رعاية رسول الله إن شاء الله. </w:t>
+        <w:t xml:space="preserve">اليوم يوم يريد فيه أصدقاؤنا وإخواننا وسادتنا التلبّس بلباس رسول الله وبتيجان الملائكة. فالعمامة تاج الملائكة. فمن يلبس هذا اللباس معناه أنّي تقدّمت درجة على الآخرين، يعني أنت في الخلف وأنا تقدّمت فلبست هذا اللباس لكي أجعل عملي أيضًا مطابقًا أكثر، لأنّي جئت ووضعت رجلي في الموضع الذي سار فيه رسول الله، لا ندّعي أنّنا صرنا رسل الله ولن ندّعي ذلك أبدًا، ولكن ندّعي أنّنا تحت رعاية رسول الله إن شاء الله. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن واأسفاه واأسفاه ! نسمع أمورًا تجعل الدخان يتصاعد من رؤوسنا! وقد سمعت أنّه قيل في بعض الأماكن: أنت بما أنّك لا تحتاج إلى الدنيا فلماذا اخترت طريق طلب العلوم الدينيّة في الحوزة؟! فالطلاّب هم الذين لديهم حاجة ولا يجدون عملاً يكتسبون منه! واويلاه واويلاه واويلاه! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهنا ندرك في أيّ أفكار كان المرحوم الوالد في حياته. لقد كان ينصح أحد أقاربه ويقول: "يا فلان، أنا لست مثل والدك أقول لك كن طالب علم لكي تحصل على الخبز بسهولة!" فهل تدركون طريقة التفكير؟! هناك من يقول أيضًا: "كن طالب علم لأنّه لا يحتاج إلى جهد كبير". إنّ الطلاّب الحقيقيّين يبذلون الجهود أكثر من الآخرين! نعم تلك الطريقة التي كان يعيشها هكذا كانت، لأنّه يجلس في مكانه ويبقى من الصباح حتّى المساء يمجّ النارجيلة ثمّ تأتي الحقوق إلى منزله من جهة ما، لأنّ لديه وكالة من فلان وفلان وفلان! نعم هذا النوع من طلب العلم والانتساب لأهل العلم والمعنويّة هو عبارة عن تحصيل الخبز بأيسر طريق! ومن يحصّل رزقه من هذا الطريق فإنّ قيمته ومقامه ما يخرج من بطنه.</w:t>
       </w:r>
@@ -2224,66 +2224,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{709D019B-DE92-4E2A-9988-B9D7E47A132D}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{68B56105-FB6D-4E69-A064-D7A0AC47FF4F}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{911ED5BE-0853-4CEE-8F8E-784BE7394F90}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{B41BBB62-0791-486F-8977-3B58E7532D4F}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2360,61 +2360,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="23" name="_x0000_i0023">
+                <wp:docPr id="25" name="_x0000_i0025">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0023"/>
+                        <pic:cNvPr id="0" name="_x0000_i0025"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2517,61 +2517,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="24" name="_x0000_i0024">
+          <wp:docPr id="26" name="_x0000_i0026">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0024"/>
+                  <pic:cNvPr id="0" name="_x0000_i0026"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2761,51 +2761,51 @@
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> الغیبة، النعماني، ص ۱٦٣:«سَمِعتُ أباعَبدِ اللهِ علیه  السّلام یَقولُ‌: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">”صاحِبَ هذا الأمرِ یَتَرَدَّدُ بَینَهُم و یَمشی فی أسواقِهِم و یَطَأُ فُرُشَهُم، و لا یَعرِفونَه حَتَّی یَأذَنَ اللهُ لَهُ أن یُعَرِّفَهُم نَفسَه.“</w:t>
+        <w:t xml:space="preserve">”صاحِبُ هذا الأمرِ یَتَرَدَّدُ بَینَهُم و یَمشی فی أسواقِهِم و یَطَأُ فُرُشَهُم، و لا یَعرِفونَه حَتَّی یَأذَنَ اللهُ لَهُ أن یُعَرِّفَهُم نَفسَه.“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>