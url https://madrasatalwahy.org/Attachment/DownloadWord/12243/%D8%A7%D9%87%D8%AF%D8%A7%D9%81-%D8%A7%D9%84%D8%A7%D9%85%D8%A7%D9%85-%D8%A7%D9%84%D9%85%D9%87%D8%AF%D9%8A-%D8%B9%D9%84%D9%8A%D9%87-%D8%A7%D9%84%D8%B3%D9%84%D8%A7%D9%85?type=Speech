--- v0 (2025-10-23)
+++ v1 (2026-06-24)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -2817,88 +2818,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4E81B139-7E25-4CDF-AFEF-8661E4680B74}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{A81B9B3B-B386-4A4F-8ED7-82F717C46A68}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E0DC986F-42F8-4DEF-9361-C83933AAD175}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{1F989CF4-C8B8-468F-AE03-AB3B40EF491D}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2947,61 +2955,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="36" name="_x0000_i0036">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0036"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -3104,61 +3112,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="37" name="_x0000_i0037">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0037"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -4558,51 +4566,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5381,61 +5389,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -5710,63 +5793,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>