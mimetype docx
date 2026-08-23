--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -1059,51 +1059,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد قلت للرفقاء: عندما جاء الإمام الحسين عليه السلام بطفله الرضيع وقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«إن لم تَرحَمونی فَارحَموا هٰذا الرَّضیع! أفلا تَرونَ کَیفَ یَتَلَظّیٰ عَطَشًا؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ثمّ يرميه حرملة، فلو شاء الإمام لذهب بذاك السهم إلى ما هو أبعد سنتيمترين اثنين إلى هذا الجانب أو إلى ذاك. أيمكنه ذلك أم لا؟! مثلاً تأتي ريح. ولكنّه لا يريد، بل الإمام بنفسه يهدي هذا السهم، ويوجّهه نحو رأسنا! نحن لا نعي كيف يفعل الإمام ذلك. أنتم تظنّون أنّ الإمام عليه السلام جلس هكذا مثل الجدار، لقد أخذ بيده عليًّا الأصغر أن </w:t>
+        <w:t xml:space="preserve"> ثمّ يرميه حرملة، فلو شاء الإمام لذهب بذاك السهم إلى ما هو أبعد سنتيمترين اثنين إلى هذا الجانب أو إلى ذاك. أيمكنه ذلك أم لا؟! مثلاً تأتي ريح. ولكنّه لا يريد، بل الإمام بنفسه يهدي هذا السهم، ويوجّهه نحو رأسه! نحن لا نعي كيف يفعل الإمام ذلك. أنتم تظنّون أنّ الإمام عليه السلام جلس هكذا مثل الجدار، لقد أخذ بيده عليًّا الأصغر أن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يا قوم إن لم ترحموني…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ثمّ رمى حرملةُ سهمًا فأصاب صدفة واتّفاقًا ووقع ما وقع ولم يكن هناك حساب ولا تدبير؟! كلاّ يا عزيزي، الأمر أرفع من ذلك! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1427,51 +1427,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فقال الإمام: اسبوهم! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا: نصنع بطفلك كذا وكذا! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فال: اصنعوا! </w:t>
+        <w:t xml:space="preserve">قال: اصنعوا! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد جاء عمر بن سعد ليلة عاشوراء إلى الإمام الحسين ونصحه: يا ابن رسول الله هيّا لنحلّ المشكلة! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال الإمام: لقد عشت عشرات السنين بانتظار هذا اليوم! ثمّ تأتي أنت الآن لتقول لي: هيّا لنبايع هذا الملاعب للكلاب والقردة ولاعب القمار وابن الزنا ـ لأنّ يزيد كان ابن زنا ولم يكن نسبه معلومًا أصلاً!</w:t>
       </w:r>
@@ -1561,51 +1561,51 @@
         </w:rPr>
         <w:t xml:space="preserve">وطبعًا أنا أقول هذا والإمام لم يقله. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أفهل علينا أن نجعل حياتنا وعلاقاتنا وذهابنا وإيابنا على أساس هذه التخيّلات وهذه المعايير؟! هذا المعيار هو معيار معاوية! هذا المعيار هو معيار يزيد! هذه المعايير هي معايير خلفاء الزمان والذين يحكمون الدنيا الآن! معيارهم هو أن أغلب أنا وأطرح خصمي أرضًا، وليكن ما يكون! هل هناك سوى ذلك؟! المهمّ أن يأتي حزبي إلى السلطة وأطيح بحزبه! أن يستلم زمام الأمور جماعتي وأنحّي جماعته جانبًا! هذا هو كلّ معيارهم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هذه المسألة متناقضة مع العزّة الإلهيّة. علينا إمّا أن نقبل بعزّة معاوية وأن نقبل بهذه الآهات، أو نقبل بعزّة الإمام الحسين ثمّ ليحدث ما يحدث. هذه هي المسألة. إنّ عزّة سيّد الشهداء تعني أن تدوس على جميع التخيّلات والوهّمات، أن تدوس على جميع الأباطيل. هذه هي العزّة لا غير! ومعها يكون الإنسان مرتاحًا ليس لديه قلق وفكره وباله في راحة. </w:t>
+        <w:t xml:space="preserve">هذه المسألة متناقضة مع العزّة الإلهيّة. علينا إمّا أن نقبل بعزّة معاوية وأن نقبل بهذه الآهات، أو نقبل بعزّة الإمام الحسين ثمّ ليحدث ما يحدث. هذه هي المسألة. إنّ عزّة سيّد الشهداء تعني أن تدوس على جميع التخيّلات والتّوهمات، أن تدوس على جميع الأباطيل. هذه هي العزّة لا غير! ومعها يكون الإنسان مرتاحًا ليس لديه قلق وفكره وباله في راحة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بدّ من الصراحة: كلّ إنسان يواجه في حياته أمورًا كهذه، في مصالحه، في أصدقائه، في جيرانه، في شركائه، في الآخرين و…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ولحسن الحظّ قبل أيّام واجهت أمرًا فقلت: الحقّ هو هكذا وإن كنّا نحن أتباع هذه المدرسة فلا بدّ أن نعمل بهذه الطريقة. </w:t>
       </w:r>
@@ -1645,51 +1645,51 @@
         </w:rPr>
         <w:t xml:space="preserve">وظيفة أهل العلم والعزّة في إحقاق الحقّ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذه العزّة هي عزّة لم يدفع مقابلها القليل، لقد أريقت من أجل هذه العزّة الدماء، لقد حصل من أجلها التشريد والأزمات، ووقع الأولياء في مشقّات لكي يصونوا هذه العزّة. هذه العزّة لا بدّ أن تكون مهمّة لدى جميع الناس فردًا فردًا، وخصوصًا لطائفة أهل العلم المنادين بالعزّة لا بدّ أن تكون أهمّ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إنّ الأصدقاء والرفقاء الذين سيلبسون لباس المعنويّة ولباس أهل العلم ولباس الأنبياء ولباس الملائكة ـ لأنّ لبس العمامة تزيّ بزيّ الملائكة، لأنّ الملائكة معمّمون، أي إنّ صورهم البرزخيّة التي تتجسّد في عالم البرزخ تكون بعمامة ـ فلا بدّ أن يعلموا أنّ النقطة الأولى والأخيرة التي لا بدّ أن تكون في أذهاننا هي أن نعلم أين نحن وفي أيّ واد سلكنا وأيّ مسؤوليّة حملنا؟! هل هذه المسؤوليّة التي حملناها الآن مثل سائر المسؤوليّات الدنيويّة وسائر الأشغال وسائر التخصّصات والتي هدفها تحصيل الدنيا والخبز والماء لتأمين العيش؟ أم لا، بل التلبّس بلباس أهل العلم دخول في مدرسة الحياة والعزة ومدرسة المعنويّة وفي مدرسة الحريّة، أي إنّنا نريد بواسطة ذلك أن نختار ورود أنفسنا جبرًا واضطرارًا في هذه الدائرة والمحيط اللذين نكون فيهما أتباع الحقّ فحسب، لا أتباع الأفراد والشخصيّات! نحن أتباع الحقّ، لا أتباع الشأن والشخصيّة! المهمّ بالنسبة إلينا هو المدرسة فحسب، الشخص ليس مهمًّا عندنا، إذا ما لم يعجب فلانًا أو فلانًا فهذا ليس مهمًّا بالنسبة إليها، وهذا ليس بشيء. </w:t>
+        <w:t xml:space="preserve">إنّ الأصدقاء والرفقاء الذين سيلبسون لباس المعنويّة ولباس أهل العلم ولباس الأنبياء ولباس الملائكة ـ لأنّ لبس العمامة تزيّن بزيّ الملائكة، لأنّ الملائكة معمّمون، أي إنّ صورهم البرزخيّة التي تتجسّد في عالم البرزخ تكون بعمامة ـ فلا بدّ أن يعلموا أنّ النقطة الأولى والأخيرة التي لا بدّ أن تكون في أذهاننا هي أن نعلم أين نحن وفي أيّ واد سلكنا وأيّ مسؤوليّة حملنا؟! هل هذه المسؤوليّة التي حملناها الآن مثل سائر المسؤوليّات الدنيويّة وسائر الأشغال وسائر التخصّصات والتي هدفها تحصيل الدنيا والخبز والماء لتأمين العيش؟ أم لا، بل التلبّس بلباس أهل العلم دخول في مدرسة الحياة والعزة ومدرسة المعنويّة وفي مدرسة الحريّة، أي إنّنا نريد بواسطة ذلك أن نختار ورود أنفسنا جبرًا واضطرارًا في هذه الدائرة والمحيط اللذين نكون فيهما أتباع الحقّ فحسب، لا أتباع الأفراد والشخصيّات! نحن أتباع الحقّ، لا أتباع الشأن والشخصيّة! المهمّ بالنسبة إلينا هو المدرسة فحسب، الشخص ليس مهمًّا عندنا، إذا ما لم يعجب فلانًا أو فلانًا فهذا ليس مهمًّا بالنسبة إليها، وهذا ليس بشيء. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم، قد يخطئ الإنسان أحيانًا، والجميع يخطئون ولا أحد يدّعي أنّ من دخل في هذا المجال وهذه المدرسة سيكون محفوظًا من الخطأ ومعصومًا. المعصوم الآن هو إمام الزمان فحسب! وكلّ من يدّعي العصمة فقد أخطأ، فالمعصوم هو واحد فقط وهو إمام العصر لا غير! والآخرون كلّهم يخطئون، ولكن هناك فرق بين من هو في الطريق ويخطئ وبين من يسير على غير هدى ويخطئ، والفرق بينهما ما بين السماء والأرض. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">علينا أن نعلم نحن مسؤولون عن أيّ هدف وأيّة غاية، هدفنا وغايتنا إحقاق الحقّ، بيان الحقّ، معرفة الحقّ، فهم الحقّ والعمل به، هذا لا غير، ويجب أن لا يكون هدفنا هو الأشخاص. </w:t>
       </w:r>
@@ -2178,72 +2178,72 @@
         </w:rPr>
         <w:t xml:space="preserve">ما هي مسؤوليّة طالب العلم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلى كلّ حال، علينا أنّ نجعل هذا الأمر دائمًا نصب أعيننا، وعلى جميع الناس وخصوصًا الرفقاء والأصدقاء المتشرّفين بلباس العلم ولباس الحياة ولباس الحريّة والتحرّر ولباس الإيمان ولباس النور والبهاء والبهجة أن يعرفوا قدر أنفسهم قليلاً! فهذا أمر مهمّ جدًّا! وما أقوله ليس لكي نستعلي على الناس، على طالب العلوم الدينيّة أن يعدّ نفسه كالآخرين، وإن كان على الآخرين أن يحسبوا له حسابًا آخر، فهذه وظيفة الآخرين، أما هو نفسه فعليه أن يعدّ نفسه مساويًا للآخرين. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">نحن علينا أن نلتفت إلى هذا الأمر وهو أنّنا في أيّ طريق نسير وما هي المسؤوليّة التي على عهدتنا. يجب أن لا نتأثّر ونغتمّ بسبب أنّ المعمّمين الآخرين في أيّ طريق يسيرون، بل علينا أن نقبل ذلك الطريق الذي فتحه لنا الأعاظم وعيّنوه. علينا أن ندرك ذلك الهمّ الذي كان يحمله الأعاظم. أن نستحضر ذلك الإحساس الذي كان لدى الأعاظم، علينا أن ندرك ما هو الأمر الذي كان يجهد من أجله الأعاظم وأولياء الله ويتحمّولون المشقّات، وهو عبارة عن قوله تعالى: </w:t>
+        <w:t xml:space="preserve">نحن علينا أن نلتفت إلى هذا الأمر وهو أنّنا في أيّ طريق نسير وما هي المسؤوليّة التي على عهدتنا. يجب أن لا نتأثّر ونغتمّ بسبب أنّ المعمّمين الآخرين في أيّ طريق يسيرون، بل علينا أن نقبل ذلك الطريق الذي فتحه لنا الأعاظم وعيّنوه. علينا أن ندرك ذلك الهمّ الذي كان يحمله الأعاظم. أن نستحضر ذلك الإحساس الذي كان لدى الأعاظم، علينا أن ندرك ما هو الأمر الذي كان يجهد من أجله الأعاظم وأولياء الله ويتحمّلون المشقّات، وهو عبارة عن قوله تعالى: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَلَا يَخَافُونَ لَوۡمَةَ لَآئِمٖ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> لا يخافون أحدًا في حركتهم في طريق الحقّ ولا يخافون شيئًا ولا ينظرون إلاّ إلى الله. فإن كان الأمر هكذا، فإنّ إمام الزمان أيضًا سيلقي أمامنا ما يجب، وسيدخل إلى أذهاننا وقلوبنا ما هو خير لنا، وإلاّ إذا أردنا أن نرفع آهات الحسرة وليتنا ولينتا فسيختار لنا الإمام طريقًا آخر ومسيرًا آخر، فانظر الآن إلى أين يمكنك أن تذهب! لأنّك أنت بنفسك اخترت هذا وقبلته فأنا لا أحمل مسؤوليّتك بعد الآن. </w:t>
+        <w:t xml:space="preserve"> لا يخافون أحدًا في حركتهم في طريق الحقّ ولا يخافون شيئًا ولا ينظرون إلاّ إلى الله. فإن كان الأمر هكذا، فإنّ إمام الزمان أيضًا سيلقي أمامنا ما يجب، وسيدخل إلى أذهاننا وقلوبنا ما هو خير لنا، وإلاّ إذا أردنا أن نرفع آهات الحسرة وليتنا وليتنا فسيختار لنا الإمام طريقًا آخر ومسيرًا آخر، فانظر الآن إلى أين يمكنك أن تذهب! لأنّك أنت بنفسك اخترت هذا وقبلته فأنا لا أحمل مسؤوليّتك بعد الآن. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول الإمام في التوقيع الوارد منه إلى الشيخ المفيد: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نَحْنُ وَ إِنْ كُنَّا ثَاوِينَ بِمَكَانِنَا اَلنَّائِي عَنْ مَسَاكِنِ اَلظَّالِمِينَ حَسَبَ اَلَّذِي أَرَانَاهُ اَللَّهُ لَنَا مِنَ اَلصَّلاَحِ وَ لِشِيعَتِنَا اَلْمُؤْمِنِينَ فِي ذَلِكَ مَا دَامَتْ دَوْلَةُ اَلدُّنْيَا لِلْفَاسِقِينَ فَإِنَّا نُحِيطُ عِلْماً بِأَنْبَائِكُمْ وَ لاَ يَعْزُبُ عَنَّا شَيْءٌ مِنْ أَخْبَارِكُمْ [وَ مَعْرِفَتُنَا بِالذُّلِّ اَلَّذِي أَصَابَكُمْ مُذْ جَنَحَ كَثِيرٌ مِنْكُمْ إِلَى مَا كَانَ اَلسَّلَفُ اَلصَّالِحُ عَنْهُ شَاسِعاً وَ نَبَذُوا اَلْعَهْدَ اَلْمَأْخُوذَ </w:t>
@@ -2819,66 +2819,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{A81B9B3B-B386-4A4F-8ED7-82F717C46A68}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{125FBFDC-D9BE-4BFA-BFFA-BF9085496E92}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{1F989CF4-C8B8-468F-AE03-AB3B40EF491D}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{BEF19FAA-C9F7-4804-BDD0-CC1A4597CCF9}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2955,61 +2955,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="36" name="_x0000_i0036">
+                <wp:docPr id="23" name="_x0000_i0023">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0036"/>
+                        <pic:cNvPr id="0" name="_x0000_i0023"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -3112,61 +3112,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="37" name="_x0000_i0037">
+          <wp:docPr id="24" name="_x0000_i0024">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0037"/>
+                  <pic:cNvPr id="0" name="_x0000_i0024"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>