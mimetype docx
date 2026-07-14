--- v0 (2025-11-06)
+++ v1 (2026-07-14)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -1738,51 +1739,66 @@
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عندما كان الإمام الحسن عائدًا من دفن أمير المؤمنين عليهما السلام مرّ عند الصباح على ذلك الرجل اليهوديّ في تلك الخرابة فقال له ذلك الرجل: منذ ليلتين أو ثلاث لم يأتني ذلك الرجل الذي كان يحضر لي الماء والخبز والطعام. وعندما سألوه عن صفاته قال: من صفاته أنّه كان إذا جاء كنت أرى الأرض والجدران تسبّح معه. فهذا ما يبيّنه اليهوديّ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نطق آب و نطق خاك و نطق گل *** هست محسوس حواس اهل دل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نطق الماء ونطق التراب ونطق الزهور *** كلّه محسوس لحواس أهل القلوب.</w:t>
       </w:r>
     </w:p>
@@ -1863,64 +1879,64 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في ذلك العهد السابق عهد الطاغوت، أتيت إلى مستديرة بهارستان في طهران ورأيت أنّ هناك اجتماعًا ومراسم، ولكن الأصوات التي كانت تتناهى لم أكن أرى فيها سوى لا إله إلا الله! كانوا يتحدّثون، ولكن كان ينتهي إلى سمعي لا إله إلا الله! وكان أحدهم يغنّي، ولكن كان يتناهى إلى سمعي لا إله إلا الله! ثمّ تابعت السير وأنا في هذه الحالة حتّى وصلت إلى السوق، وما إن وصلت إليه حتّى غادرتني تلك الحالة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لعن الله هذا السوق! إنّه يسلب الإنسان كلّ ما لديه! أليس لدينا في الرواية أنّه إذا دخلتم السوق فاخرجوا منه سريعًا ولا تمكثوا في أجوائه؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="27"/>
+        <w:footnoteReference w:id="28"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> نعم نحن قلنا هذا هنا ولكن على أيّ حال العمل والكسب عبادة إذا أراد الإنسان أن يقوم به لأجل الله ولكي لا يحتاج إلى الآخرين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="28"/>
+        <w:footnoteReference w:id="29"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم في النهاية أحيانًا لا بدّ أن تقال بعض الأشياء سواء على نحو الجدّ أو الهزل. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1964,82 +1980,82 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا هو معنى التوحيد الذي يتّفق عليه جميع الأنبياء والرسل السابقون وهو التوحيد في أسماء الله. ولكنّ الكلام هنا هو أنّه بماذا جاء النبيّ؟ هل اكتفى نبيّنا بهذا المقام الذي هو مقام التوحيد وأعلى مرحلة من التوحيد؟ أم لا بل تقدّم نبيّنا أكثر ووصل إلى مقام الله أكبر؟ إنّ شريعة الإسلام ليست شريعة لا إله إلا الله، وطبعًا ليس بمعنى أنّها ليست موجودة فيها، بل بمعنى أنّ شريعة الإسلام أرفع منها وأنّها شريعة "الله أكبر". فعند الصلاة نقول الله أكبر، وبعد الصلاة نقول الله أكبر. فما معنى ذلك؟ معنى الله أكبر هو أنّ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الله أكبر من أن يوصف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="29"/>
+        <w:footnoteReference w:id="30"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وسأذكر مقدّمة فأقول: يقول الله تعالى في القرآن المجيد: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿سُبۡحَٰنَ ٱللَهِ عَمَّا يَصِفُونَ ، إِلَّا عِبَادَ ٱللَهِ ٱلۡمُخۡلَصِينَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="30"/>
+        <w:footnoteReference w:id="31"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ فالله منزّه من التوصيف ولا يمكن لأيّ فرد وأيّ موجود أن يصفه إلا عباد الله المخلصين.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أي إنّ ما ندركه نحن من المعارف والعلوم وما نريد أن ننسبه إلى الله هو كلّه مخلوق لأذهاننا ولازم لمدركاتنا البشريّة ولا يليق بمقام الله ومقام الله أعلى. فإذن الله منزّه عن توصيف الواصفين، إلا الذين وصلوا إلى مقام الإخلاص فليست إدراكاتهم على أساس العلوم الظاهريّة وليست مدركاتهم على أساس العلوم الكتابيّة، وقد وصلوا إلى مرحلة من حيث الاتّحاد مع المجاري التوحيديّة الأفعاليّة والصفاتيّة والأسمائيّة لله بحيث يمكنهم أن يصفوا الله كما هو حقّه؛ لأنّهم هم أنفسهم واجدون لا أنّهم يثبتون لله صفة استنادًا إلى كتاب. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -2229,85 +2245,85 @@
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ إِذَا قَالَ: الْحَمْدُ لِلَّهِ، أَنْعَمَ اللَّهُ عَلَيْهِ بِنَعِيمِ الدُّنْيَا حَتَّى يَلْقَاهُ بِنَعِيمِ الْآخِرَةِ، وَ هِيَ الْكَلِمَةُ الَّتِي يَقُولُهَا أَهْلُ الْجَنَّةِ إِذَا دَخَلُوهَا، وَ الْكَلَامُ يَنْقَطِعُ فِي الدُّنْيَا مَا خَلَا الْحَمْدَ، وَ ذَلِكَ قَوْلُهُمْ‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">تَحِيَّتُهُمْ فِيها سَلامٌ وَ آخِرُ دَعْواهُمْ أَنِ الْحَمْدُ لِلَّهِ رَبِّ الْعالَمِينَ‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="31"/>
+        <w:footnoteReference w:id="32"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(فإذا تجاوز أهل الجنّة عرصات القيامة وتجاوزوا بحبوحة الحساب والكتاب والميزان وأرادوا أن يدخلوا الجنّة، ما إن يرون أنّهم داخلون وانتهى أمرهم ولم يعد هناك مشكلة يقولون: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ٱلۡحَمۡدُ لِلَّهِ ٱلَّذِيٓ أَذۡهَبَ عَنَّا ٱلۡحَزَنَ إِنَّ رَبَّنَا لَغَفُورٞ شَكُورٌ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="32"/>
+        <w:footnoteReference w:id="33"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ الحمد مختصّ بالله الذي حطّ عن عواتقنا الأوزار وأزال الغمّ والغصص والحزن عن أكتافنا. فهنا هم يحمدون الله: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِنَّ رَبَّنَا لَغَفُورٞ شَكُورٌ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. فأهل الجنّة إذا أرادوا أن يدخلوا الجنّة حمدوا الله). </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2326,376 +2342,376 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هَلْ جَزاءُ الْإِحْسانِ إِلَّا الْإِحْسانُ‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="33"/>
+        <w:footnoteReference w:id="34"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ أَمَّا قَوْلُهُ اللَّهُ أَكْبَرُ فَهِيَ أَكْبَرُ دَرَجَاتٍ فِي الْجَنَّةِ وَ أَعْلَاهَا مَنْزِلَةً عِنْدَ اللَّهِ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="34"/>
+        <w:footnoteReference w:id="35"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فمقام الله أكبر هذا هو جنّة في مقابل سائر الجنّات تدعى جنّة الذات. هذا المقام هو مقام لواء الحمد والمقام المحمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَمِنَ ٱلَّيۡلِ فَتَهَجَّدۡ بِهِۦ نَافِلَةٗ لَّكَ عَسَىٰٓ أَن يَبۡعَثَكَ رَبُّكَ مَقَامٗا مَّحۡمُودٗا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="35"/>
+        <w:footnoteReference w:id="36"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. فالمقام المحمود الذي يعطى للنبيّ الأكرم يوم القيامة وله إحاطة وسيطرة على جميع الخلائق من الأنبياء والرسل الماضين هو مقام الله أكبر هذا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هل مقام الله أكبر للنبيّ وحده أم لأمّته أيضًا؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أفهل التفتنا الآن أيّ توفيق حزنا إذ كنّا في أمّة النبيّ الأكرم؟! هل التفتنا الآن أيّ طريق فتح لنا النبيّ الأكرم لم يفتحه الأنبياء السابقون لأممهم؟! هم فتحوا طريق لا إله إلا الله، ولكنّ النبيّ الأكرم فتح لنا مقام الله أكبر. والله أكبر ليست للنبيّ وحده، لو كانت للنبيّ وحده فلماذا علينا نحن في الصلاة وفي السورة وفي كلّ حركة نؤدّيها أن نقول الله أكبر؟ فهذا يعني أنّك أنت أيضًا تصل إلى هذا المقام! معناه أنّك عند الصلاة التي هي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قربان كلّ تقيّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="36"/>
+        <w:footnoteReference w:id="37"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> وآخر عبادة وآخر مرحلة اتّصال الله بعبده، من البداية حين يريد العبد أن يشرع بالصلاة عليه أن يقول في الأذان الله أكبر ستّ مرّات، وفي الإقامة أربع مرّات، وإذا أراد أن يشرع بالصلاة يكبّر سبع مرّات، وإذا أراد أن يمضي من الحمد والسورة إلى الركوع يكبّر، فعند الركوع يكبّر وإذا قام يكبّر، وإذا سجد يكبّر وإذا تشهّد يكبّر وإذا سلّم يكبّر. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الشعار الله أكبر شعار جاءنا به النبيّ. شعار التوحيد كان شعارًا مشتركًا بين جميع الأنبياء، أمّا شعار الله أكبر هذا والذي هو مقام الفناء في الذات والمحو في الهويّة بنحو الإطلاق والبقاء بعد الفناء والرجوع مع إدراك جميع الكمالات، هذا المقام مختصّ بالنبيّ وأمّة النبيّ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عُلَماءُ أُمَّتي أفضَلُ مِن أنبياءِ بَني إسرائيل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="37"/>
+        <w:footnoteReference w:id="38"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> وطبعًا لدينا حول الأئمّة أنّه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن العلماء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="38"/>
+        <w:footnoteReference w:id="39"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولكن ذلك لا ينفي العلم عن غيرهم. فهذا المقام هو أرفع مقام، والروايات هنا حول الأئمّة كثيرة جدًّا، ولا بدّ من مراجعة الكتب المدوّنة في ذلك، فلدينا هنا روايات كثيرة عن النبيّ وعن الأئمّة أنّ أمير المؤمنين عليه السلام كان حائزًا على جميع كمالات الأنبياء السابقين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="39"/>
+        <w:footnoteReference w:id="40"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> وكان نفس النبيّ المباركة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="40"/>
+        <w:footnoteReference w:id="41"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> حسب مفاد الآية الشريفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="41"/>
+        <w:footnoteReference w:id="42"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فأمير المؤمنين إذن متحقّق بجميع المرائي التي تتجلّى فيها نفس رسول الله المباركة. فأمير المؤمنين إذن حائز على مقام ومرتبة الله أكبر الذي كان النبيّ حائزًا عليه. وهكذا صاحب لواء وعلم هذه الشريعة المباركة، فقد انتقل من أمير المؤمنين إلى الإمام الحسن والإمام الحسين والإمام السجّاد و… إلى أن يصل في زماننا هذا إلى اليد المباركة للإمام الحجّة ابن الحسن المهديّ أرواحنا وأرواح العالمين لتراب مقدمه الفداء. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هي وظيفة صاحب الزمان عليه السلام؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذن وظيفة إمام الزمان عليه السلام وعمله وما أخذه على عاتقه في هذا الزمان هو إيصال شيعته الخواصّ إلى معنى كلمة الله أكبر المباركة وتحقّقهم به، فهذه هي وظيفة إمام الزمان وما يتعهّد بالقيام به في هذا الزمان، لأنّ هذه الرسالة انتقلت من النبيّ إلى الأئمّة وهذه الرسالة الآن بيد ذلك الإمام المباركة. فحيث إنّنا الآن تحت تكفّل وسيطرة الولاية الكليّة المطلقة لذلك الإمام فنحن في مقام وتحت تكفّل إنسان يريد أن يوصلنا إلى مقام ليس فقط لم تكن الأمم السابقة حاصلة عليه، بل الأنبياء أيضًا لم يكونوا يمتلكونه! فالإمام متكفّل بالقيام بهذا الأمر.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="42"/>
+        <w:footnoteReference w:id="43"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا علينا أن نفعل في عصر الغيبة وما هي وظيفتنا؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فماذا علينا أن نفعل الآن وما هي وظيفتنا؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لدينا هنا روايات كثيرة تقول إنّ أفضَل الأعمالِ انتِظارُ الفَرَج </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="43"/>
+        <w:footnoteReference w:id="44"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> مما يعني أنّه لا بدّ أن نكون بانتظار فرج ذلك الإمام وأن نعدّ أنفسنا لظهوره، والإعداد لظهور الإمام هو إعداد ثقافيّ، أي أن يصل إدراكنا ومعرفتنا إلى حدّ يجعلنا نقبل بالإمام إذا ما ظهر، وهذا المعنى ليس باليسير ونقول بلا أيّ مجاملة إنّنا لم نقم بعد بهذا الاستعداد! فالإمام لأيّ شيء يظهر؟! الإمام لا يظهر ليشبع بطوننا، بل نحن بأنفسنا يمكن أن نشبع بطوننا. الإمام لا يأتي ليحقّق لنا الأمن، بل الأمن يحصل برصاصتين. الإمام لا يأتي ليقوّي صناعتنا وتكنولوجيّتنا، بل إنّ قوّتهما ماذا قدّما للبشريّة سوى المشقّات والآلام والقتل والمجازر؟! وكما يقول آينشتين في آخر تكريم أقيم له في أميركا في المحاضرة التي ألقاها: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كنت أحسب أنّ ما اكتشفته من النظريّة النسبيّة والذريّة ستحقّق المنافع للبشر، ولكن الحمد لله لم أمت حتّى رأيت أنّه في حياتي قتل ٦۰۰ ألف نسمة باكتشافي هذا!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="44"/>
+        <w:footnoteReference w:id="45"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يروي أبو خالد الكابليّ عن الإمام الباقر عليه السلام أنّه قال: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قامَ قائِمُنا وَضَعَ يدَهُ عَلى رُءوسِ العِبادِ فَجَمَعَ اللهُ بِها عُقولَهُم و أكمَلَ بِها أحلامَهُم.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="45"/>
+        <w:footnoteReference w:id="46"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">جميع هذه المشكلات والأزمات هي بسبب نقص العقل! إذا كمل العقل فلن تكون هناك مشكلة، وسيحلّ الأمن وتسود العدالة والتواصل والمؤانسة والمؤالفة و… كلّ هذه المشكلات هي بسبب أنّ عقولنا لا تزال ناقصة ولم تكتمل بعد. ما يقوم به الإمام هو تكميل العقل، ما يقوم به الإمام هو أنّه يأتينا بمعرفة الله. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فماذا علينا أن نفعل الآن؟ لا بدّ أن يكون لدينا استعداد ثقافيّ. الناس الذين يصبرون أسبوعًا وينتظرون لكي يشاهدوا بعض الصور لا يليقون بالإمام! ماذا يفعل الإمام للذين بدلاً من أن يفسّروا آية أو يسمعوا حكاية عن الأعاظم وموضوعًا أخلاقيًّا، فإنّهم يجلسون من الصباح حتّى المساء ويشاهدون الصور و…؟هل يجب أن تكون لدينا هذه الثقافة؟! هل هذا هو الأنس الذي ينبغي أن يكون عند من ينتظر ظهور الإمام؟! </w:t>
       </w:r>
@@ -2954,281 +2970,458 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال الشيخ: يا سيدي بعضكم أفضل من بعض.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: لا نحن في الفضل سواء، و لكنّ بعضنا أعلم من بعض. ثم قال: يا شيخ و الله لو لم يبق من الدنيا إلا يوم واحد لطوّل الله ذلك اليوم حتّى يخرج قائمنا أهل البيت، ألا و إنّ شيعتنا يقعون في فتنة و حيرة في غيبته هناك يثبّت على هداه المخلصين، اللهمّ أعنهم على ذلك‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="46"/>
+        <w:footnoteReference w:id="47"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا دعاء الإمام الصادق! والفتن هي الفتن التي تذهب الإيمان وتقضي على دين الإنسان. فهذا هو مراد الإمام لا مشكلات الحياة وأمثالها. ويكفي لظهور الإمام أن أقرأ هذه الرواية وأختم، فالإمام الصادق عليه السلام بعد أن بيّن حالات ومقامات ظهور ذلك الإمام قال: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أدركته لخدمته أيّام حياتي.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="47"/>
+        <w:footnoteReference w:id="48"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أدركت حضور ابني لأعنته وخدمته. فهذا ما يقوله الإمام الصادق فانظروا ماذا هناك، إذا كان الإمام الصادق يقول هذا فما هي حقيقة الأمر؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">شعر في الشوق إلى الإمام</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...4 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">يا مَن بِمُحَياهُ جَلَی الكونَ و زانَه *** العالَمُ في الحَيرَة لا يدرِكُ شانَهُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أخفاك ظُهورٌ لَك عَنهُم و أبانَه *** ای تیر غمت را دل عشّاق نشانه‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">عالَم به تو مشغول و تو غائب ز میانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="48"/>
+        <w:footnoteReference w:id="49"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">‌ </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...4 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">إیّاك تَطَلَّبتُ و ذِكراك هَوَیتُ *** مِن كلِّ حَدیثٍ بِأسانیدَ رَوَیتُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن كان إلَی الكعبةِ و البَیتِ أتَیتُ *** مقصود من از كعبه و بتخانه تویی تو</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">مقصود تویی كعبه و بتخانه بهانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="49"/>
-[...6 lines deleted...]
-      <w:pPr/>
+        <w:footnoteReference w:id="50"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">إنْ فی عَرَفاتٍ و مِناها جَسَدی دار *** أو مَشعَرِها ما لِسِوَاك خَلَدی دار</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مَن مِثلیَ مَن حَجَّ إلَی الكعبَةِ و الدّار *** حاجی به ره كعبه و من طالب دیدار</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">او خانه همی‌جوید و من صاحب خانه‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="50"/>
-[...6 lines deleted...]
-      <w:pPr/>
+        <w:footnoteReference w:id="51"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">قد كلَّ لِسانی صِفَةُ الدّارِ بِتَجرید *** فی فَضلِ صِفاتٍ و لَقَد طالَ بِتَحمید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مِن مُقلَةِ قَلبي فَأرى نورَك تَوحید *** چون در همه‌جا عكس رخ یار توان دید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">دیوانه منم من كه روم خانه به خانه‌‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="51"/>
-[...6 lines deleted...]
-      <w:pPr/>
+        <w:footnoteReference w:id="52"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">لا مَطلَبَ إلّا و بِأیديك مُشَیَّد *** لا مُفضِلَ إلّا و بِنُعماك مُقَیَّد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا مُفضِلَ إیّاك و لا غَیرُك ذو الیَد *** هر كس به زبانی صفت حمد تو گوید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">بلبل به نوا خوانی و قمری به ترانه‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="52"/>
+        <w:footnoteReference w:id="53"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا الغزل عن الكمباني رحمة الله عليه:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...23 lines deleted...]
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای شمع جهان افروز بیا *** وی شاهد عالم سوز بیا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای مهر سپهر قلمرو غیب *** شد روز ظهور و بروز بیا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای طائر أسعَد فرّخ‌رخ *** امروز تویی فیروز بیا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روزم همه از شب تیره‌تر است *** ای خود شب ما را روز بیا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما دیده به راه تو دوخته‌ایم *** از ما همه چشم مدوز بیا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عمری است گذشته به نادانی *** ای علم و ادب آموز بیا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شد گلشن عمر خزان از غم *** ای باد خوش نوروز بیا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من مُفتَقِر رنجور توأم *** تا جان به لب است هنوز بیا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای شمع جهان‌افروز بیا *** وی شاهد عالم سوز بیا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="54"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أقبل أيّها الشمع المضيء للعالم </w:t>
       </w:r>
     </w:p>
@@ -3406,51 +3599,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أقبل أيّها الشاهد لاحتراق العالم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ إنّا نَرغَبُ إلَيك في دَولَةٍ كريمَةٍ تُعِزُّ بِها الإسلامَ و أهلَهُ، و تُذِلُّ بِها النِّفاقَ و أهلَهُ، و تَجعَلُنا فيها مِنَ الدُّعاةِ إلى طاعَتِك و القادَةِ في سَبيلِك، و تَرزُقُنا بِها كرامَةَ الدُّنيا و الآخِرَة.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="53"/>
+        <w:footnoteReference w:id="55"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ اجعلنا عارفين بشأن ولاية إمام زماننا الكبرى. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ لا تفرّق بيننا وبينه في الدنيا ولا في الآخرة. </w:t>
       </w:r>
@@ -3499,88 +3692,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4AD6C1ED-C710-413C-84BE-3B7321199694}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{73E6C529-4E16-4365-AE9D-6A927FC479C6}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{65CBF3A9-607A-44E7-A2BE-1CB46CBFB66C}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{43A10E1F-16BC-4F26-A246-5E2F120653AD}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -3629,61 +3829,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="9" name="_x0000_i0009">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0009"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -3786,61 +3986,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="10" name="_x0000_i0010">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0010"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -4569,652 +4769,698 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالَ: فَأَيُّ الْبِقَاعِ أَبْغَضُ إِلَى اللَّهِ تَعَالَى قَالَ: الْأَسْوَاقُ، وَ أَبْغَضُ أَهْلِهَا إِلَيْهِ أَوَّلُهُمْ دُخُولًا إِلَيْهَا، وَ آخِرُهُمْ خُرُوجًا مِنْهَا.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الكافي، ج ۱، ص ۱۱۷.</w:t>
+        <w:t xml:space="preserve"> راجع: من لا يحضره الفقيه، ج ٣، ص ۱٥٦ ـ ۱۸۰.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الصافات (٣۷) الآية ۱٥٩ و ۱٦۰.</w:t>
+        <w:t xml:space="preserve"> الكافي، ج ۱، ص ۱۱۷.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة يونس (۱۰) الآية ۱۰.</w:t>
+        <w:t xml:space="preserve"> سورة الصافات (٣۷) الآية ۱٥٩ و ۱٦۰.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر (٣٥) الآية ٣٤.</w:t>
+        <w:t xml:space="preserve"> سورة يونس (۱۰) الآية ۱۰.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الرحمن (٥٥)، الآية ٦۰.</w:t>
+        <w:t xml:space="preserve"> سورة فاطر (٣٥) الآية ٣٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="34">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الاختصاص، ص ٣٤. </w:t>
+        <w:t xml:space="preserve"> سورة الرحمن (٥٥)، الآية ٦۰.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="35">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الإسراء (۱۷) الآية ۷٩. </w:t>
+        <w:t xml:space="preserve"> الاختصاص، ص ٣٤. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="36">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الكافي، ج ٣، ص ٢٦٥.</w:t>
+        <w:t xml:space="preserve"> سورة الإسراء (۱۷) الآية ۷٩. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="37">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع حول سند هذه الرواية الروح المجرّد، ص ٦۷٤.</w:t>
+        <w:t xml:space="preserve"> الكافي، ج ٣، ص ٢٦٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="38">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع بصائر الدرجات، ج ۱، ص ۸ و ٩.</w:t>
+        <w:t xml:space="preserve"> راجع حول سند هذه الرواية الروح المجرّد، ص ٦۷٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="39">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع بصائر الدرجات، ج ۱، ص ۱۱٤ ـ ۱٢۱ .</w:t>
+        <w:t xml:space="preserve"> راجع بصائر الدرجات، ج ۱، ص ۸ و ٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="40">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> تفسير فرات الكوفي، ص ۸٦.</w:t>
+        <w:t xml:space="preserve"> راجع بصائر الدرجات، ج ۱، ص ۱۱٤ ـ ۱٢۱ .</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="41">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة آل‌ عمران (٣) الآية ٦۱: </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">﴿فَمَنۡ حَآجَّكَ فِيهِ مِنۢ بَعۡدِ مَا جَآءَكَ مِنَ ٱلۡعِلۡمِ فَقُلۡ تَعَالَوۡاْ نَدۡعُ أَبۡنَآءَنَا وَأَبۡنَآءَكُمۡ وَنِسَآءَنَا وَنِسَآءَكُمۡ وَأَنفُسَنَا وَأَنفُسَكُمۡ ثُمَّ نَبۡتَهِلۡ فَنَجۡعَل لَّعۡنَتَ ٱللَهِ عَلَى ٱلۡكَٰذِبِينَ﴾.</w:t>
+        <w:t xml:space="preserve"> تفسير فرات الكوفي، ص ۸٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="42">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لمزيد من الاطّلاع حول نهاية سير ومعرفة الأنبياء السابقين صلوات الله عليهم أجمعين إلى مقام كلمة لا إله إلا الله ووصول سالكي أمّة الرسول الأكرم صلّى الله عليه وآله وسلّم إلى مقام كلمة الله أكبر من أن يوصف راجع رسالة لبّ اللباب ص ۷۰. </w:t>
+        <w:t xml:space="preserve"> سورة آل‌ عمران (٣) الآية ٦۱: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿فَمَنۡ حَآجَّكَ فِيهِ مِنۢ بَعۡدِ مَا جَآءَكَ مِنَ ٱلۡعِلۡمِ فَقُلۡ تَعَالَوۡاْ نَدۡعُ أَبۡنَآءَنَا وَأَبۡنَآءَكُمۡ وَنِسَآءَنَا وَنِسَآءَكُمۡ وَأَنفُسَنَا وَأَنفُسَكُمۡ ثُمَّ نَبۡتَهِلۡ فَنَجۡعَل لَّعۡنَتَ ٱللَهِ عَلَى ٱلۡكَٰذِبِينَ﴾.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="43">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع: كمال الدين، ج ٢، ص ٣۷۷ و ٦٤٤؛ مناقب آل أبي طالب عليهم‌ السلام، ج ٤، ص ٤٢٦.</w:t>
+        <w:t xml:space="preserve">لمزيد من الاطّلاع حول نهاية سير ومعرفة الأنبياء السابقين صلوات الله عليهم أجمعين إلى مقام كلمة لا إله إلا الله ووصول سالكي أمّة الرسول الأكرم صلّى الله عليه وآله وسلّم إلى مقام كلمة الله أكبر من أن يوصف راجع رسالة لبّ اللباب ص ۷۰. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="44">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> نور ملكوت القرآن، ج ٢، ص ٢٥۰.</w:t>
+        <w:t xml:space="preserve"> راجع: كمال الدين، ج ٢، ص ٣۷۷ و ٦٤٤؛ مناقب آل أبي طالب عليهم‌ السلام، ج ٤، ص ٤٢٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="45">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> منتخب الأنوار، ص ٢۰۰؛ الكافي، ج ۱، ص ٢٥.</w:t>
+        <w:t xml:space="preserve"> نور ملكوت القرآن، ج ٢، ص ٢٥۰.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="46">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> كفاية الأثر، ص ٢٦٤ ـ ٢٦٦. </w:t>
+        <w:t xml:space="preserve"> منتخب الأنوار، ص ٢۰۰؛ الكافي، ج ۱، ص ٢٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="47">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الغيبة، النعماني، ص ٢٤٥.</w:t>
+        <w:t xml:space="preserve"> كفاية الأثر، ص ٢٦٤ ـ ٢٦٦. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="48">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> يا من سهم حزنه مصوّب نحو العشّاق. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">العالم مشغول بك وأنت غائب.</w:t>
+        <w:t xml:space="preserve"> الغيبة، النعماني، ص ٢٤٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="49">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ومرادي من الكعبة والمعبد ذاتك أنت </w:t>
+        <w:t xml:space="preserve"> يا من سهم حزنه مصوّب نحو العشّاق. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أنت المقصود وما هما إلا ذريعة</w:t>
+        <w:t xml:space="preserve">العالم مشغول بك وأنت غائب.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="50">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> فما الحاجّ إلا في طريق الكعبة أمّا أنا فطالب للقاء</w:t>
+        <w:t xml:space="preserve"> ومرادي من الكعبة والمعبد ذاتك أنت </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هو يطلب البيت وأنا أطلب صاحب البيت.</w:t>
+        <w:t xml:space="preserve">أنت المقصود وما هما إلا ذريعة</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="51">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> لأنّه يمكن أن يرى وجه الحبيب في كلّ مكان</w:t>
+        <w:t xml:space="preserve"> فما الحاجّ إلا في طريق الكعبة أمّا أنا فطالب للقاء</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فمجنون أنا إن ذهبت من دار إلى دار</w:t>
+        <w:t xml:space="preserve">هو يطلب البيت وأنا أطلب صاحب البيت.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="52">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> كلّ يحمد صفاتك بلسان</w:t>
+        <w:t xml:space="preserve"> لأنّه يمكن أن يرى وجه الحبيب في كلّ مكان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">البلبل بالغناء والقمريّ بشدوه.</w:t>
+        <w:t xml:space="preserve">فمجنون أنا إن ذهبت من دار إلى دار</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="53">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كلّ يحمد صفاتك بلسان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البلبل بالغناء والقمريّ بشدوه.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="54">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كلّيات ديوان كمپاني، ص ٢٤۰. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="55">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> الكافي، ج ٣، ص ٤٢٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
@@ -5723,51 +5969,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6546,61 +6792,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -6875,63 +7196,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>