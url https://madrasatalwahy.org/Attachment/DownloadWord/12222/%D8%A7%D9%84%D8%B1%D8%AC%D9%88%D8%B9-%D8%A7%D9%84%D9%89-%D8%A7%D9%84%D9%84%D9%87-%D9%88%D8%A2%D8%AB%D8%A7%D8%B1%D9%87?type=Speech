--- v0 (2025-11-13)
+++ v1 (2026-08-03)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -138,964 +139,964 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قدس الله سره</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم الله الرّحمن الرّحیم </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحَمدُ لِلَّهِ الواصِلِ الحَمدَ بِالنِّعَمِ و النِّعَمَ بِالشُّكرِ. نَحمَدُهُ عَلَی آلائِهِ كما نَحمَدُهُ عَلَی بَلائِهِ. و نَستَعینُهُ عَلَی هذه النُّفوسِ البِطاءِ عمّا أُمِرَت بِهِ، السِّراعِ إلَی ما نُهیَت عَنهُ. و نَستَغفِرُهُ عمّا أحاطَ بِهِ عِلمُهُ و أحصاهُ كتابُهُ؛ عِلمٌ غیرُ قاصِرٍ و كتابٌ غیرُ مُغادِرٍ. و نُؤمِنُ بِه إیمانَ مَن عایَنَ الغُیوبَ و وَقَفَ عَلَی المَوعودِ؛ إیمانًا نفی إخلاصُه الشّرك و یقینُه الشَّك و نَشهَدُ أن لا إله إلّا الله [وَحدَهُ لا شَریك لَهُ] و أنَّ محمّدًا [صلّی الله عَلَیهِ و آله و سلّم عَبدُهُ و] رَسولُهُ؛ شهادتینِ تُصعِدانِ القَولَ و تَرفَعانِ العَمَلَ، لا یَخِفُّ میزانٌ توضَعانِ فیه و لا یثقُلُ میزانٌ تُرفَعانِ عنه.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أوصیكم عِبادَ الله [و نفسی] بِتَقوَی الله الَّتی هی الزّادُ و بِها المَعاذُ [المعاد]؛ زادٌ مُبلِّغٌ و مَعاذٌ [معاد] مُنجِحٌ. دَعا إلَیها خیر داعٍ و وَعاها خَیرُ واعٍ؛ فَأسمَعَ داعیها و فازَ واعیها.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذ بالله من الشیّطان الرّجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿بِسۡمِ ٱللَهِ ٱلرَّحۡمٰنِ ٱلرَّحِيمِ ۱ قُلۡ هُوَ ٱللَهُ أَحَدٌ ٢ ٱللَهُ ٱلصَّمَدُ ٣ لَمۡ يَلِدۡ وَلَمۡ يُولَدۡ ٤ وَلَمۡيَكُن لَّهُۥ كُفُوًا أَحَدُۢ﴾.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهمّ صلّ و سلّم و زِدْ و بارِك علی رسولِك و نبیِّك و خاتمِ رُسُلِك و مُبَلِّغِ رسالاتِك الرّسولِ النّبیِّ المَكیِّ المَدَنیِّ التّهامیِّ القُرَشیّ صاحبِ لواءِ الحمدِ و المقامِ المحمودِ أبی‌القاسمِ محمّدٍ الحمیدِ المحمودِ. و علی أخیه و وصیِّه و صهرِه و ابنِ عمّه و خلیفتِه مِن بعدِه قائدِ الغُرِّ المُحَجَّلین و یَعسوبِ الدّین و إمامِ المُتّقین أمیرِالمؤمنین علیِّ بن أبي ‌طالبٍ علیه السّلام. و علی ابنتِه الإنسیّةِ الحوراءِ المرضیّةِ الشفیعةِ یومَ الجزاءِ فاطمة الزهراء سلامُ الله علیها. و علی سِبطَیِ الرّحمةِ و إمامَیِ الهُدیٰ و سیّدَیْ شَبابِ أهلِ الجَنّة الحسنِ و الحسینِ و علی علیِّ بنِ الحسین و محمّدِ بن علیّ و جعفرِ بن محمّد و موسی بن جعفر و علیِّ بن موسی و محمّدِ بن علیّ و علیِّ بن محمّد و الحسنِ بن علی و الحجةِ القائمِ المنتظرِ المهدي، حُجَجِك علَی عِبادِك و أُمنائِك فی بِلادِك. اللهمّ سَهِّلْ منهَجَهم و عَجِّلْ في فَرَجِهم و ارْزُقْنا شَفاعَتَهم و اجْعَلْنا مِن شیعَتَهم و موالیهم و الذّابّین عنهم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">بسم الله الرّحمن الرّحیم </w:t>
+        <w:t xml:space="preserve">أعوذ بالله من الشّیطان الرّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">بسم الله الرّحمٰن الرّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَءَاخَرُونَ ٱعۡتَرَفُواْ بِذُنُوبِهِمۡ خَلَطُواْ عَمَلٗا صَٰلِحٗا وَءَاخَرَ سَيِّئًا عَسَى ٱللَهُ أَن يَتُوبَ عَلَيۡهِمۡ إِنَّ ٱللَهَ غَفُورٞ رَّحِيمٌ﴾.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شمول عفو الله ومغفرته للمعترفين بالذنوب </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يقول الله في هذه الآية التي تبيّن حالنا وتشرح أوضاعنا وسلوكنا: هناك فئة أخرى من المؤمنين، المسلمين، المحبّين والملتزمين خلطوا عملاً صالحًا بالعمل غير الصالح ومزجوهما معًا. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فهؤلاء لا عملهم صالح مائة في المائة، ولا هو غير صالح مائة في المائة، فأحيانًا يصدر عنهم في أعمالهم وسلوكهم خطأ وباطل جهلاً، ولكن لديهم إيمان ومحبّة واعتقاد ونيّة صالحة. ولكن حيث إنّ الإنسان جائز الخطأ فإنّه يرتكب أحيانًا الخطأ والاشتباه لغلبة الأحاسيس والتسامح والتساهل وضعف النفس، هؤلاء معترفون بقصورهم وتقصيرهم: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ٱعۡتَرَفُواْ بِذُنُوبِهِمۡ﴾ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فهم ليسوا في مقام الإنكار والمواجهة والجحود والعناد والأغراض الشخصيّة، بل يصدر عنهم ذنب وزلّة جهلاً وخطأ، وقد بشّر الله هذه الجماعة: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿خَلَطُواْ عَمَلٗا صَٰلِحٗا وَءَاخَرَ سَيِّئًا عَسَى ٱللَهُ أَن يَتُوبَ عَلَيۡهِمۡ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ فهناك أمل أن يعفو الله عنهم ويشملهم بعفوه ومغفرته. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وطبعًا عندما يُقرأ هذا الكلام وتقال هذه المسألة فإنّنا جميعًا نرى أنفسنا مصداقًا لهذه الآية الشريفة، لأنّه ليس لأحد أن يدّعي أنّ جميع أعماله صالحة صحيحة ولتحصيل رضا الله ومطابقة للواقع بدقّة. نعم، الذين هم كذلك هم الذين صارت نفوسهم وذواتهم ونواياهم إلهيّة بنسبة مائة في المائة وصار كلامهم كلام الله ونيّتهم نيّة الله وفعلهم فعل الله. ولكن ما لم يصل الإنسان إلى هذه المرتبة فإنّه مبتلى بالخطأ والزلل بطبعه في نيّته وكلامه وفعله، تغلب عليه الإحساسات، ويستعجل في الحكم على الأمور، ولا يقيس الأمور بشكل جيّد، فتؤثّر في كيفيّة إرادته وكيفيّة فكره الأحداث المختلفة. فهذه أمور كلّنا مبتلون بها. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إنّما الأعمال بالنيّات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">العمل الذي يقوم به الإنسان يستند إلى النيّة، مهما كانت تلك النيّة، فعمل الإنسان ليس منفصلاً عنها، فإن كانت إلهيّة فإنّ عمل الإنسان سيعتمد عليها شاء أم أبى، أمّا لو لم يصفّ الإنسان تلك النيّة كما ينبغي ولم ينظّم إرادته على أساس النيّة الخالصة... وقد جعل هذا الأمر تحت تصرّفنا جميعًا، وكلّ إنسان يرجع إلى وجدانه وضميره فإنّه يدرك بسهولة ما إن كان قد أخلص نيّته لله مائة بالمائة وجعل جميع أعماله وأفعاله مطابقة لها، أم أنّه جعل لإرادته الخاصّة ومصالحه الشخصيّة والأسريّة الخاصّة مكانًا خاصًّا، هنا علينا أن نفكّر قليلاً ونتأمّل ونختبر أنفسنا بواسطة هذه الآية الشريفة ونرى إلى أيّ حدّ كنّا صادقين في نوايانا ولم يكن للأمور الخارجيّة والأحداث والجوانب والظروف تأثير فيها، ولو أنّ هذا الأمر وقع لغيرنا كيف كنّا نحكم عليه؟ فالأمر مهمّ جدًّا فلو أنّ هذا وقع لغيرنا كيف كنّا نتكلّم به بين الناس؟ هنا يأتي الله ويختبر الإنسان ويوضّح له الصحّة والسقم فيها. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لدينا في روايات عديدة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وفي كلمات الأعاظم أنّ المرء يطير بهمّته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> والهمّة تعني النيّة، النيّة الصالحة والإرادة والجزم على أمر. فمن كان يعتقد بأمر ولكنّه لا يعمل به في مقام العمل ويضعف ويتكاسل فإنّه لا نيّة لديه، فمن يشخّص مرضًا ويدرك خطره وأذاه لا يجلس مكتوف اليدين، من كان لديه اهتمام بأمر ما لا يضع يدًا على أخرى، إذا شعرنا في وجداننا وضميرنا أنّ لدينا اعتقادًا بأمر ما وشهد على صحّته فكرنا وعقلنا وضميرنا ولكن لم نلتزم كما ينبغي بآثاره ولوازمه فعلينا أن نشكّ في نيّتنا وصحّتها. فبمقدار ما نسير نتقدّم لا أكثر ولا أقلّ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قصّة معروف الكرخي مع موعظة ابن السمّاك </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كان معروف الكرخي من أعاظم العرفاء وكان مسيحيًّا في طفولته، وكان والداه مسيحيّين وأسلم وهو طفل على يد علي بن موسى الرضا عليهما السلام وصار من أصحابه. وذات يوم كان يسير في السوق فرأى ابن السمّاك الواعظ المعروف يعظ الناس ويقول: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لو أنّ أحدًا تقدّم إلى الله خطوة تقدّم الله إليه خطوة، ولو أنّ إنسانًا جعل وجوده لله جعل الله له وجوده، ولو جعل إنسان نصف وجوده لله جعل الله له أيضًا نصف وجوده ورزقه نصف السعادة والفلاح، ولو أنّ إنسانًا التفت إلى الله بكلّ وجوده التفت الله إليه بكامل وجوده. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فجاء إلى الإمام علي بن موسى الرضا وقال: لقد سمعت اليوم من ابن السمّاك في السوق كذا وكذا، فقال الإمام إنّها نعم الموعظة. ثمّ صدّقها الإمام وقال: من أقبل على الله بكلّه أقبل الله عليه بكلّه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. أي إنّه لا يوفّر عنه شيئًا، فجميع شراشر وجوده وجميع أعماله وأفعاله يتعهّدها الله. ولو أنّ إنسانًا قصّر قليلاً وراعى مصلحته وراعى في بعض الموارد بعض الأمور وبعض الخصوصيّات التي هو متعلّق بها فإنّ الله ينقص منه بذلك المقدار. فمن هو الخاسر إذن؟! </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما دامت هناك مائدة من هذا النوع مبسوطة فلماذا لا يستفيد منها الإنسان؟! أليس من الخسارة أن لا يستفيد الإنسان من هذه المائدة المبسوطة ويبيع دنياه وآخرته بثمن بخس؟! لم يكن الأعاظم هكذا، لم يكن الأعاظم يمزجون الحقّ بالباطل، لم يكونوا يأخذون بمقدار من الحقّ وبمقدار من الباطل ويعملون على أساسه، بل كان الحقّ دائمًا أمام أعينهم، وكانوا يبيّنون الحقّ ولم يكونوا يلاحظون في ذلك شيئًا ولو أدّى إلى ضررهم وضرر منافعهم وعلاقاتهم. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انقسام الأمّة إلى ثلاثة فرق في كلام رسول الله ووصفه لأهل الحقّ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نحن شيعة أمير المؤمنين، وقد كان أمير المؤمنين رجل الحقّ، لم يكن أمير المؤمنين يمزج الحقّ بالباطل، ولدينا روايات عديدة عن رسول الله صلّى الله عليه وآله وسلّم: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">الحَمدُ لِلَّهِ الواصِلِ الحَمدَ بِالنِّعَمِ و النِّعَمَ بِالشُّكرِ. نَحمَدُهُ عَلَی آلائِهِ كما نَحمَدُهُ عَلَی بَلائِهِ. و نَستَعینُهُ عَلَی هذه النُّفوسِ البِطاءِ عمّا أُمِرَت بِهِ، السِّراعِ إلَی ما نُهیَت عَنهُ. و نَستَغفِرُهُ عمّا أحاطَ بِهِ عِلمُهُ و أحصاهُ كتابُهُ؛ عِلمٌ غیرُ قاصِرٍ و كتابٌ غیرُ مُغادِرٍ. و نُؤمِنُ بِه إیمانَ مَن عایَنَ الغُیوبَ و وَقَفَ عَلَی المَوعودِ؛ إیمانًا نفی إخلاصُه الشّرك و یقینُه الشَّك و نَشهَدُ أن لا إله إلّا الله [وَحدَهُ لا شَریك لَهُ] و أنَّ محمّدًا [صلّی الله عَلَیهِ و آله و سلّم عَبدُهُ و] رَسولُهُ؛ شهادتینِ تُصعِدانِ القَولَ و تَرفَعانِ العَمَلَ، لا یَخِفُّ میزانٌ توضَعانِ فیه و لا یثقُلُ میزانٌ تُرفَعانِ عنه.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">عليّ مع الحقّ، عليّ إمام الحقّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حيث كان عليّ كان الحقّ، وحيث لا يكون عليّ فهناك الباطل. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إنّه لعجيب أن يرى الإنسان هذه الأمور في كتب أهل السنّة ولكنّه يتعجّب من أنّهم غير ملتزمين بها. يروي ابن مردويه أحد كبار أهل السنّة بسنده المتّصل عن أبان عن مسلم أنّه سمع أبا ذرّ والمقداد وسلمان قالوا: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كنّا عند رسول الله قعودًا إذ أقبل ثلاثة من المهاجرين فقال لنا رسول الله: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أوصیكم عِبادَ الله [و نفسی] بِتَقوَی الله الَّتی هی الزّادُ و بِها المَعاذُ [المعاد]؛ زادٌ مُبلِّغٌ و مَعاذٌ [معاد] مُنجِحٌ. دَعا إلَیها خیر داعٍ و وَعاها خَیرُ واعٍ؛ فَأسمَعَ داعیها و فازَ واعیها.</w:t>
+        <w:t xml:space="preserve">ستفترق أمّتي [بعدي] ثلاث فرق: فرقة أهل حقّ لا يشوبونه بباطل. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا يأخذون نصفًا حقًّا ونصفًا باطلاً، فقط يجعلون الحقّ أمام أعينهم ولا يفكّرون بغيره. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثلهم كمثل الذهب كلّما فتنته النار ازداد جودة [وطيبًا]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فكلّما واجهوا المصائب فإنّها بدلاً من الفتور والضعف والكسل تسبّب لهم النور والبهاء والبهجة والوصول باستعداداتهم إلى الفعليّة. ومهما مارسوا البلايا فإنّها تسبّب صفاءهم وبلوغهم إلى الفعليّة أكثر، وظهور باطنهم وبروزه. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وإمامهم هذا. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مشيرًا إلى واحد من هؤلاء الثلاثة . </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وهو الذي أمره الله تعالى في كتابه وقال: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿إِمَامٗا وَرَحۡمَةً﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وفرقة أهل باطل لا يشوبونه بحقّ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نعوذ بالله فرقة أخرى هم باطل فحسب، لا يمزجونه بحقّ، فقد سلّموا للباطل تمام وجودهم وتمام أعمالهم ونواياهم، ويمارسون الأنانيّة أمام الله ويستعملون الاستكبار والكبرياء أمامه. أينما رأوا المصحلة الدنيويّة داسوا على الحقّ، وأينما رأوا في العلاقات أنّ من الممكن أن يكون هناك أمر مضرّ، تنازلوا عن الحقّ وانصرفوا. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وإمامهم هذا. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وأشار إلى واحد من هؤلاء القادمين. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ومثلهم كمثل الحديد كلّما فتنته النار ازداد خبثًا. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وطائفة أخرى </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿بِسۡمِ ٱللَهِ ٱلرَّحۡمٰنِ ٱلرَّحِيمِ ۱ قُلۡ هُوَ ٱللَهُ أَحَدٌ ٢ ٱللَهُ ٱلصَّمَدُ ٣ لَمۡ يَلِدۡ وَلَمۡ يُولَدۡ ٤ وَلَمۡيَكُن لَّهُۥ كُفُوًا أَحَدُۢ﴾.</w:t>
+        <w:t xml:space="preserve">لا إلى هؤلاء ولا إلى هؤلاء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يميلون مع الريح أينما مالت، تارة يتّبعون الحقّ وتارة يتّبعون الباطل. وإمامهم هذا. وأشار إلى واحد من هؤلاء الثلاثة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يقول مسلم: سألتهم من هو إمام الحقّ الذي لم يكن يمزج الحقّ بالباطل؟ فقالوا: هذا واضح إنّه عليّ بن أبي طالب إمام أهل الحقّ والذي أمر القرآن باتّباعه وجعله إمامًا ورحمة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وسألتهم من هو إمام المذبذبين بين الطرفين؟ فقالوا: مراد النبيّ هو سعد بن أبي وقّاص الذي لم يقبل بخلافة أبي بكر بعد النبيّ وعندما وصلت الخلافة إلى أمير المؤمنين لم يقبلها أيضًا. فقد كان يعمل لنفسه، يأتي حين المصلحة ويتنحّى عند عدمها. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وسألتهم من إمام أهل الباطل الذي لا يمزجه بالحقّ أبدًا؟ فلم يقولوا شيئًا! ومهما سألتهم لم يجيبوا ولكنّهم أومأوا إليّ بالإشارة والكناية من هو. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">بسم الله الرّحمٰن الرّحیم</w:t>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ففي يوم القيامة من هو الإمام؟ يمكننا أن نختبر أنفسنا جيّدًا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿وَءَاخَرُونَ ٱعۡتَرَفُواْ بِذُنُوبِهِمۡ خَلَطُواْ عَمَلٗا صَٰلِحٗا وَءَاخَرَ سَيِّئًا عَسَى ٱللَهُ أَن يَتُوبَ عَلَيۡهِمۡ إِنَّ ٱللَهَ غَفُورٞ رَّحِيمٌ﴾.</w:t>
+        <w:t xml:space="preserve">﴿يَوۡمَ نَدۡعُواْ كُلَّ أُنَاسِۢ بِإِمَٰمِهِمۡ فَمَنۡ أُوتِيَ كِتَٰبَهُۥ بِيَمِينِهِۦ فَأُوْلَـٰٓئِكَ يَقۡرَءُونَ كِتَٰبَهُمۡ وَلَا يُظۡلَمُونَ فَتِيلٗا ، وَمَن كَانَ فِي هَٰذِهِۦٓ أَعۡمَىٰ فَهُوَ فِي ٱلۡأٓخِرَةِ أَعۡمَىٰ وَأَضَلُّ سَبِيلٗا﴾.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">في اليوم الذي ندعو كلّ إنسان وكلّ جماعة بإمامهم قائلين: فليأت أتباع فلان، فليأت أتباع فلان، وليحضر أتباع فلان إلى صحراء المحشر، وليأت المطيعون والمنقادون لفلان إلى مقام الحساب ومقام المحاكمة. فالذين يعطون كتابهم بيمينهم فهم يقرأون كتابهم ضاحكين مسرورين مبتهجين ولن يظلم الله أحدًا منهم. ومن كان في هذه الدنيا أعمى يحشر يوم القيامة أعمى وطريقه طريق الضالّين والضلال والضياع. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذه الآية توضّح جيّدًا موقعنا وحالنا وأنّنا أيّ نوع من الناس؟ ومن هو إمامنا يوم القيامة؟ ومن هو قائدنا يوم القيامة وباسم من ندعى يوم القيامة؟! </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولكن حيث إنّ رحمة الله واسعة جدًّا ومغفرته ورحمته شملت الجميع فإنّ المحبّين لأهل البيت وشيعة أمير المؤمنين عليه السلام هناك أمل في أن تشملهم شفاعة هؤلاء العظام، لقد ترك الله لنا موضع أمل ولم يغلق الطرق أمامنا، فرغم أنّنا مذنبون خاطئون فإنّ كرم الأعاظم وعفوهم ومقامهم المنيع والعزيز ومقام شفقتهم ومحبّتهم وودّهم لا يسمح أن يتركوا شيعتهم وسوف يأخذون بأيديهم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">شمول عفو الله ومغفرته للمعترفين بالذنوب </w:t>
-[...101 lines deleted...]
-        <w:t xml:space="preserve">لدينا في روايات عديدة </w:t>
+        <w:t xml:space="preserve">اتّباع أمير المؤمنين هو معيار الحقّ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لم يكن أبو حنيفة ليمزج الباطل بالحقّ وكان من الفئة الثالثة، وكان يقف في مواجهة الإمام الصادق عليه السلام وهو القائل: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لقد خالفت جعفر بن محمّد في كلّ حكم، وحكمت بخلاف ما أفتى به حتّى في إغماض العين عند السجود. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> وفي كلمات الأعاظم أنّ المرأ يطير بهمّته</w:t>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إنّه لم يكن ليمزج الباطل بالحقّ ، وأئمّته هم الغاصبون لخلافة أمير المؤمنين عليه السلام. إنسان مستكبر أنشأ مدرسة في مقابل مدرسة الولاية ومقابل مدرسة أهل البيت عليهم السلام، ورفع راية أمام مدرسة أهل البيت، وهذه الراية راية باطل ومحكومة بالبطلان وبالجور. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نقرأ في بعض الكتابات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">فجاء إلى الإمام علي بن موسى الرضا وقال: لقد سمعت اليوم من ابن السمّاك في السوق كذا وكذا، فقال الإمام إنّها نعم الموعظة. ثمّ صدّقها الإمام وقال: من أقبل على الله بكلّه أقبل الله عليه بكلّه</w:t>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> أنّهم يقولون: إنّ هذا الرجل في زمان أحد الخلفاء كان من الذين ثاروا عليه وسجن ومات في سجن المنصور،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...482 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> هذا ليس فخرًا ولا افتخارًا له. هناك كثيرون يثورون على نظام الجور، فخوارج النهروان أيضًا كانوا يحاربون معاوية وحكومة بني العاص وبني معاوية، معيار الحقّ هو اتّباع أمير المؤمنين عليه السلام. هذا هو المعيار لنا، فقد جعل رسول اتّباع عليّ وأولاده هو المعيار. هذا هو معنى العبوديّة، التسليم أمام إرادة إمام الزمان وإمام الوقت وجعله المعيار في كلّ أمر، وجعله ميزانًا في كلّ أمر، هذا المعنى هو معنى الإسلام والتسليم. فأن أصلّي من تلقاء نفسي صلاة الركعتين خمس ركعات فالله لا يقبلها، أنا أقول: يا ربّ لقد أضفت ثلاث ركعات أنا أيضًا لأجلك! يقول: عبثًا صلّيت! لقد أمرتك بركعتين وعليك أن تصلّي ركعتين. يقول: أمرتك أن تصلّي أربع ركعات، فلماذا صلّيتها ستًّا؟! يجب أن يكون الانقياد والتسليم على أساس رضا الله، لا أن يقوم كلّ إنسان بما شاء من تلقاء نفسه وبألف داع نفسانيّ، فهذا أبو حنيفة.</w:t>
+        <w:t xml:space="preserve"> هذا ليس فخرًا ولا افتخارًا له. هناك كثيرون يثورون على نظام الجور، فخوارج النهروان أيضًا كانوا يحاربون معاوية وحكومة بني العاص وبني معاوية، معيار الحقّ هو اتّباع أمير المؤمنين عليه السلام. هذا هو المعيار لنا، فقد جعل الرسول اتّباع عليّ وأولاده هو المعيار. هذا هو معنى العبوديّة، التسليم أمام إرادة إمام الزمان وإمام الوقت وجعله المعيار في كلّ أمر، وجعله ميزانًا في كلّ أمر، هذا المعنى هو معنى الإسلام والتسليم. فأن أصلّي من تلقاء نفسي صلاة الركعتين خمس ركعات فالله لا يقبلها، أنا أقول: يا ربّ لقد أضفت ثلاث ركعات أنا أيضًا لأجلك! يقول: عبثًا صلّيت! لقد أمرتك بركعتين وعليك أن تصلّي ركعتين. يقول: أمرتك أن تصلّي أربع ركعات، فلماذا صلّيتها ستًّا؟! يجب أن يكون الانقياد والتسليم على أساس رضا الله، لا أن يقوم كلّ إنسان بما شاء من تلقاء نفسه وبألف داع نفسانيّ، فهذا أبو حنيفة.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حوار الإمام الصادق عليه السلام مع أبي حنيفة واعترافه بجهله </w:t>
@@ -1680,88 +1681,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{9008C43A-40FB-4D0B-8048-B0BF26CA0E34}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{A297FF5A-83D7-4C2C-9A90-85B5C769B838}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{F01831B3-F51A-4E63-8853-5C6F3D842CED}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7112594C-CA3B-4563-ADE7-4E57D2844829}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1810,61 +1818,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="41" name="_x0000_i0041">
+                <wp:docPr id="5" name="_x0000_i0005">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0041"/>
+                        <pic:cNvPr id="0" name="_x0000_i0005"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1967,61 +1975,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="42" name="_x0000_i0042">
+          <wp:docPr id="6" name="_x0000_i0006">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0042"/>
+                  <pic:cNvPr id="0" name="_x0000_i0006"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3922,51 +3930,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4745,61 +4753,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -5074,63 +5157,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>