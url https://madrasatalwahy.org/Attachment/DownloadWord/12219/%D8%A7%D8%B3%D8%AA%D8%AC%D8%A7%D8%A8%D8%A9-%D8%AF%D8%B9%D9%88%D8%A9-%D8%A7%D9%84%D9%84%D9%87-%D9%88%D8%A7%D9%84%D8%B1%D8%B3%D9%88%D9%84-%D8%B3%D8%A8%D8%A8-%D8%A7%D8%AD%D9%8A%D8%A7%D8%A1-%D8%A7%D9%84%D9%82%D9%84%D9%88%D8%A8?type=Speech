--- v0 (2025-11-13)
+++ v1 (2026-06-24)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -2086,88 +2087,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{D2A5DE19-C622-4B70-85E9-5F0DD6C97FD3}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{89C88849-D169-414F-8503-4130AAC6FBCA}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C5FB1183-0976-4419-AD19-D904131F650E}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{B4A72435-EBC3-4F98-8621-6081972C9DB7}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2216,61 +2224,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="31" name="_x0000_i0031">
+                <wp:docPr id="36" name="_x0000_i0036">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0031"/>
+                        <pic:cNvPr id="0" name="_x0000_i0036"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2373,61 +2381,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="32" name="_x0000_i0032">
+          <wp:docPr id="37" name="_x0000_i0037">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0032"/>
+                  <pic:cNvPr id="0" name="_x0000_i0037"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3488,51 +3496,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4311,61 +4319,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4640,63 +4723,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>