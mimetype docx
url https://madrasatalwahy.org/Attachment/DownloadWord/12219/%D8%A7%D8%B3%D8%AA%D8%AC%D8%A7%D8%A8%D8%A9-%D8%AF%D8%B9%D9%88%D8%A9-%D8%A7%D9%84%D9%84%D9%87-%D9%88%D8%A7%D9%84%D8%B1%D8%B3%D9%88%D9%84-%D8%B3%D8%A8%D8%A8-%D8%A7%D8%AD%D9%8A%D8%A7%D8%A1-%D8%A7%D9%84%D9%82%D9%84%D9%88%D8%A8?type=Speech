--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -139,632 +139,632 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قدس الله سره</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم الله الرّحمن الرّحیم </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Besm_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحمدُ للهِ الواصلِ الحمدَ بالنِّعمِ و النِّعمَ بالشّكرِ. نَحمدُه علیٰ آلائِه كمٰا نَحمَدُه علیٰ بَلائِه، ونَستَعینُه علیٰ هذه النّفوسِ البِطاءِ عمّا أُمِرَت بِه، السِّراعِ إلیٰ ما نُهیَت عَنه، و نَستَغفِرُه عمّا أحاطَ به عِلمُه و أحصاهُ كتابُه؛ عِلمٌ غیرُ قاصرٍ و كتابٌ غیرُ مُغادرٍ، و نُؤمِنُ به إیمانَ مَن عایَنَ الغُیوبَ و وَقَفَ علیٰ المَوعودِ؛ إیمانًا نَفیٰ إخلاصُه الشّرك و یقینُه الشّك، و نَشهَد أن لا إله إلّا الله وَحدَه لا شَریك لَه و أنّ محمّدًا [صلّی الله عَلیه و آله و سَلّم] عَبدُه و رَسولُه؛ شَهادتینِ تُصعِدانِ القَولَ و تَرفَعانِ العَملَ، لا یَخِفُّ میزانٌ توضَعانِ فیه و لا یثقُلُ میزانٌ تُرفَعانِ عنه.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اُوصیكم عِبادَ الله بِتَقویٰ الله الّتی هی الزّادُ و بِها المَعاذُ [المعاد]؛ زادٌ مُبلِّغٌ و مَعاذٌ [معاد] مُنجِحٌ، دَعا إلَیها خیرُ داعٍ و وَعاها خَیرُ واعٍ؛ فَأسمَعَ داعیها و فازَ واعیها!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿بِسۡمِ ٱللَهِ ٱلرَّحۡمٰنِ ٱلرَّحِيمِ ۱ قُلۡ هُوَ ٱللَهُ أَحَدٌ ٢ ٱللَهُ ٱلصَّمَدُ ٣ لَمۡ يَلِدۡ وَلَمۡ يُولَدۡ ٤ وَلَمۡ يَكُن لَّهُۥ كُفُوًا أَحَدُۢ﴾.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهمّ صلّ و سلّم و زِدْ و بارِك علیٰ رسولِك و خاتمِ رُسلِك و شاهدِ سرِّك و مُبلِّغِ رسالاتِك، الرّسولِ النبیِّ الاُمیِّ المكیِّ المدنیِّ التهامیِّ القرَشیّ، صاحبِ لواء الحمد و المقامِ المحمود أبی‌القاسم محمّدٍ الحمیدِ المحمود، و علیٰ أخیهِ و وصیِّه و صهرِه و ابن‌عمِّه و خلیفتِه مِن بعده قائدِ الغُرِّ المُحجَّلین و یعسوب الدّین و إمام المتّقین أمیرالمؤمنین علیّ ابن أبی‌طالب علیه السلام، و علیٰ الصدّیقةِ الطاهرةِ الحَوراء الإنسیّةِ الشّفیعةِ یومَ الجزاء فاطمةَ الزّهراء سلام الله علیها، و علیٰ سِبطَیِ الرّحمة و سیّدَیْ شَبابِ أهلِ الجنّة الحسنِ و الحسین. اللهمّ صلّ علیٰ أئمةِ المُسلمینَ و الهداةِ المهدیّین و الحجَجِ المَیامین علیِّ بنِ الحسین ومحمّدِ بن علیّ و جعفرِ بن محمّدٍ و موسیٰ بن جعفرٍ و علیّ بن موسیٰ و محمّد بن علیٍّ و علیِّ بن محمّدٍ و الحسنِ بن علیّ و الخلَفِ القائمِ المنتظَرِ المهدیّ، حُجَجِك علیٰ عبادِك و اُمَنائك فی بلادك. اللهمّ سَهّلْ مَنهجَهم و عجّلْ فی فرجهم و اجْعلنا مِن شیعتهِم و مَوالیهِم و الذّابّین عنهم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">بسم الله الرّحمن الرّحیم </w:t>
+        <w:t xml:space="preserve">أعوذ بالله من الشّیطان الرّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">اُوصیكم عِبادَ الله بِتَقویٰ الله الّتی هی الزّادُ و بِها المَعاذُ [المعاد]؛ زادٌ مُبلِّغٌ و مَعاذٌ [معاد] مُنجِحٌ، دَعا إلَیها خیرُ داعٍ و وَعاها خَیرُ واعٍ؛ فَأسمَعَ داعیها و فازَ واعیها!</w:t>
+        <w:t xml:space="preserve">بسم الله الرّحمٰن الرّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿يَـٰٓأَيُّهَا ٱلَّذِينَ ءَامَنُواْ ٱسۡتَجِيبُواْ لِلَّهِ وَلِلرَّسُولِ إِذَا دَعَاكُمۡ لِمَا يُحۡيِيكُمۡ وَٱعۡلَمُوٓاْ أَنَّ ٱللَهَ يَحُولُ بَيۡنَ ٱلۡمَرۡءِ وَقَلۡبِهِۦ وَأَنَّهُۥٓ إِلَيۡهِ تُحۡشَرُونَ﴾.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صلّوا على محمّد وآل محمّد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استجابة دعوة الله والرسول سبب إحياء القلوب</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يخاطب الله تعالى في هذه الآية جميع المؤمنين ويقول يا أيّها الذين آمنوا استجيبوا دعوة الله ورسوله، فهذه الإجابة هي سبب لإحياء قلوبكم وإحيائكم. استجيبوا لما يسبّب حياتكم ويخرجكم من الموت والميتة إلى الحياة، واعلموا أنّ الله حائل وحاضر بينكم وبين قلوبكم، وأنتم جميعًا راجعون إليه. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">النقطة المهمّة التي تطالعنا في هذه الآية الشريفة هي أنّ الله تعالى يعدّ دعوته ودعوة النبيّ سببًا للإحياء، والإحياء يعني جعل الشيء حيًّا وإعطاؤه الحياة والإخراج من الموت والعدم والهلاك، هذا المعنى هو معنى الإحياء، وفي مقابله الهلاك والبوار والعدم والإماتة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يقول الله إنّ دعوة الله والرسول تسبّب إحياءكم. فكلّ من يجعل نفسه تحت هذه الدعوة ويمتثل لأوامر الله وأولياء الدين سيسبّب حياة نفسه، وإذا ما امتنع إنسان ما وأخرج نفسه من تحت نفوذ هذه الأمور وسيطرتها فقد تسبّب في هلاك نفسه وإماتتها، وهذه الإماتة وهذا الإحياء أيّ إماتة وإحياء هما؟ وكيف يضمن الإنسان حياته بواسطة التسليم أمام أوامر الله؟ وكيف يهيّئ لموت نفسه من خلال الامتناع عن طاعة الله؟ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title1_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما معنى الحياة والموت في القرآن والثقافة الإسلاميّة؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">في كتاب الإسلام المبين القرآن الكريم، وفي الثقافة الإسلاميّة وعند العلماء والأعاظم وأولياء الدين تختلف مسألة الحياة ومسألة الموت عن المعنى المستعمل في الثقافة المتعارفة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فنحن نعدّ الموت هذا الموت الظاهري وتعطّل القوى الظاهريّة وأجزاء البدن وعدم الحركة، وفي المقابل نعدّ الحياة سبب الحركة وبقاء العيش والمشي والتنفّس والتمتّع من هذه النعم الظاهريّة في الدنيا، أمّا في الثقافة الإسلاميّة وعند أولياء الله فإنّ مسألة الحياة والموت تختلف عن ذلك. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ففي الثقافة القرآنيّة يعبّر بالحياة عن حياة القلب وحياة الروح وحياة النفس، وبالموت والإماتة والهلاك بعمى الباطن وانغلاق أبواب الرحمة الإلهيّة أمام القلب، تمامًا كالبصر والسمع في القرآن الكريم حيث عبّر بهما عن عمى القلب، لا العمى الظاهر: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿بِسۡمِ ٱللَهِ ٱلرَّحۡمٰنِ ٱلرَّحِيمِ ۱ قُلۡ هُوَ ٱللَهُ أَحَدٌ ٢ ٱللَهُ ٱلصَّمَدُ ٣ لَمۡ يَلِدۡ وَلَمۡ يُولَدۡ ٤ وَلَمۡ يَكُن لَّهُۥ كُفُوًا أَحَدُۢ﴾.</w:t>
+        <w:t xml:space="preserve">﴿فَإِنَّهَا لَا تَعۡمَى ٱلۡأَبۡصَٰرُ وَلَٰكِن تَعۡمَى ٱلۡقُلُوبُ ٱلَّتِي فِي ٱلصُّدُورِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...77 lines deleted...]
-      </w:pPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أيّها الناس إنّ هذا العمى ليس كما تظنّون، بل هو عمى القلب وعمى الضمير وعمى باطن الإنسان الذي لا يسمح له أن يتّضح الحقّ، ومهما قيل له أمر حقٌّ مرّ عليه مرور الكرام ولم يدعه يستقرّ في روحه! إنّ العمى الظاهريّ هو تعطّل آلة من آلات البدن، يحدث يومًا ويرتفع آخر مثل سائر الأمراض والآلام التي تصيب البدن والتي تحدث بسبب سلسلة علل وأسباب طبيعيّة في هذه الدنيا! وهذا العمى هو هكذا وليس بالأمر المهمّ، بل هو حدث ظاهريّ يحدث بسبب سلسلة علل وأسباب. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الصمم الحقيقيّ هو أن لا تتمكّن أذن القلب وأذن الوجدان وضمير الإنسان من أن تسمع رسالة الحقّ وأن تدركها وتعمل بها، وأمّا الصمم الظاهريّ وعدم السمع الظاهري فهو ظاهرة طبيعيّة تقع أحيانًا ثمّ ترتفع. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما يبقى لنا كروح وكإنسان هو الإنسان الذي يمتدّ بامتداد واستمرار عالم الوجود والظواهر الماديّة وغير الماديّة ولا يمكن بعد ذلك أن يتصوّر له أمد ومدّة، إنّ عمى هذا الإنسان وبصره، وصممه وسمعه، وحياته وموته هي أمور مختلفة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن كان لا بدّ أن نعبّر بالحياة فلا بدّ أن نحمل الحياة على ذلك الإنسان ونعبّر بها عن حياته. الحياة في هذه الدنيا هي يومان لا أكثر وتنتهي، وبمرض يسير يرحل الإنسان إلى دار أخرى، وبأدنى سبب يبدّل الإنسان لباسه المادّي بلباس التجرّد ولباس يناسب العوالم الأخرى. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فإذن ما يستحقّ الحياة والسمع والبصر هو الحياة الأخرويّة وحياة القلب وحياة النفس وقبول النفس للحقائق! أمّا هذه الأمور الظاهريّة في هذا العالم فإنّها تزول، ولا يبني العاقل أموره أبدًا على ما يزول، على أمور أعيرت له كعارية ليومين ثمّ ستؤخذ منه يومًا ما. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يقول القرآن الكريم: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا أيّها المؤمنون بما أنّكم آمنتم فـ </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿يَـٰٓأَيُّهَا ٱلَّذِينَ ءَامَنُواْ ٱسۡتَجِيبُواْ لِلَّهِ وَلِلرَّسُولِ إِذَا دَعَاكُمۡ لِمَا يُحۡيِيكُمۡ وَٱعۡلَمُوٓاْ أَنَّ ٱللَهَ يَحُولُ بَيۡنَ ٱلۡمَرۡءِ وَقَلۡبِهِۦ وَأَنَّهُۥٓ إِلَيۡهِ تُحۡشَرُونَ﴾.</w:t>
+        <w:t xml:space="preserve">﴿ٱسۡتَجِيبُواْ لِلَّهِ وَلِلرَّسُولِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ تعالوا وأجيبوا ما أمر به الله والرسول لتكسبوا لأنفسكم الحياة الحقيقيّة والأبديّة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فالحياة هي الحياة بفلاح ونجاج والتخلّص من الموت وعمى القلب والختمِ على القلب بخاتم البطلان وخاتم التعطيل، هذه هي الحياة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يقول في الآية الشريفة: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿مَنۡ عَمِلَ صَٰلِحٗا مِّن ذَكَرٍ أَوۡ أُنثَىٰ وَهُوَ مُؤۡمِنٞ فَلَنُحۡيِيَنَّهُۥ حَيَوٰةٗ طَيِّبَةٗ وَلَنَجۡزِيَنَّهُمۡ أَجۡرَهُم بِأَحۡسَنِ مَا كَانُواْ يَعۡمَلُونَ﴾.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...113 lines deleted...]
-      </w:pPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كلّ من عمل صالحًا من ذكر وأنثى فإنّا سنخرجه من الموت ونحييه بحياة طيّبة، لا الحياة المتعارفة والحياة الحيوانيّة والحياة الدنيويّة الدنيّة، بل حياة طيّبة! حياة فيها نور وبهاء وبهجة ولقاء بالصالحين، ولقاء بأسماء الله وصفاته الجماليّة، لقاء بذاته المقدّسة واندكاك وفناء في ذاته ومعرفة كاملة بجميع مراتب الأسماء والصفات والانمحاء الكامل في حريم القدس والأمان الإلهيّ. هذه الحياة هي الحياة الطيّبة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وفي مقابل هذه الحياة المتعارفة والحياة الظاهريّة، قضاء ليومين في هذه الحياة الدنيا، والأكل والنوم والتمتّع بالميول والأغراض الحيوانيّة، ثمّ انقضاء العمر وانتهاؤه وتسليم الوديعة إلى صاحبها ومغادرة هذه الدنيا. فهذه الحياة حياة دنيّة. هذه الحياة حياة حيوانيّة. هذه الحياة حياة عابرة، ولو كان للإنسان عمر نوح أو عمر الخضر فإنّ هذا العمر سنتهي في يوم من الأيّام، ثمّ ماذا؟ لو لم يكن للخضر حياة أخرويّة ولم تتعطّر روحه بتلك الحياة ولم تتنشّط بها فلنفترض أنّه بقي بضعة آلاف سنة في هذه الدنيا فما الفائدة من ذلك وما النتيجة؟! فالليل والنهار لم يتغيّرا، السنة والشهر لم يتغيّرا، السماء والأرض هي كما هي، فاليوم يسلّم للغد، والغد لما بعده، وهكذا الأسابيع وهكذا تنقضي هذه المتع الدنيويّة الواحدة تلو الأخرى حتّى ينتهي سجلّ عمره ويقولون له: انتهى الأمر، إنّ أمد هذه الحياة ومدّتها ليست بغير نهاية وليست مطلقة. بل ستنتهي في النهاية، ويأتي دور فتح السجلّ الأبديّ والتحقيق في الأمور التي ليست فقط لا أمد مؤجّلاً لها، بل لا أمد لها أصلاً. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولذلك فإنّ الله تعالى يدعو الناس منّة عليهم ولطفًا وعناية بهم أن يحيوا قلوبهم وأرواحهم بتلك الحياة الأبديّة وأن يخرجوها من عالم الحيوانيّة سواء بقوا في الدينا أم لم يبقوا، وسواء كان لهم عمر قصير أم طويل </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿فَإِنَّهَا لَا تَعۡمَى ٱلۡأَبۡصَٰرُ وَلَٰكِن تَعۡمَى ٱلۡقُلُوبُ ٱلَّتِي فِي ٱلصُّدُورِ﴾</w:t>
+        <w:t xml:space="preserve">﴿مَنۡ عَمِلَ صَٰلِحٗا مِّن ذَكَرٍ أَوۡ أُنثَىٰ وَهُوَ مُؤۡمِنٞ فَلَنُحۡيِيَنَّهُۥ حَيَوٰةٗ طَيِّبَةٗ وَلَنَجۡزِيَنَّهُمۡ أَجۡرَهُم بِأَحۡسَنِ مَا كَانُواْ يَعۡمَلُونَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فمن يعمل عملاً صالحًا أيًّا يكن هذا العامل فإنّا ننجّيه من الموت ونحييه حياة طيّبة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وفي المقابل يقول في آية أخرى: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quran_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿يَعۡلَمُونَ ظَٰهِرٗا مِّنَ ٱلۡحَيَوٰةِ ٱلدُّنۡيَا وَهُمۡ عَنِ ٱلۡأٓخِرَةِ هُمۡ غَٰفِلُونَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...229 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> إنّ أعين الناس أسيرة نعم الدنيا هذه والتي لا تدوم لأكثر من يومين، أن نلبس جيّدًا ونصل إلى أهدافنا، وأن نحصّل أسباب الوصول إلى أفضل عيشة، ندرس لكي نحسّن دنيانا، ندرس لكي نشرب أفض ونأكل أفضل ونستفيد أكثر من نعم الدنيا هذه ونعيش في هذا المجتمع بشكل أفضل! فهذه هي آمال الناس وأمنياتهم التي لا يقصّرون من أجل الوصول إليها عن أيّة وسيلة وأيّ عمل. ولكنّهم غالفون، فإلى متى في النهاية؟! فلنفترض أنّكم وصلتم إلى ذلك فكم سنة ستعمّرون، وهل العمر بأيدكم أنتم؟ وهل تقدرون على المحافظة على أنفسك إلى ما بعد ساعة والمحافظة على حالتكم؟ لنفترض أنّكم وصلتم إلى هذه الأمور، فهل يمكنكم الاستفادة من ذلك واستعماله؟! ولنفترض أنّكم استعملتموها فإلى كم يوم أنتم أحياء؟ هل يمكن أن تبقوا أحياء إلى الأبد؟! </w:t>
+        <w:t xml:space="preserve"> إنّ أعين الناس أسيرة نعم الدنيا هذه والتي لا تدوم لأكثر من يومين، أن نلبس جيّدًا ونصل إلى أهدافنا، وأن نحصّل أسباب الوصول إلى أفضل عيشة، ندرس لكي نحسّن دنيانا، ندرس لكي نشرب أفضل ونأكل أفضل ونستفيد أكثر من نعم الدنيا هذه ونعيش في هذا المجتمع بشكل أفضل! فهذه هي آمال الناس وأمنياتهم التي لا يقصّرون من أجل الوصول إليها عن أيّة وسيلة وأيّ عمل. ولكنّهم غافلون، فإلى متى في النهاية؟! فلنفترض أنّكم وصلتم إلى ذلك فكم سنة ستعمّرون، وهل العمر بأيدكم أنتم؟ وهل تقدرون على المحافظة على أنفسك إلى ما بعد ساعة والمحافظة على حالتكم؟ لنفترض أنّكم وصلتم إلى هذه الأمور، فهل يمكنكم الاستفادة من ذلك واستعماله؟! ولنفترض أنّكم استعملتموها فإلى كم يوم أنتم أحياء؟ هل يمكن أن تبقوا أحياء إلى الأبد؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذن الأساس في منطق القرآن واستنادًا إلى العقل هو الحياة الأخرويّة والعقل هو الحاكم. فالإنسان العاقل في اختياره بين الحياة الدنيا والحياة الأخرى لا يختار الحياة الدنيا، ولا يرجّح هذه الحياة على حياة الآخرة، ولا يجعل الحياة الآخرة مقهورة ومحكومة فداء ليومين من حياة الدنيا. فلو صنع إنسان ذلك فهو ليس عاقلاً بل مجنون. فالمجنون هو الذي لا تكون أعماله على أساس حكمة وغاية وهدف، ولا غاية ولا هدف لعمله، أمّا العاقل والحكيم فهو الذي يجعل لفعله وعمله هدفًا غائيًّا. وقد أشير في القرآن الكريم إلى هذا الأمر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَمَا هَذِهِ الْحَيَاةُ الدُّنْيَا إِلَّا لَهْوٌ وَلَعِبٌ وَإِنَّ الدَّارَ الْآخِرَةَ لَهِيَ الْحَيَوَانُ لَوْ كَانُوا يَعْلَمُونَ﴾.</w:t>
@@ -2088,66 +2088,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{89C88849-D169-414F-8503-4130AAC6FBCA}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8DBDCA61-61BB-4C1C-AF1B-3E79919FDEC7}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{B4A72435-EBC3-4F98-8621-6081972C9DB7}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{1A5EDF2F-9292-424E-B07B-C21BDDE43261}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2224,61 +2224,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="36" name="_x0000_i0036">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0036"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2381,61 +2381,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="37" name="_x0000_i0037">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0037"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>