--- v0 (2025-11-13)
+++ v1 (2026-06-24)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -2907,88 +2908,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{A443E4D2-2DD9-4858-9C65-E17EF27784E1}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{28BEAF84-9A5F-44E3-8B09-4AD389444EFF}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4FB49520-0A9D-420A-9F7C-A68CBEA2759A}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4BE52B41-06C2-4C8C-AFDD-FF45544A7F92}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -3037,61 +3045,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="30" name="_x0000_i0030">
+                <wp:docPr id="3" name="_x0000_i0003">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0030"/>
+                        <pic:cNvPr id="0" name="_x0000_i0003"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -3194,61 +3202,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="31" name="_x0000_i0031">
+          <wp:docPr id="4" name="_x0000_i0004">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0031"/>
+                  <pic:cNvPr id="0" name="_x0000_i0004"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -4478,51 +4486,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5301,61 +5309,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -5630,63 +5713,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>