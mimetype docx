--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -1662,54 +1662,78 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن أودعنا هذا الكتاب وقانون السير والسلوك إلى الله بين الناس وبيّنا حقائق التشريع والتربية للناس، فبعضهم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ظَالِمٞ لِّنَفۡسِهِۦ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> لا يعرفون قيمة أنفسهم ومكاناتهم، لا يعرفون أيّ جوهر يخسرون، لا يعرفون هم في أيّ ورطة يقعون، ولا يعلمون أيّ غد ينتظرهم! فهؤلاء ظالمون لأنفسهم. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یكی بر سرِ شاخ و بُن می‌برید *** خداوند بستان نگه كرد و دید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بگفتا گر این مرد بد می‌كند *** نه با من كه با نفس خود می‌كند</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول: كان أحدهم يعتدي على الأغصان والجذوع فنظر ربّ البستان ورأى </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال إن كان هذا الرجل يسيء فإنّه لا يسيء إليّ وإنّما إلى نفسه. </w:t>
       </w:r>
     </w:p>
@@ -1751,51 +1775,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ويطحنونها تحت أرجلهم وليس فقط لا يسمحون لهذه الحقيقة أن تتفتّح، ولكنّهم بانشغالهم بتعلّقات الدنيا والمشكلات النفسيّة والخيالات والأوهام الشيطانيّة يوصلون هذه الذخيرة الوجوديّة إلى الصفر، ولا يتركون في أنفسهم شيئًا من تلك الحقيقة التي يمكن أن ترشدهم، وهنا موضع أن يختم الله على قلوبهم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿خَتَمَ ٱللَهُ عَلَىٰ قُلُوبِهِمۡ وَعَلَىٰ سَمۡعِهِمۡ وَعَلَىٰٓ أَبۡصَٰرِهِمۡ غِشَٰوَةٞ وَلَهُمۡ عَذَابٌ عَظِيمٞ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
+        <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ممّا يعني أنّهم لا قابليّة للهداية فيهم، تسمع آذانهم آيات القرآن، ولكن صوته فقط، ترى أعينهم العبر، ولكن مجرّد رؤية، ولم يعد هناك فرق بين رؤيتها ورؤية الشيء الجامد، لم يعد هناك فرق بين استماعها واستماع جهاز جامد، لم يعد هناك فرق بين قلوبهم والجمادات، فهذا عملهم، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿فَمِنۡهُمۡ ظَالِمٞ لِّنَفۡسِهِۦ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1886,148 +1910,148 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ فهؤلاء نوع لديهم سبق إلى الخيرات. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ذَٰلِكَ هُوَ ٱلۡفَضۡلُ ٱلۡكَبِيرُ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> هذا هو الفضل والعطاء والنعمة الكبيرة التي أعطاهم الله. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هؤلاء هم مصداق </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿جَنَّاتُ عَدْنٍ يَدۡخُلُونَهَا يُحَلَّوۡنَ فِيهَا مِنۡ أَسَاوِرَ مِن ذَهَبٖ وَلُؤۡلُؤٗا وَلِبَاسُهُمۡ فِيهَا حَرِيرٞ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
+        <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> الله يقول: إنّ هؤلاء يدخلون الجنّة فيزيّنهم الله بلباس من حرير وأفضل زينة من حيث الظاهر ومن حيث الباطن. هؤلاء يقولون: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ٱلۡحَمۡدُ لِلَّهِ ٱلَّذِيٓ أَذۡهَبَ عَنَّا ٱلۡحَزَنَ إِنَّ رَبَّنَا لَغَفُورٞ شَكُورٌ ، الَّذِي أَحَلَّنَا دَارَ الْمُقَامَةِ مِنْ فَضْلِهِ﴾.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد مختصّ بالله الذي أذهب من وجودنا الحزن ولم نعد نحزن يوم القيامة، ولم نعد نغبط يوم القيامة ولم نعد نشعر بالحسرة والندامة يوم القيامة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِنَّ ٱلَّذِينَ سَبَقَتۡ لَهُم مِّنَّا ٱلۡحُسۡنَىٰٓ أُوْلَـٰٓئِكَ عَنۡهَا مُبۡعَدُونَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="18"/>
+        <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هؤلاء الذين سبقت لهم منّا الحسنى فجعلتهم في هذا الطريق، هم الذين لا حزن لديهم، هؤلاء هم الذين نوّر الله قلوبهم فصاروا يميّزون بين طريق الحقّ والباطل وسيطر على وجودهم النور. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
@@ -2061,51 +2085,51 @@
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الله </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[عزّوجلّ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> خَلقَ قومًا لِلحقّ، فإذا مَرّ بهمُ البابُ مِن الحقّ قَبِلَتهُ قُلوبُهم و إن كانوا لا یَعرِفونَه... و خَلقَ قومًا لِغیرِ ذلك... و إذا مَرّ بهمُ البابُ مِن الباطلِ قَبِلَتهُ قُلوبُهم و إن كانوا لا یَعرِفونَه.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="19"/>
+        <w:footnoteReference w:id="20"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">خلق الله تعالى قومًا للحقّ وللتمييز بين الحقّ والباطل، وجعل قلوبهم مستعدّة لقبول الحقّ. فهؤلاء أناس إذا ما واجهوا ظاهرة أو حدثًا أو كلامًا حقًّا يقبلونه دون أن يلتفتوا. فأنتم رأيتم عندما تكونون في مجلس فيطرح كلام صحيح لا نقاش فيه كيف يختلف تلقّي الناس له فبعضهم يقبله بسهولة، وبعضهم لا يقبله. فلماذا الأمر هكذا؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهكذا خلق الله تعالى جماعة لأجل الباطل، فإذا ما انفتح باب من الباطل أمامهم قبلوه، وإن لم يكونوا يعرفونه ولم يخبرهم به أحدٌ قبل ذلك. ما دام هناك استعداد للانحراف نرى أنّ ميل بعض الأفراد إلى ذلك هو أكثر. ولكن هناك من ميلهم إلى الحقّ والقرب جبليّ وفطريّ وهو طريقهم. </w:t>
       </w:r>
@@ -2167,51 +2191,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول الإمام الصادق عليه السلام: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">تَجِدُ الرَّجلَ لا یُخطِئُ بِلامٍ و لا واوٍ، خَطیبًا مُصقَعًا و لَقَلبُه أشدُّ ظُلمةً مِن اللّیلِ المُظلَم؛ و تَجِدُ الرَّجلَ لا یَستَطیعُ تَعبیرًا [یُعبِّرُ] عمّا فی قَلبِه بلِسانِه، و قَلبُه یُزهِرُ كمٰا یُزهِرُ المِصباح.‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
+        <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد تلتقي برجل خطيب ماهر لا يشتبه فيلفظ اللام بدلاً من الميم أو الواو، إنّه قادر على الكلام وقادر على التعامل وله بيان فصيح بحيث نستفيد من كلامه، خطيب مفوّه عالم بالكلام يبيّن الأمور للناس متمايزة ومعدودة وواضحة، يبيّن للنّاس ما يجري في ضميره ووجدانه بأفضل نحو وأفضل وجه. ألم يكن من أمثال هؤلاء؟! أوليسوا موجودين الآن؟! موجودون وليسوا بالقليلين. والحال أنّ الإمام الصادق عليه السلام يقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قلبه أشدّ من الليل المظلم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
@@ -2314,51 +2338,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. أفتدرون أيّ فزع هو؟ ما يوجب فزعنا وجزعنا في هذه الدنيا لا يعدّ صفرًا، فهناك مكان نعلم فيه أنّ الأمر قد انتهى! نحن الآن لا نعلم، لا زلنا نظنّ أنّنا في هذه الدنيا، لا زلنا نظنّ أنّ الأمر ليس حقيقيًّا، نقبل الأمر بنسبة ٦۰ % أو بنسبة ٥۰% ولكن ليس لدينا يقين بأنّ هناك قيامة، ليس لدينا يقين بأنّ هناك ندمًا ينتظرنا، ليس لدينا يقين بأنّ هناك غدًا، ليس لدينا يقين بأنّ هناك حسابًا وكتابًا! سمعنا، وفي أعماق قلوبنا أيضًا نصدّق، ولكن ليس لدينا يقين بهذا الموضوع! متى نستيقن؟ عندما نرى جهنّم، ونرى الجنّة، ونرى مقام الحساب والكتاب! هناك يحصل الفزع الأكبر، هناك يحصل الفزع عندما لا ندري ماذا كتب في هذه الرسالة، كلّ أفكارنا وكلّ الكلام الذي تكلّمنا به شعرة بشعرة وبدون واو ناقصة أو زائدة موجود في هذه الصحيفة، اليوم قلت هذا الكلام لفلان وكسرت قلبه فلماذا؟ فتفضّل الآن وأدّ حسابك! وفي ذلك اليوم فكّرت حول أخيك المؤمن بهذه الفكرة، لماذا؟ فتفضّل وأدّ حسابك. واليوم قمت بذاك العمل لأخيك فلماذا؟ فتفضّل وأدّ حسابك! فإن لم تؤدّ حسابك لن يمكنك أن تتقدّم إلى الأمام! عليك أن تؤدّي حسابك، ولا بدّ من تحمّل مسؤوليّة الحساب، وهنا يأتي ذلك الفزع الأكبر الفزع الذي ليس هناك ما هو أكبر منه، هناك يرى الإنسان أنّه قد انتهى الأمر ولم تعد هناك فرصة: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿رَبِّ ٱرۡجِعُونِ ، لَعَلِّيٓ أَعۡمَلُ صَٰلِحٗا فِيمَا تَرَكۡتُ كَلَّآ إِنَّهَا كَلِمَةٌ هُوَ قَآئِلُهَا﴾.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
+        <w:footnoteReference w:id="22"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أين نرجع؟ لقد أغلق ملفّ الدنيا! وقد كنتم قومًا جئتم إلى هنا وانتهى الأمر، والآن نحن لدينا في الدنيا أعمال أخرى، نريد أن نأتي بأقوام وأفراد آخرين، أفهل ندخلكم معهم؟! لا يمكن! لقد أغلق هذا الملفّ! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
@@ -2409,94 +2433,94 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تتصوّروا أنّكم إذا خالفتم مخالفة انتهى الأمر! كلاّ ليس الأمر هكذا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿قُلۡ يَٰعِبَادِيَ ٱلَّذِينَ أَسۡرَفُواْ عَلَىٰٓ أَنفُسِهِمۡ لَا تَقۡنَطُواْ مِن رَّحۡمَةِ ٱللَهِ إِنَّ ٱللَهَ يَغۡفِرُ ٱلذُّنُوبَ جَمِيعًا﴾.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="22"/>
+        <w:footnoteReference w:id="23"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قل يا أيّها الذين ظلموا أنفسهم لا تيأسوا من رحمة الله لأنّ الله يغفر جميع الذنوب. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهناك آية أخرى في القرآن عجيبة جدًّا وهذه الآية ستشملنا نحن: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَءَاخَرُونَ ٱعۡتَرَفُواْ بِذُنُوبِهِمۡ خَلَطُواْ عَمَلٗا صَٰلِحٗا وَءَاخَرَ سَيِّئًا عَسَى ٱللَهُ أَن يَتُوبَ عَلَيۡهِمۡ إِنَّ ٱللَهَ غَفُورٞ رَّحِيمٌ﴾.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="23"/>
+        <w:footnoteReference w:id="24"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الذين عملوا في هذه الدنيا ولكنّهم خلطوا، أي أنّهم عملوا عملاً صالحًا وعملاً سيّئًا، ولكنّهم تابوا بعد ذلك، فهناك أمل أن تشملهم رحمة الله لأنّ الله غفور رحيم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذه الآية باعثة على الأمل كثيرًا. </w:t>
       </w:r>
@@ -2507,94 +2531,94 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ينقل جابر بن عبد الله الأنصاري عن رسول الله صلّى الله عليه وآله وسلّم رواية فيقول سمعت من رسول الله أنّه قال: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا یَموتَنَّ أحدُكم إلاّ و هوَ یُحسِنُ الظّنَّ بالله، و كم مِن قومٍ أرداهُم سوءُ الظّنّ بالله.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="24"/>
+        <w:footnoteReference w:id="25"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذه الرواية تبعث الأمل كثيرًا حيث يشعر الإنسان أنّه في النهاية بشر وممكن الخطأ، يذنب ويخطئ ولكن طريق التوبة مفتوح. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد انقضى شهر رمضان، الشهر الذي دعانا فيه الله إلى ضيافته، الشهر الذي هو شهر العبادة والتوبة والإنابة والعفو، قال رسول الله: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنّ الشّقیَّ مَن حَرُم غفرانَ الله فی هذا الشّهر العَظیمِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="25"/>
+        <w:footnoteReference w:id="26"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّه لعجيب جدًّا! فشهر رمضان هو الشهر الذي نزل فيه الله تعالى إلى الميدان بتمام قدرته من أجل العفو والرحمة والمغفرة للعباد، وهيّأ جميع الأسباب والوسائل. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا نطلب لأنفسنا كهديّة عيد؟ </w:t>
       </w:r>
@@ -2710,94 +2734,94 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و أن تُخرِجَنی مِن كلّ سوءٍ أخرَجتَ منهُ محمّدًا و آل‌ محمّدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في رواية عن الرسول الأكرم صلّى الله عليه وآله وسلّم قال إنّ للتوبة مراتب: فتوبة الناس من الذنوب، وتوبة الأولياء من الالتفات إلى غير الله، وتوبة الأنبياء من اضطراب السرّ. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="26"/>
+        <w:footnoteReference w:id="27"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أي إنّهم لا يلتفتون إلى غير الله، وإذا ما نقص لحظة واحدة من ذلك الاستغراق في مقام عزّ الله وأمنه ـ لا أنّه انقطع التفاتهم ـ فإنّ صوت آهاتهم يرتفع. فاضطراب السرّ يعني نقصان شيء يسير من تعلّق السرّ والضمير، فتوبتهم هي من هذا، هذا سوء بالنسبة إليهم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ونحن الآن نريد هذا من الله، لا نقول: اللهمّ اغفر لنا الذنوب التي نرتكبها! نعم هذه الذنوب أيضًا لا بدّ أن تغفر، نحن لا نقول: اللهم احفظنا من الالتفات إلى غيرك، كلاّ بل نرتقي نحو الدرجة العليا ونقول: اللهمّ خلّصنا من ذلك السوء وتلك المرتبة من الزلل التي حفظت منها أولياءك. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ إنّی أسألُك خیرَ ما سألك به عبادُك الصّالحونَ؛ و أعوذُ بك ممّا استَعاذَ منهُ عبادُك المُخلِصونَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="27"/>
+        <w:footnoteReference w:id="28"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عيدنا الحقّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عيدنا عبارة عن معرفة الإمام عليه السلام! عيدنا عبارة عن الدخول إلى حريم ولاية الإمام عليه السلام! هذا هو العيد! عيدنا عبارة عن معرفة الإمام عليه السلام! هذا المعنى هو معنى العيد! </w:t>
       </w:r>
@@ -2808,70 +2832,70 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إن شاء الله عرّفنا وليّه وجعلنا في حريم ولايته. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ كن لِولیّك الحجّةِ بنِ الحسَن صَلَواتُك عَلیهِ و علیٰ آبائِه فی هذه السّاعَةِ و فی كلّ ساعَةٍ وَلیًّا و حافِظًا و قائِدًا و ناصِرًا و دَلیلًا و عَینًا حتّی تُسكنَه أرضَك طَوعًا و تُمتّعَه فیها طَویلاً.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="28"/>
+        <w:footnoteReference w:id="29"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ إنا نَرغبُ إلیك فی دَولةٍ كریمةٍ تُعزّ بها الإسلامَ و أهلَه و تُذلّ بها النّفاقَ و أهلَه وتَجعلُنا فیها مِن الدّعاة إلیٰ طاعتك و القادةِ فی [إلیٰ] سبیلك و تَرزُقُنا بها كرامةَ الدّنیا و الآخرة.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="29"/>
+        <w:footnoteReference w:id="30"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولتعجيل ظهور إمام الزمان عليه السلام صلّوا ثلاثًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2909,66 +2933,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{28BEAF84-9A5F-44E3-8B09-4AD389444EFF}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{85CBA910-475E-416E-9B2C-AD5297150B8D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4BE52B41-06C2-4C8C-AFDD-FF45544A7F92}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{0D15F446-C5BA-412F-923C-16AFCB5A39E7}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -3045,61 +3069,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="3" name="_x0000_i0003">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0003"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -3202,61 +3226,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="4" name="_x0000_i0004">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3645,339 +3669,362 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> سورة البقرة (٢) الآية ٧. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر (٣٥) الآية ٣٣.</w:t>
+        <w:t xml:space="preserve"> سورة فاطر (٣٥) الآية ٣٢. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر (٣٥) الآية ٣٤ و ٣٥.</w:t>
+        <w:t xml:space="preserve"> سورة فاطر (٣٥) الآية ٣٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الأنبیاء (٢١) الآية ١٠١.</w:t>
+        <w:t xml:space="preserve"> سورة فاطر (٣٥) الآية ٣٤ و ٣٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الكافي، ج ٢، ص ٢١٤.</w:t>
+        <w:t xml:space="preserve"> سورة الأنبیاء (٢١) الآية ١٠١.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الكافي، ج ٢، ص ٤٢٢.</w:t>
+        <w:t xml:space="preserve"> الكافي، ج ٢، ص ٢١٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة المؤمنون (٢٣) الآية ٩٩ و ١٠٠.</w:t>
+        <w:t xml:space="preserve"> الكافي، ج ٢، ص ٤٢٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الزمر (٣٩) الآية ٥٣. </w:t>
+        <w:t xml:space="preserve"> سورة المؤمنون (٢٣) الآية ٩٩ و ١٠٠.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة التوبة (٩) الآية ١٠٢. </w:t>
+        <w:t xml:space="preserve"> سورة الزمر (٣٩) الآية ٥٣. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مسند أحمد، ج ٣، ص ٣٩٠، بأدنى تفاوت.</w:t>
+        <w:t xml:space="preserve"> سورة التوبة (٩) الآية ١٠٢. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الأمالی، شیخ صدوق، ص ٩٣.</w:t>
+        <w:t xml:space="preserve"> مسند أحمد، ج ٣، ص ٣٩٠، بأدنى تفاوت.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">جاء في مصباح الشّریعة، ص ٩٧: </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">”تَوبةُ الأنبیاءِ مِن اضْطِرابِ السِّرّ؛ و تَوبةُ الأولیاءِ مِن تَلَوُّث الخَطَراتِ؛ و تَوبةُ الأصفیاءِ مِن التَّنفیسِ؛ و تَوبةُ الخاصِّ مِن الإشتغال بغیرِ الله، و تَوبةُ العامّ مِن الذُّنوبِ.“</w:t>
+        <w:t xml:space="preserve"> الأمالی، شیخ صدوق، ص ٩٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> إقبال الأعمال، ج ١، ص ٢٨٩.</w:t>
+        <w:t xml:space="preserve">جاء في مصباح الشّریعة، ص ٩٧: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”تَوبةُ الأنبیاءِ مِن اضْطِرابِ السِّرّ؛ و تَوبةُ الأولیاءِ مِن تَلَوُّث الخَطَراتِ؛ و تَوبةُ الأصفیاءِ مِن التَّنفیسِ؛ و تَوبةُ الخاصِّ مِن الإشتغال بغیرِ الله، و تَوبةُ العامّ مِن الذُّنوبِ.“</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مصباح المتهجّد، ج ٢، ص ٦٣٠، بأدنى تفاوت.</w:t>
+        <w:t xml:space="preserve"> إقبال الأعمال، ج ١، ص ٢٨٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مصباح المتهجّد، ج ٢، ص ٦٣٠، بأدنى تفاوت.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="30">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> المصدر السابق، ص ٥٨١، مقطع من دعاء الافتتاح. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 