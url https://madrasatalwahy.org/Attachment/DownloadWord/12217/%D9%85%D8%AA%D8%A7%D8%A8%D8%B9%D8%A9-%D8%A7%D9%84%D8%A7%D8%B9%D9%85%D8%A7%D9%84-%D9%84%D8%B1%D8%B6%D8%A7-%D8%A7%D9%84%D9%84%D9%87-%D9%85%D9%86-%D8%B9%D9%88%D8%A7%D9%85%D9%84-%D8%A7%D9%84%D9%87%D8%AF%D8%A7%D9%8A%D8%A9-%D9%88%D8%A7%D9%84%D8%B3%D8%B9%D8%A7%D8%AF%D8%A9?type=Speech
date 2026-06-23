--- v0 (2025-10-23)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -1699,88 +1700,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{88E9678D-17BC-462B-A296-3A0B8E5D9C50}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3546EE1C-81CF-4686-AFE3-DB9FCF3B6851}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{04F422D3-2EA3-4E76-973B-0F556064870A}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{8AD8680E-C082-4E78-AC3A-E98FD3CF7D4C}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1829,61 +1837,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="26" name="_x0000_i0026">
+                <wp:docPr id="34" name="_x0000_i0034">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0026"/>
+                        <pic:cNvPr id="0" name="_x0000_i0034"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1986,61 +1994,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="27" name="_x0000_i0027">
+          <wp:docPr id="35" name="_x0000_i0035">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0027"/>
+                  <pic:cNvPr id="0" name="_x0000_i0035"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3076,51 +3084,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3899,61 +3907,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4228,63 +4311,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>