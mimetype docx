--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -283,51 +283,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿بِسۡمِ ٱللَهِ ٱلرَّحۡمٰنِ ٱلرَّحِيمِ ۱ قُلۡ هُوَ ٱللَهُ أَحَدٌ ٢ ٱللَهُ ٱلصَّمَدُ ٣ لَمۡ يَلِدۡ وَلَمۡ يُولَدۡ ٤ وَلَمۡ يَكُن لَّهُۥ كُفُوًا أَحَدُۢ﴾.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">اللهمّ صلّ و سلّم و زِد و بارِك علیٰ رسولِك و نبیّك و خیرتِك فی خلقِك و حافظِ سِرّك و مُبلِّغِ رسالاتِك، و علیٰ أخیه و وصیّه و صِهره و خلیفته مِن بعده قائدِ الغُرّ المُحَجّلینَ و یَعسوب الدّین و إمام المتّقینَ علیّ بن أبی‌طالب أمیرالمؤمنینَ، و علیٰ الصّدیقة الحوراء الإنسیّة العذراء و الشّفیعة یوم الجزاء فاطمة الزّهرا سلام الله علیها، و علیٰ سبطَیِ الرّحمة و سیّدَیْ شَبابِ أهل الجنّة الحسنِ و الحسینِ، اللهمّ صلّ علیٰ أئمة المُسلمینَ علیِّ بن الحسینِ و محمّد بن علیٍّ و جعفرِ بن محمّدٍ و موسیٰ بن جعفرٍ و علیّ بن موسیٰ و محمّد بن علیٍّ و علیِّ بن محمّدٍ و الحسنِ بن علیٍّ و الحُجّة القائمِ المُنتظَر المَهدی حُجَجِك علیٰ خلقِك و أُمَنائك فی بلادِك.</w:t>
+        <w:t xml:space="preserve">اللهمّ صلّ و سلّم و زِد و بارِك علیٰ رسولِك و نبیّك و خیرتِك فی خلقِك و حافظِ سِرّك و مُبلِّغِ رسالاتِك، و علیٰ أخیه و وصیّه و صِهره و خلیفته مِن بعده قائدِ الغُرّ المُحَجّلینَ و یَعسوب الدّین و إمام المتّقینَ علیّ بن أبی‌طالب أمیرالمؤمنینَ، و علیٰ الصّدیقة الحوراء الإنسیّة العذراء و الشّفیعة یوم الجزاء فاطمة الزّهراء سلام الله علیها، و علیٰ سبطَیِ الرّحمة و سیّدَیْ شَبابِ أهل الجنّة الحسنِ و الحسینِ، اللهمّ صلّ علیٰ أئمة المُسلمینَ علیِّ بن الحسینِ و محمّد بن علیٍّ و جعفرِ بن محمّدٍ و موسیٰ بن جعفرٍ و علیّ بن موسیٰ و محمّد بن علیٍّ و علیِّ بن محمّدٍ و الحسنِ بن علیٍّ و الحُجّة القائمِ المُنتظَر المَهدی حُجَجِك علیٰ خلقِك و أُمَنائك فی بلادِك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ إنّا نَرغَبُ إلیك فی دَولةٍ كریمةٍ تُعِزُّ بها الإسلامَ و أهلَه و تُذِلُّ بها النّفاقَ و أهلَه و تَجعلُنا فیها مِن الدُّعاة إلیٰ طاعتِك و القادةِ إلیٰ سبیلِك و تَرزُقُنا بها كرامةَ الدّنیا و الآخرة.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
@@ -1505,51 +1505,51 @@
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> يا إسحاق خف الله كأنّك تراه وتشاهده، وعندما يرى الإنسان الله ويحسّ بوجوده فلا يرتكب ذنبًا ولا خطأ! فإن لم تكن لك تلك القدرة لأن تكون لك هذه الحالة فاعلم على الأقلّ أنّه هو يراك ويشاهدك، وإن كنت تتصوّر أنّه لا يراك فقد كفرت! وإن كنت تعلم أنّه يراك ومع ذلك تبادر إلى المعصية والخطأ والاشتباه فقد جعلت الله من أهون الناظرين إليك. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لو كنّا في مكانٍ وكان إلى جانبنا واحد من الناس الذين في الأزقّة والشوارع فهل نرتكب النذب ونحن إلى جانبه؟! </w:t>
+        <w:t xml:space="preserve">لو كنّا في مكانٍ وكان إلى جانبنا واحد من الناس الذين في الأزقّة والشوارع فهل نرتكب الذنب ونحن إلى جانبه؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هل نرتكب ذلك الذنب الذي يجعلنا نشعر بالحياء والخجل؟! فهذا العمل وهذه الحالة التي لا نرى الله فيها وحتّى لا نجعله كواحد من الناس هي غاية التعاسة التي يمكن أن تصيب إنسانًا! وعلى كلّ حال علينا أن نستمرّ بحالة المراقبة هذه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا يحدث في عيد الفطر؟ ولمن هو عيد في الدرجة الأولى؟ ومتى سيكون عيدُنا الحقيقيّ؟ </w:t>
       </w:r>
@@ -1557,54 +1557,78 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اليوم يوم عيد، اليوم الذي جعله الله عيدًا للجميع، يعني عيد الثواب، فالله اليوم يثبّت تلك الآثار التي كسبناها طوال شهر رمضان، ويدخلها إلى القلب وينحتها فيه، العيد يعني الثواب، يعني أنّ ذلك العمل الذي قمت به، وذلك الامتناع الذي قمت به، وهذه المراقبة التي قمت بها طوال شهر لها آثار، وهذه الآثار استقرّت في نفوسكم، فنحن اليوم نغلق هذا السجلّ، وننحت هذا الأثر في القلب، هذا المعنى هو معنى الثواب والهديّة، فاليوم قبلَنا الله تعالى وجعلنا محلاًّ لنظره، وقبل منّا صيامنا هذا بلطفه وعنايته. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اليوم هو عيد لمن؟ لنا نحن، وبنحو أهمّ وفي الدرجة الأولى هو عيد لرسول الله وللأئمّة، لأنّ كلّ ما يصلنا إنّما يصلنا من خلالهم! إنّ شرف عالم الوجود هو إمام الزمان عليه السلام، وحقيقة حياة العبادة هي ولاية إمام الزمان عليه السلام، ونفس ذلك الإمام هي التي تهب الحياة لعبادتنا هذه، وتجعل أعمالنا هذه سببًا للترقّي. فأفضل عمل اليوم هو الدعاء والصدقة من أجل سلامة إمام الزمان عليه السلام. علينا أن نطلب من الله أن يعجّل ظهور ذلك الإمام، وأن يرفع موانع ظهوره، فعيدنا هو ذلك اليوم، يوم تتنوّر عيوننا الرمداء بنور لقاء إمامنا، ويوم نصلّي هذه الصلاة خلفه، فذلك اليوم هو يوم عيدنا</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ عِندی عیدی كلُّ یومٍ أریٰ بِهِ *** جَمالَ مُحَیّاها بِعَینٍ قَریرَة</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ كلُّ اللَّیالی لَیلَةُ القَدرِ إن دَنَت *** كما كلُّ أیامِ اللِّقا یومُ جُمعة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> يقول إنّ ذلك اليوم الذي أراه فيه وأصل إلى لقائه فيه هو العيد بالنسبة إليّ وذلك اليوم الذي يسبّب لي القرب فهو العيد عندي. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هي هديّة العيد الأفضل لنا؟</w:t>
       </w:r>
     </w:p>
@@ -1619,51 +1643,51 @@
         </w:rPr>
         <w:t xml:space="preserve">لذا فإنّنا بجميع شراشر وجودنا وبجميع أمنياتنا، نسأل الله تعالى ونطلب هديّة عيدنا من الله هكذا: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ربّ إدراكنا ناقص، فنحن لا نملك إدراك أوليائك، ونحن لا نملك إدراك الأئمّة والأعاظم، ولكن شملنا لطفك حتّى فهمنا بهذا المقدار وأدركنا أنّ حياتنا هي حياة إمام الزمان، وعبادتنا هي عبادة إمام الزمان، ووجودنا قائم بإمام الزمان، وأنفاسنا التي نتنفّسها متّصلة بأنفاس إمام الزمان، وجميع طرفات عيوننا مستندة إلى إرادة إمام الزمان، وبدون إرادته نحن محض بطلان، وبدون عنايته نحن عدم! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فبما أنّك وفّقتنا لمثل هذا الإدراك، وعرّفتنا هذا المقدار من مقام الولاية كحدّ أدنى، فوفّقنا إلى أن نجد طريقًا إلى باطنه، واجعلنا ولايته في وجودنا أكثر فأكثر، واجعلنا أكثر فأكثر موضع اهتمامه، ولا تحل بيننا وبينه، واجعلنا من المنتظرين الحقيقيّين له، وعجّل في فرجه. </w:t>
+        <w:t xml:space="preserve">فبما أنّك وفّقتنا لمثل هذا الإدراك، وعرّفتنا هذا المقدار من مقام الولاية كحدّ أدنى، فوفّقنا إلى أن نجد طريقًا إلى باطنه، واجعل ولايته في وجودنا أكثر فأكثر، واجعلنا أكثر فأكثر موضع اهتمامه، ولا تحل بيننا وبينه، واجعلنا من المنتظرين الحقيقيّين له، وعجّل في فرجه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ولأجل إدخال السرور على روح إمام الزمان عليه السلام وجميع شيعته الأحياء منهم والأموات الذين فارقوا دار الفناء وتشرّفوا بدار البقاء صلّوا على محمّد وآله ثلاثًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1701,66 +1725,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3546EE1C-81CF-4686-AFE3-DB9FCF3B6851}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{A5CDED0C-5CD2-4325-B680-1B50A5377D4A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{8AD8680E-C082-4E78-AC3A-E98FD3CF7D4C}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{2A1B531F-57AC-4D1D-8822-A745185523A2}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1837,61 +1861,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="34" name="_x0000_i0034">
+                <wp:docPr id="5" name="_x0000_i0005">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0034"/>
+                        <pic:cNvPr id="0" name="_x0000_i0005"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1994,61 +2018,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="35" name="_x0000_i0035">
+          <wp:docPr id="6" name="_x0000_i0006">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0035"/>
+                  <pic:cNvPr id="0" name="_x0000_i0006"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2551,50 +2575,73 @@
         </w:rPr>
         <w:t xml:space="preserve"> تحف العقول، ص ٢٨٢؛ نهج البلاغة (صبحي الصالح)، ص ٢٥٥. باختلاف يسير.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> الكافي، ج ٢، ص ٦٨.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دیوان ابن ‌فارض، ص ٥٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>