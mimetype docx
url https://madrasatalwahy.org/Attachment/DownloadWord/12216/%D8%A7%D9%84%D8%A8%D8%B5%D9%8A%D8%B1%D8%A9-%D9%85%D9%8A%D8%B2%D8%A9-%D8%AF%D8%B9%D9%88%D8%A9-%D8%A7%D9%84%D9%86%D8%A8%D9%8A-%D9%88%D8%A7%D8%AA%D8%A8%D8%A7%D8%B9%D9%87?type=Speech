--- v0 (2025-11-13)
+++ v1 (2026-07-14)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -1321,51 +1322,51 @@
         </w:rPr>
         <w:t xml:space="preserve">إن لم تكن الخلافة من حقّك فأنت مخطئ إذ تتصدّى لها، فلتتركها لأهلها، فهي ليست لك، دع أهلها يأتون يقومون بأمرها. وإن كانت الخلافة لك فلا حقّ لأحد أن يأخذها منك. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال لأويس: ادع لي. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فقال أويس: أنا دائمًا للمؤمنين والمؤمنات، فإن كنت من زمرتهم فأنت مشمول لدعائي وإلا فلا. </w:t>
+        <w:t xml:space="preserve">فقال أويس: انا دائماً أدعو للمؤمنين والمؤمنات، فإن كنت من زمرتهم فأنت مشمول لدعائي وإلا فلا. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا رجل نوّر الله قلبه وأعطاه بصيرة وأعطاه حريّة في الفكر وحريّة في الروح، حريّة في النفس وسعة وجوديّة وهذه الأمور لا أهميّة لها عنده. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
@@ -1640,51 +1641,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَلَيَحۡلِفُنَّ إِنۡ أَرَدۡنَآ إِلَّا ٱلۡحُسۡنَىٰ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> يأتون ويقسمون أنّنا في خدمة الإسلام بكامل وجودنا، في الطريق إلى الله بكامل وجودنا وندعو إلى الله ونحن في خدمتكم بكامل وجودنا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَٱللَهُ يَشۡهَدُ إِنَّهُمۡ لَكَٰذِبُونَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> والله إنّ هؤلاء كاذبون، إنّهم يعقدون هذه المجالس لأجل التفريق لا لأجل الطاعة والاتّباع. غايتهم من هذه المجالس التفريق بين المؤمنين، إيجاد ثلمة بين صفوفهم، إيجاد تباعد بين الأفراد وتفريق وحدة الكلمة تلك ويريدون أن يقضوا على وحدة الكملة تلك. يريدون بواسطة ميولهم النفسيّة أن يوجدوا الشكّ والتفرقة والانقسام والفئويّة بين الناس وبين المؤمنين وبين أصحاب النفوس الطاهرة، فمسير هؤلاء هو مسير الشيطان، وطريقهم طريق الإضلال والضلالة والإغواء والغواية </w:t>
+        <w:t xml:space="preserve"> والله إنّ هؤلاء كاذبون، إنّهم يعقدون هذه المجالس لأجل التفريق لا لأجل الطاعة والاتّباع. غايتهم من هذه المجالس التفريق بين المؤمنين، إيجاد ثلمة بين صفوفهم، إيجاد تباعد بين الأفراد وتفريق وحدة الكلمة تلك ويريدون أن يقضوا على وحدة الكلمة تلك. يريدون بواسطة ميولهم النفسيّة أن يوجدوا الشكّ والتفرقة والانقسام والفئويّة بين الناس وبين المؤمنين وبين أصحاب النفوس الطاهرة، فمسير هؤلاء هو مسير الشيطان، وطريقهم طريق الإضلال والضلالة والإغواء والغواية </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَلَيَحۡلِفُنَّ إِنۡ أَرَدۡنَآ إِلَّا ٱلۡحُسۡنَىٰ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> يحلفون إنّ عملنا عمل جميل وفعلنا جيّد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -2465,126 +2466,198 @@
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال له أمير المؤمنين: فلا تقلق إذن، لا تقلق، من كان مواليًا لنا آخذًا بحبل الله الذي هو ولايتنا فأنا أنجّيه يوم القيامة من جهنّم وأجعله في الجنّة .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="40"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قَولُ عَلیٍّ لِحارثٍ عَجَبٌ *** كم ثَمَّ أُعجوبَةٍ لَهُ حَمَلا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا حار همدان من يمت يرني *** من مؤمن أو منافق قبلا</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حارث الهمداني، سيراني كلّ من يومت سواء كان مؤمنًا أم منافقًا شيعيًّا أم كافرًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يعرفني طرفه و أعرفه *** بعينه و اسمه و ما فعلا</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّه يظهر أمامي بكامل خصوصيّاته، وكلّ لحظاته منقوشة أمام ناظريّ، وأعرفه بجميع مزاياه باسمه وصفاته وأعماله وجميع ما قام به في الدنيا. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أنتَ عنـدَ الصـِراط تَعـرِفُنی *** ‌ *** فَلا تَخَفْ عَثرَةً و لا زَلَلا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="41"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حارث أنت تعرفني عند الصراط (وجميع المؤمنين يعرفون أمير المؤمنين عند الصراط سواء كانوا كافرين أو غير كافرين، سواء كانوا منافقين أم غير منافقين)، فلا تخف من السقوط فأنا معك. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فالصراط الذي يكون أمير المؤمنين مرافقًا فيه ليس صراطًا، ولا يخاف منه. فأمير المؤمنين هو نفسه خالق الصراط، أمير المؤمنين عليه السلام هو نفسه الجنّة والنار، أمير المؤمنين عليه السلام هو نفسه قسيم الجنّة والنار، فكيف يخاف من كان أمير المؤمنين معه؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أقولُ لِلنّارِ حینَ تُوقَفُ *** لِلْعَرضِ دَعیهِ لا تَقرَبِی الرَّجُلا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="42"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عندما تكون أنت في مقام العرض على الله أنا أخاطب النار أن دعيه، إنّه من شيعتي، لا تقربيه. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دَعیهِ لا تَقرَبیهِ إنّ لَهُ *** حَبلًا بِحَبلِ الوَصیِّ متّصلا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="43"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اتركيه فإنّ حبله متّصل بحبل الوصيّ. هذه هي المسألة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حالنا بعد شهر رمضان وأدعية العيد</w:t>
       </w:r>
     </w:p>
@@ -2668,51 +2741,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ إنّي أسألك خير ما سألك عبادك الصالحون. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعوذ بك ممّا استعاذ منه عبادك المخلصون. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="41"/>
+        <w:footnoteReference w:id="44"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لتعجيل فرج إمام الزمان عليه السلام وإلى أرواح شيعة أمير المؤمنين عليه السلام الذين فارقوا هذه الدار الفانية وتشرّفوا بدار البقاء صلّوا على محمّد وآل محمّد ثلاثًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2749,88 +2822,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E4118FAF-F43C-49FC-BADF-8CBA32E2C4B4}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E46A150B-26F1-4D94-B5B3-D4621210472D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{1A381860-ED01-40B4-A764-03E07633D3ED}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C5F7BE40-88C3-4F8B-915B-3FB208AC090E}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2879,61 +2959,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="24" name="_x0000_i0024">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0024"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -3036,61 +3116,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="25" name="_x0000_i0025">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0025"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -4314,50 +4394,143 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا وليي فاتركيه، وهذا عدوي فخذيه. ثم أخذ أمير المؤمنين عليه السلام بيد الحارث فقال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حارث أخذت بيدك كما أخذ رسول الله صلى الله عليه وآله بيدي، فقال لي - وقد شكوت إليه حسد قريش والمنافقين لي -: إنه إذا كان يوم القيامة أخذت بحبل الله وبحجزته - يعني عصمته - من ذي العرش تعالى، وأخذت أنت يا علي بحجزتي، وأخذ ذريتك بحجزتك وأخذ شيعتكم بحجزكم، فماذا يصنع الله بنبيه؟ وما يصنع نبيه بوصيه؟ خذها إليك يا حارث قصيرة من طويلة، أنت مع من أحببت ولك ما اكتسبت - يقولها ثلاثا - فقام الحارث يجر رداءه ويقول: ما أبالي بعدها متى لقيت الموت أو لقيني.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="41">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> في المصدر: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNPoetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أنت يا حار إن تمت ترني *** فلا تخف عثرة و لا زللا</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="42">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> في شرح ابن أبي الحديد: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNPoetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أقول للنار و هي توقد للعرض *** ذريه لا تقربي الرجلا</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="43">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الأمالی، شیخ مفید، ص ٧.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="44">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> إقبال الأعمال، ج ١، ص ٢٨٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
@@ -4866,51 +5039,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5689,61 +5862,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -6018,63 +6266,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>