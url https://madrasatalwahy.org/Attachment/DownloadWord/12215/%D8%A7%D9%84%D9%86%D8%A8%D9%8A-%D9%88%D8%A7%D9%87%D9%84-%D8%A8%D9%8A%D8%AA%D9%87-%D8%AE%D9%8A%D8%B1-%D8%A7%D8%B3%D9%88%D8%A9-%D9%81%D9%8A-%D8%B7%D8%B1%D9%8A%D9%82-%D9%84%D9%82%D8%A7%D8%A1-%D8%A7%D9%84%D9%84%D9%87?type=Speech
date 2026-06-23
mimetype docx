--- v0 (2025-11-13)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -1939,88 +1940,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{AD8A668D-FD1F-46C5-8E35-836703FE4B79}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{954477B3-A082-42E2-9CAA-0FF7CA8C6DB5}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{BE3B59ED-10D7-42DF-94FB-CD6DD9AD0045}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{5ABE4844-3BFA-4835-8A4C-972F8F15C3E8}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2069,61 +2077,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="36" name="_x0000_i0036">
+                <wp:docPr id="27" name="_x0000_i0029">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0036"/>
+                        <pic:cNvPr id="0" name="_x0000_i0029"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2226,61 +2234,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="37" name="_x0000_i0037">
+          <wp:docPr id="28" name="_x0000_i0030">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0037"/>
+                  <pic:cNvPr id="0" name="_x0000_i0030"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3708,51 +3716,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4531,61 +4539,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4860,63 +4943,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>