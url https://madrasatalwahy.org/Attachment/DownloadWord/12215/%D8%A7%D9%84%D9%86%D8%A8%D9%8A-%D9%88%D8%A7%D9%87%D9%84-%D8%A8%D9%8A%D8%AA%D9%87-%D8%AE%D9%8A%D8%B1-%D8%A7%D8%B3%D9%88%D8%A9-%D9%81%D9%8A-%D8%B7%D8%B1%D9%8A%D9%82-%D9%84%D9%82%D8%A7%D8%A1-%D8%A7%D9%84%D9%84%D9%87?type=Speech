--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -139,68 +139,68 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قدس الله سره</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...4 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -617,51 +617,51 @@
         </w:rPr>
         <w:t xml:space="preserve">الصلاة المكتوبة في الرسائل العمليّة هي صلاة لمجرّد رفع التكليف الظاهريّ، فأن يقوم الإنسان برعاية الآداب وترك المحرّمات ويحقّق شروط الصلاة فيكون لباسه طاهرًا وبدنه طاهرًا من الحدث والخبث، ويصلّي متوجّهًا إلى القبلة، ولا يتكلّم أثناء الصلاة بلفظ آخر غير لفظ الصلاة، فهذه الصلاة تسقط التكليف، صلاة لا تقضى بحسب الظاهر، صلاة جعلت لعامّة الناس في مرتبة الظاهر والحدّ الأدنى. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن هل هي تلك الصلاة التي هي معراج المؤمن والمقرّبة إلى الله؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">وهل هي الصلاة التي تسبّبب أن يصلّيها الإنسان وهو يفكّر في معنى آخر أمام الله بحيث لا يرى الله أثناءها أنّه في مقابله [ومنفصلاً عنه]، وتحصل له حالة أثناءها تجعل المصلّي والمقتدى واحدًا ولا يشعر بفرق بينهما؟ </w:t>
+        <w:t xml:space="preserve">وهل هي الصلاة التي تسبّب أن يصلّيها الإنسان وهو يفكّر في معنى آخر أمام الله بحيث لا يرى الله أثناءها أنّه في مقابله [ومنفصلاً عنه]، وتحصل له حالة أثناءها تجعل المصلّي والمقتدى واحدًا ولا يشعر بفرق بينهما؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هل هذه الصلاة هي عين تلك التي يصلّيها الإمام الصادق وإذا وصل فيها إلى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِيَّاكَ نَعۡبُدُ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
@@ -734,71 +734,95 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">معنى الشرك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">من كان له أمل بلقائي فعليه أثناء العبادة والعبوديّة أن لا يشرك، وليس المراد من الشرك في هذه الآية الإشراك كالمشركين، لأنّ هذا خارج عن محلّ البحث، والبحث هو عن المؤمنين، على المؤمنين أن لا يشركوا، وأمّا المشركون فهم خارجون عن دائرة البحث. الإشراك هو بذلك المعنى الذي ذكره أمير المؤمنين عليه السلام في تلك الليلة التي ضرب فيها عندما أراد أن ينزل من المأذنة ويوقظ الناس للصلاة ويتوجّه إلى المحراب: </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خَلُّوا سَبِیلَ الْجاهِدِ الْمُجاهِد *** فی اللهِ ذِی الْكتُبِ و ذِی الْمَشاهِد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فی اللهِ لا یَعبُدُ غَیرَ الْواحِد *** و یُوقِظُ النّاسَ إلَی المَساجِد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا هو المراد من الشرك، لم يكن يقصد سوى الله طوال عمره، لم يكن يخطر في باله شيء سوى لقاء الله طوال عمره، لا أنّ المراد هو ذلك الشرك الذي هو عبادة الأوثان أو عبادة الأصنام، ذلك الشرك الذي لم يخطر في دائرة تخيّل عليّ أبدًا، بل هو عدم جعل غير الله معادلاً لله في جميع الأعمال وفي جميع الأفعال وعلى مدى العمر. فإذا تحقّق هذا المعنى وهذا الأمر في إنسان فلا شكّ أنّه سيصل إلى لقاء الله ولقاء ربّه، وبمقدار ما نتنازل عن ذلك وبمقدار ما نبذل ونخصّص من الهمّة نعطَى. وقد قالوا قديمًا: بمقدار ما تعطِي من المال تعطَى من الطعام. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فالأمر يرتبط بالهمّة التي يبذلها كلّ إنسان، والطريق واضح والمسير محدّد، ولا يمكننا أن نخدع أنفسنا، لا يمكن لأحد أن يخدع نفسه. فالأمر واضح إلى درجة والقضايا واضحة إلى درجة بحيث لا يمكن لأحد أن يخدع نفسه. فلو خدع إنسان نفسه وظنّ أنّه قد خدع الله فليعلم أنّه خاسر وأنّ الله هو الرابح. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الحاجة إلى الأسوة والقدوة في تشخيص العمل الصالح</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -823,51 +847,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِن كُنتُمۡ تُحِبُّونَ ٱللَهَ فَٱتَّبِعُونِي يُحۡبِبۡكُمُ ٱللَهُ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> إن كنتم تحبّون الله وتريدون أن تبلغوا لقاءه فلا بدّ أن تطيعوني، لا بدّ أن تقتفوا أثري لكي يحبّكم الله أنتم أيضًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ومعنى ذلك هو أن تتركوا أهواءكم وتصوّراتكم الخاصّة جانبًا وتتّبعوني في كلّ لحظة، فإنّ المحبّة الإلهيّة لا تنفكّ عن اتّباع النبيّ وتقليده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
@@ -896,94 +920,94 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يجب أن يكون المسلم والمؤمن قويًّا في تأسّيه بالنبيّ الأكرم بحيث تكون أزرار لباسه كأزرار لباس النبيّ! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول: لقد كانت أزرار لباس رسول الله إلى كتفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فإن كنّا شيعة لرسول الله فيجب أن نلبس ثيابنا هكذا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وطبعًا ليس مراده أنّ على الإنسان أن يتّبع في كلّ خصوصيّة ولو كانت من مقتضيات بعض الأزمان، بل المراد هو أنّ محبّة رسول الله ومحبّة الله تمنع الإنسان من كثير من الأعمال، وتوقفه عند كثير من الأمور. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المعنى الحقيقيّ لاتّباع النبيّ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">بمجرّد أن نكون أتباعًا لذلك النبيّ وشيعة له لا ينتهي الأمر، بل علينا أنّ نرى: ماذا فعل النبيّ طوال عمره؟ كيف كانت أخلاقه؟ كيف كانت علاقته بالناس؟ كيف كان يعمل في ما يواجهه من قضايا وأحداث؟ كيف كان يعمل في تطبيق الحقّ؟ وكيف كا يصنع في حياته الشخصيّة؟ من تمكّن من إدراك هذا الأمر وأنّ رسول الله لم يكن يفكّر طيلة عمره بغير الله فإنّه شاء أم أبى مجبور أن يشاهد دائمًا وفي جميع الأحوال إلى جانب أعماله الخاصّة الوجود الصوريّ والوجود البرزخيّ والمثالي لذلك النبيّ على الأقلّ.</w:t>
+        <w:t xml:space="preserve">بمجرّد أن نكون أتباعًا لذلك النبيّ وشيعة له لا ينتهي الأمر، بل علينا أنّ نرى: ماذا فعل النبيّ طوال عمره؟ كيف كانت أخلاقه؟ كيف كانت علاقته بالناس؟ كيف كان يعمل في ما يواجهه من قضايا وأحداث؟ كيف كان يعمل في تطبيق الحقّ؟ وكيف كان يصنع في حياته الشخصيّة؟ من تمكّن من إدراك هذا الأمر وأنّ رسول الله لم يكن يفكّر طيلة عمره بغير الله فإنّه شاء أم أبى مجبور أن يشاهد دائمًا وفي جميع الأحوال إلى جانب أعماله الخاصّة الوجود الصوريّ والوجود البرزخيّ والمثالي لذلك النبيّ على الأقلّ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بالالتفات إلى هذا الأمر فهل يمكن أن نفعل ما نريد؟! هل يمكننا أن نحكم كما نريد؟! هل يمكن أن نتجاوز عن بعض الأمور؟! هل يمكن أن نفعل هذه الأمور؟ لا يمكننا بعد ذلك!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">تحمّل المصائب والمرارات هو طريق الوصول إلى لقاء الله حتّى بالنسبة إلى أهل البيت عليهم السلام</w:t>
       </w:r>
@@ -993,160 +1017,160 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف كان النبيّ؟ أنتم تظنّون أنّ هذه المقامات التي أعطيت لرسول الله حصلت له بالمجّان؟! هل يمكن أن نتحمّل نحن يومًا واحدًا ممّا مضى على رسول الله؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">من هو الذي مع علمه بأنّ جميع هؤلاء الذين هم حوله ويحيطون به ويجتمعون حوله ويتنعّمون بنعمه سيأتي يوم يقفون فيه ضدّه ويرفضون كلامه حول خلافة ووصاية صهره أمير المؤمنين عليه السلام ويعرضون عنه، وبعد وفاته يهجمون على دار ابنته ويقطّعونها إربًا أمام عيني زوجها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
+        <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ومع ذلك يصبر ويستمرّ على نهجه ولا يتجاوز خطوة واحدة ما كلّفه الله به من وظيفة، ولا يكشف الحقائق، ويتعامل مع الناس وكأنّه لا يعلم شيئًا من ذلك؟! إذا قال لنا أحد كلامًا ما فإنّا نتابع الأمر لسنوات! ولو أهاننا إنسان ما فإنّا لا ننسى الأمر لسنوات. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هل تظنّون أنّ رسول الله وأمير المؤمنين وصلوا إلى هذا المقام هكذا؟! أبدًا! نحن نظنّ أنّ الإمام السجّاد وصل إلى الإمامة هكذا؟! هل وصل سيّد الشهداء إلى مقام الشفاعة الكبرى هكذا؟! هل وصل الإمام المجتبى عليه السلام إلى مقام الطهارة المطلقة الذاتية هكذا؟! كلاّ لم يكن الأمر كذلك! كيف كان الإمام المجتبى؟ لقد كان الإمام المجتبى في مظلوميّة لم يشاركه فيها أحد من المعصومين! ذلك الذي كان في مقام ومكانة من حيث الظاهر وما يهمّ الناس مساويًا لسيّد الشهداء إن لم يكن أكثر منه، هذا الإمام المجتبى عليه السلام عندما وصل إلى الإمامة فأوّل ما صنعه معه الناس هو أنّهم ضيّعوا كلّ الجهود التي بذلها أبوه طيلة ثمانية عشر شهرًا في القتال مع معاوية وتقديم كلّ أولئك الشهداء فيها في سبيل الإسلام، وهؤلاء الناس هم الذين أعرضوا عن الإمام، وإضافة إلى ذلك فإنّ أقرب أصحاب أبيه يعرضون عنه أيضًا ويهينونه ويقولون له مذلّ المؤمنين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
+        <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، أناس لا يمكنني أن آتي على ذكر أسمائهم، هذا الإمام المجتبى عليه السلام بعد أن رجع الناس لم يتّبعه أحد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أنتم تظنّون أنّ الله وضع تاج الكرامة وفخر الولاية على رؤوس الأئمّة هكذا بسهولة فجلسوا على العرش فأحاط بهم الملائكة عن اليمين والشمال يرفعونهم في الهواء؟! كلاّ لم يكن الأمر هكذا، في البداية عملوا بهذه الآية هم أنفسهم، فقد كانوا أوّل من جاء واحتمل مرارة المحبّة ومرارة الجهاد ومرارة التعلّق بالله وقالوا نحن هكذا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول أمير المؤمنين عليه السلام: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا و إنّكم لا تَقدِرونَ علیٰ ذلك و لكن أعینونی بوَرعٍ و اجتهادٍ و عفّةٍ و سَدادٍ؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ويقول أمير المؤمنين عليه السلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و لقد كان فی رسول الله صلّی الله علیه و آله و سلّم كافٍ لك فی الأُسوَة... فتأسَّ بنبيك الأطیَب الأطهَر، فإنّ فیه أُسوةً لمَن تأسّیٰ و عَزاءً لمَن تَعزّیٰ، أحبُّ العبادِ إلیٰ الله المُتأسّی بنبیّه و المُقتَصُّ لأثرِه... و لقد كان فی رسول الله [صلّی الله علیه و آله و سلّم] ما یدلّك علیٰ مَساوی الدّنیا و عُیوبها.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
+        <w:footnoteReference w:id="17"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول الإمام إنّ النبيّ يكفي لأن تتأسّى به، اجعل برنامجه نصب عينيك، تأمّل وتفكّر في تاريخ النبيّ، اسع إلى دراسة أحوال النبيّ وأفعاله وكيفيّة معاشرته للناس وخصوصيّاته ولا تنتظر أن تسمع العلم من هذا أو ذاك، بل أنت بنفسك اذهب وطالع الكتب وانظر كيف كان النبيّ يصنع في القضايا المختلفة فاصنع مثله. لماذا تنتظر أن يأتي أيّ إنسان ويفسّر لك الأمور ويوجّهها وفق سليقته الخاصّة؟! لماذا لا تذهب أنت بنفسك إلى المصادر فتحدّد الصحيح من السقيم؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كاف لك في الأسوة... وأحب العباد إلى الله المتأسّي بنبيّه. </w:t>
@@ -1157,51 +1181,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهنا تذكّرت هذا الأمر، لدينا في الرواية أنّه دخل رجل مسجد النبيّ ذات يوم وكان الطقس ممطرًا، فرأى أثر أقدام على الأرض، فلمّا وصل إلى المسجد رأى أمير المؤمنين عليه السلام وسلمان فيه، فقال: لقد رأيت أثر أقدام رجل واحد ولكنّما اثنان. فقال سلمان: أفيمكن أن أضع رجلي في غير موضع رجل عليّ؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">انظروا حتّى في موضع القدم يضع رجله موضع رجله، حينها يصبح سلمان! فهو لم يغدُ سلمان عبثًا! لا وجود لأحد في ذهن سلمان سوى عليّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> لم يكن في ذهن سلمان سوى النبيّ! فهو عند مواجهة الأمور يفكّر به أوّلاً ثمّ بعد ذلك يفكّر بغيره إن بقي، وعند الأحداث أوّل ما ينظر ينظر إليه، فإذا نظر إليه رأى ماذا عليه أن يصنع في علاقته معه. الله يلقي النور في قلب هذا الإنسان، أمّا إذا واجهنا أمرًا أو حدثًا فتصوّرنا في أذهاننا في البداية أمرين ومنشأين ومصدرين فعلينا أن نعلم أنّا خسرنا الصفقة! فهذا هو الشرك! هذا هو الخلط، هذا هو الجمع بين الحقّ والباطل! لا بدّ أولاً أن يأتي هو، فإذا جاء هو أوّلاً بعد ذلك جعل الإنسان أعماله على أساسه وطابقها وفق إرادته. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أيّ إنسان كان أمير المؤمنين؟ وأيّ إنسان كان سلمان؟ لقد كان رسول الله هو الأول الأوّل بالنسبة إليهما، ثمّ بعد ذلك ننظر ماذا يريد الآخرون أن يقولوا، بعد ذلك ننظر ماذا علينا أن نفعل! إذا كان الإنسان هكذا، فإنّ الله أيضًا يجعل ذلك النور فيه ويجعل الهداية فيه، ويلقي إليه الطريقة التي ينبغي أن يعمل على أساسها، أمّا لو جعلنا من البداية مواءمة بين جهتين في أنفسنا وأخطرنا في أذهاننا الله ورعاية المصالح، الله ورعاية الجوانب والمنافع، الله وإلى جانبه الحياة بسلامة من دون تعرّض لأذى من المحيطين، فإنّ الله سيقول أيضًا: لا بأس فلتكن لك حياة بسلامة ولن أعطيك أكثر من ذلك في المقابل!. لذلك لا يمكن لأحد أن يخدع نفسه! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1241,94 +1265,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[و لقد كان فی رسول الله صلّی الله علیه و آله و سلّم]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ما یدلّك علیٰ مَساوی الدّنیا وعُیوبها؛ إذ جاعَ فیها معَ خاصّته، و زُویَت عنه زخارفها معَ عظیم زُلفته؛ فلْیَنظُر ناظرٌ بعَقله أكرم الله محمّدًا [بذلك] أم أهانه؟ فإن قالَ أهانه فقَد كذِب و اللهِ العَظیم بالإفك العظیم؛ و إن قال أكرَمَه فلْیَعلم أنّ الله قد أهان غیرَه حَیثُ بَسطَ الدّنیا له وزَواها عن أقرَب النّاس مِنه.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="18"/>
+        <w:footnoteReference w:id="19"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فقد كان النبيّ أفضل من بيّن مساوئ الدنيا لي ولك، فرغم ما له من خصوصيّة ومنزلة عند الله كان جائعًا، ورغم منزلته عند الله أُبعدت عنه زخارف الدنيا جميعًا! فتعال وفكّر وانظر بعقلك هل أكرم الله النبيّ بذلك أم أهانه؟ إن قلت إنّه أهانه فقد كذبتَ ونسبت إلى النبيّ وإلى الله إفكًا عظيمًا، وإن قلت إنّه أكرم النبيّ فلا بدّ أن يكون قد أهان من بسط له الدنيا وزخارفها فهذان الأمران لا يجتمعان. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أيّ إنسان كان النبيّ؟ إنّه إنسان لم يكن له هدف من البداية حتّى النهاية سوى الله، ولم يكن يرى الدنيا سوى معبر. هكذا كان النبيّ! لم تكن حال النبيّ لتختلف ما بين البداية والنهاية، لم تكن الأمور وخصوصيّات الأحوال لتؤثّر على النبيّ، لم يكن اختلاف أحوال الدنيا بين مدّ وجزر ليشدّه عن صراطه المستقيم نحو هذا الجانب أو ذاك، لأنّه كان يرى جميع هذه الأمور في الهامش، وكان يرى جميع هذه الأمور والأحداث جانبًا، ولم يكن ينظر إلاّ إلى الله مهما حصل، إن كانت الحياة شاقّة فلتكن! وإن كانت في يسر فلتكن! إن كانت تسير مع بعض المزعجات الاجتماعيّة و الشخصيّة وتنتقص من شؤون الإنسان فلا بأس! فمن هو الأعلى من النبيّ؟! لقد كانوا يذرّون في وجهه التراب، وكانوا يرمونه بالحجارة، كانوا يسبّونه، كانوا يدعونه مجنونًا ومغشيًّا عليه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="19"/>
+        <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولكن عندما يواجه النبيّ هؤلاء فإنّه يعفو عنهم جميعًا! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
+        <w:footnoteReference w:id="21"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> واقعًا أيّة عظمة هذه وأيّة مروءة؟! نحن لا نريد أن نكون كالنبيّ ولن نكون، هيهات! ولكن على الأقلّ لنكن بالمقدار الذي يمكن أن نكون عليه وبالمقدار الذي يتأتّى منّا، ليكن لدينا مثقال ذرّة واحدة من الغيرة، ولنردّ إليه الجميل بمقدار مثقال واحد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا قدّمنا لقاء تضحيات الإمام الحسين عليه السلام؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1358,165 +1382,165 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول أمير المؤمنين عليه السلام في خطبة أخرى: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و الله ما أسمَعَهم الرّسولُ شیئًا إلاّ و ها أنا ذا الیومَ مُسمِعُكموه.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
+        <w:footnoteReference w:id="22"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> أقسم بالله ليس هناك أيّ أمر قاله رسول الله في ذلك اليوم إلا وأنا أبيّنه لكم الآن، ليس هناك اختلاف كبير بينكم وبين الذين كانوا في زمان النبيّ، لقد كان بالأمس، فلا تفرّوا من المسؤوليّة، فهذا غلط، فالرؤية والسمع اللذان كانا في زمان رسول الله هما الآن موجودان، وما كان يطرحه النبيّ مطروح الآن. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف نكون أتباعًا للنبيّ؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف يمكن أن نكون أتباعًا للنبيّ؟ علينا أن نجعل النبيّ ذائبًا في وجودنا وأن نحضره، وبعبارة أخرى علينا أن نجعل وجودنا نحن ذائبًا في وجود النبيّ، أن نأتي برسول الله في حياته، أن نأتي بالنبيّ ونخصّص له واحدة من غرف هذا المنزل، ولا نغلق الباب في وجهه. أنا لا أقول اجعلوا رسول الله في جميع الأماكن وجميع المواقع، بل فقط غرفة واحدة من المنزل نخصّصها للنبيّ، نشعر أنّ النبيّ في هذا المنزل، إمام الزمان عليه السلام في هذا المنزل لكي يكون فينا هذا الشعور! أليس هو ناظرًا أليس مطّلعًا أليس مشرفًا؟! كيف كان النبيّ؟! ألم يكن هكذا؟ عندما بُعِثَ بالرسالة لم يتّبعه سوى ثلاثة: أمير المؤمنين عليه السلام والسيّدة خديجة وزيد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="22"/>
+        <w:footnoteReference w:id="23"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، وعندما فارق الدنيا لم يكن يتّبعه سوى بضع رجال: أمير المؤمنين وسلمان وأبو ذرّ والمقداد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="23"/>
+        <w:footnoteReference w:id="24"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فأين كان الآخرون؟! ألم يوص النبيّ بالأمس القريب من على هذا المنبر قائلاً: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّی تارك فیكم الثّقلینِ: كتابَ الله و عترَتی!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="24"/>
+        <w:footnoteReference w:id="25"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فلماذا قالوا: إنّ المرء ليهجر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="25"/>
+        <w:footnoteReference w:id="26"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> إذن؟ ماذا حصل بوصيّة النبيّ؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هذا لأنّ رسول الله لم يكن يهتمّ إلا بجهة واحدة، دائمًا منذ أن بعِث بالرسالة إلى أن فارق الدنيا لم يكن له التفات إلاّ إلى مبدأ واحد رغم كلّ تلك التكاليف. لم تكن الاختلافات والتغيّرات تسبّب فيه اختلافًا وتغيّرًا، لقد جعل الاختلافات في دائرة خارج حدود توجّهه. يجب أن لا تسبب لنا أحداث المدّ والجزر أيّ ترديد، زيادة الناس وقلّتهم يجب أن لا تؤثّر على مسيرنا وصراطنا المستقيم وتجعله موضع تأمّل ونظر وتردّد. جميع الذين كانوا بعد وفاة النبيّ حول أمير المؤمنين كابن عبّاس وطلحة والزبير وحتّى أبي سفيان نفسه، كلّ واحد منهم كان قد جاء لمطلب خاصّ به، أمّا الذين كانوا حول أمير المؤمنين بعد وفاة رسول الله لأجل رسول الله فمن هم؟ فقط سلمان وأبو ذرّ والمقدار! لقد كان هؤلاء، ولم يكن اجتماع الناس وكثرتهم حوله أو وحدته لتؤثّر على أمير المؤمنين، سواء كان جميع الناس حول أمير المؤمنين أم لم يكن حوله أحد فالأمر لا يختلف، لأنّ الوجهة هي لقاء الله والتأسّي بأمير المؤمنين لا غير، فأينما كان عليّ هذا فالحقّ معه.</w:t>
-[...5 lines deleted...]
-        <w:footnoteReference w:id="26"/>
+        <w:t xml:space="preserve">هذا لأنّ رسول الله لم يكن يهتمّ إلا بجهة واحدة، دائمًا منذ أن بعِث بالرسالة إلى أن فارق الدنيا لم يكن له التفات إلاّ إلى مبدأ واحد رغم كلّ تلك التكاليف. لم تكن الاختلافات والتغيّرات تسبّب فيه اختلافًا وتغيّرًا، لقد جعل الاختلافات في دائرة خارج حدود توجّهه. يجب أن لا تسبب لنا أحداث المدّ والجزر أيّ ترديد، زيادة الناس وقلّتهم يجب أن لا تؤثّر على مسيرنا وصراطنا المستقيم وتجعله موضع تأمّل ونظر وتردّد. جميع الذين كانوا بعد وفاة النبيّ حول أمير المؤمنين كابن عبّاس وطلحة والزبير وحتّى أبي سفيان نفسه، كلّ واحد منهم كان قد جاء لمطلب خاصّ به، أمّا الذين كانوا حول أمير المؤمنين بعد وفاة رسول الله لأجل رسول الله فمن هم؟ فقط سلمان وأبو ذرّ والمقداد! لقد كان هؤلاء، ولم يكن اجتماع الناس وكثرتهم حوله أو وحدته لتؤثّر على أمير المؤمنين، سواء كان جميع الناس حول أمير المؤمنين أم لم يكن حوله أحد فالأمر لا يختلف، لأنّ الوجهة هي لقاء الله والتأسّي بأمير المؤمنين لا غير، فأينما كان عليّ هذا فالحقّ معه.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حالنا بعد انقضاء شهر رمضان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1529,126 +1553,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد انقضى شهر، شهر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كانَ رسولُ الله یَدأبُ فی صیامِه و قیامِه فی لَیالیه و أیامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="27"/>
+        <w:footnoteReference w:id="28"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> كان رسول الله في هذا الشهر يتعب نفسه، كان يجدّ في الصيام وفي القيام، لكي يعي شيئًا ما، ولكي يدرك شيئًا ما فيكون نصيبه من تلك الضيافة أوفى وأوفر. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد انقضى هذا الشهر، ونحن نتّخذ هذا اليوم عيدًا، والعيد يعني الخروج من الامتحان ومن تلك التجربة مرفوعي الرأس. وقد كان الأعاظم يتّخذون هذا اليوم عيدًا، وكانوا يتشرّفون فيه بزيارة المشاهد الشريفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="28"/>
+        <w:footnoteReference w:id="29"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ونحن أيضًا تأسيًّا بهم علينا أن نقصد تلك المشاهد، فالذين هم في مشهد يزورون الإمام عليّ بن موسى الرضا عليهما السلام، والذين هم في قم يزورون السيّدة المعصومة سلام الله عليها، والذين هم في طهران يزورون السيّد عبد العظيم عليه السلام، ومن أمكنه أن يزور الثلاثة أو اثنين منهما فليفعل. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلى أيّ حال، أداء الشكر هذا واجب علينا تأسّيًا بهم، أي يا الله نحن نقوم بشكرك لأنّك لم تخرجنا من الدنيا ووفقّقتنا لأداء العبادة في هذا الشهر. فلو أنّا فارقنا الدنيا قبل سنة، لفاتنا هذا الشهر، فهذا يستحقّ الشكر! وفّقتنا لأن يحدث فينا تحوّل في هذا الشهر. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كان المرحوم العلاّمة رضوان الله عليه يقول: "لا تظنّوا أنّ شهر رمضان قد انتهى، علينا أن نجعل شهر رمضان هذا مستمرًّا!" وليس ذلك بالصيام فقط، وطبعًا هو أمر جيّد جدًّا، ولكن اجعلوا حالتكم تستمرّ، هذه الخفّة التي حصلتم عليها في شهر رمضان في علاقتكم مع الناس وعدم كلامكم مع أيّ إنسان لا تخسروها، لا تخسروا هذه الحال بالهجوم على الأمتعة الظاهريّة، ابذلوا وسعكم كي لا تخسروا هذا الحال وهذا الصفاء وهذا الانبساط وهذا التجرّد الذي لديكم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا و إنّ لِربّكم فی أیّام دَهركم نَفحات، ألا فتَعرّضوا لها و لا تَعرَّضوا عنها!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="29"/>
+        <w:footnoteReference w:id="30"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد جعل الله طوال السنة أيّامًا للانجذاب ولدعوة عباده إليه ورجّحها على سائر الأيّام، وشهر رمضان واحد من تلك الأيّام. وهناك أيّام أخرى أيضًا تستقبلنا. وعلى الإنسان أن يغتنم كلّ وقت وكلّ موقع. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أدعية العيد</w:t>
       </w:r>
@@ -1788,103 +1812,103 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ إنی أسئلُك خیرَ ما سئلَك به عبادُك الصّالحونَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> العباد الصالحون هم الذين قال الله عنهم في القرآن إنّه كان عبدًا صالحًا.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="30"/>
+        <w:footnoteReference w:id="31"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و أعوذُ بك ممّا استعاذَ منهُ عبادُك المُخلِصونَ؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="31"/>
+        <w:footnoteReference w:id="32"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّه إغواء الشيطان </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿فَبِعِزَّتِكَ لَأُغۡوِيَنَّهُمۡ أَجۡمَعِينَ ، إِلَّا عِبَادَكَ مِنۡهُمُ ٱلۡمُخۡلَصِينَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="32"/>
+        <w:footnoteReference w:id="33"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> يقسم أنّي سأغوي الجميع، إلا الذين وصلوا إلى مرتبة الإخلاص. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">جعل الله تعالى عيديّتنا في هذا اليوم الشريف وفي هذا اليوم المبارك تعجيل فرج وليّه ظاهرًا وباطنًا، وجعلنا من المنتظرين الحقيقيّين والذابّين عن حريمه، ولا فرّق الله بيننا وبين أهل البيت عليهم السلام طرفة عين أبدًا، وجعل مسيرنا مسير أوليائه، وأدخلنا في كلّ خير أدخلهم فيه وأخرجنا من كلّ سوء أخرجهم منه، ونصر وأعزّ الإسلام والمسلمين، وسدّد سماحة السيّد القائد في تأييد مباني الإسلام وحَفِظَهُ وصَانَه، وعامل الكفّار والمخالفين بصفات جلاله وقهره وضاعف من نصر الإسلام. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1941,66 +1965,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{954477B3-A082-42E2-9CAA-0FF7CA8C6DB5}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{1C04EF99-6C5C-489A-8DE3-AC69D0D64365}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{5ABE4844-3BFA-4835-8A4C-972F8F15C3E8}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{B3352C87-86B2-4F6E-8565-F726578C66E6}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2077,61 +2101,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="27" name="_x0000_i0029">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0029"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2234,61 +2258,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="28" name="_x0000_i0030">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0030"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2585,617 +2609,640 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> امثال و حكم، ج ٣، ص ١٥٩:  «هر چه پول بدهی آش می‌خوری.»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع سنن النبيّ صلّی الله علیه و آله و سلّم، العلاّمة الطباطبائي، ص ١٢١.</w:t>
+        <w:t xml:space="preserve"> سورة آل عمران (٣) الآیة ٣١.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الإمامة و السیاسة، ص ٣٠.</w:t>
+        <w:t xml:space="preserve"> راجع سنن النبيّ صلّی الله علیه و آله و سلّم، العلاّمة الطباطبائي، ص ١٢١.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> تحف العقول، ص ٣٠٨.</w:t>
+        <w:t xml:space="preserve"> الإمامة و السیاسة، ص ٣٠.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> نهج البلاغة (صبحي الصالح)، ص ٤١٧.</w:t>
+        <w:t xml:space="preserve"> تحف العقول، ص ٣٠٨.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> نهج البلاغة (صبحي الصالح)، ص ٢٢٦ ـ ٢٢٨. </w:t>
+        <w:t xml:space="preserve"> نهج البلاغة (صبحي الصالح)، ص ٤١٧.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الأمالي، الشیخ الطوسي، ص ١٣٣:</w:t>
-[...104 lines deleted...]
-        <w:t xml:space="preserve"> (المحقق)</w:t>
+        <w:t xml:space="preserve"> نهج البلاغة (صبحي الصالح)، ص ٢٢٦ ـ ٢٢٨. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> نهج البلاغة (صبحي الصالح)، ص ٢٢٨ و ٢٢٩.</w:t>
+        <w:t xml:space="preserve"> الأمالي، الشیخ الطوسي، ص ١٣٣:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عن منصورٍ بُزُرجَ قال: قلتُ لأبي عبدالله الصّادق (علیه السلام): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما أكثرَ ما أسمَعُ منك یا سیّدی ذكرَ سلمانَ الفارِسی! </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فقال: لا تقُل الفارِسی، و لكن قل سلمانَ المُحمّدی! أ تَدری ما كثرةُ ذِكری له؟“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلتُ: لا! </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال: ”لثلاثِ خِلالٍ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أحدُها: إیثارُه هَویٰ أمیرالمؤمنینَ (علیه السلام) علیٰ هَویٰ نفسِه؛ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و الثّانیةُ: حُبّه للفُقراءِ و اختیارُه إیّاهُم علیٰ أهل الثّروةِ و العددِ؛ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و الثّالثةُ: حُبّه للعِلمِ و العُلماءِ! إنّ سلمانَ كان عَبدًا صالحًا حَنیفًا مُسلمًا و ما كان مِن المُشركین.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (المحقق)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع السیرة النبویة، ج ١، ص ٣٥٤ ـ ٣٦٤.</w:t>
+        <w:t xml:space="preserve"> نهج البلاغة (صبحي الصالح)، ص ٢٢٨ و ٢٢٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> المصدر السابق، ج ٢، ص ٤١٢.</w:t>
+        <w:t xml:space="preserve"> راجع السیرة النبویة، ج ١، ص ٣٥٤ ـ ٣٦٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> نهج البلاغة (عبده)، ج ١، ص ١٥٧.</w:t>
+        <w:t xml:space="preserve"> المصدر السابق، ج ٢، ص ٤١٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع السیرة النبویة، ج ١، ص ٢٤٠ ـ ٢٤٨.</w:t>
+        <w:t xml:space="preserve"> نهج البلاغة (عبده)، ج ١، ص ١٥٧.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع الاختصاص، ص ٦.</w:t>
+        <w:t xml:space="preserve"> راجع السیرة النبویة، ج ١، ص ٢٤٠ ـ ٢٤٨.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> كفایة الأثر، ص ١٣٧.</w:t>
+        <w:t xml:space="preserve"> راجع الاختصاص، ص ٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع الطرائف، ج ٢، ص ٤٣٢.</w:t>
+        <w:t xml:space="preserve"> كفایة الأثر، ص ١٣٧.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> كفایة الأثر، ص ٢٠:</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">عَلیٌّ مَعَ الحقِّ وَ الحقُّ مَعَ عَلیٍّ وَ هُوَ الإمامُ وَ الخَلیفَةُ مِن بَعدی فَمَن تَمسّك بِه فازَ وَ نَجا وَ مَن تَخَلَّفَ عَنهُ ضَلَّ وَ غَویٰ.</w:t>
+        <w:t xml:space="preserve"> راجع الطرائف، ج ٢، ص ٤٣٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مصباح المتهجد، ج ٢، ص ٨٢٩، مقطع من الصلوات الشعبانيّة.</w:t>
+        <w:t xml:space="preserve"> كفایة الأثر، ص ٢٠:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تَنَفَّسَ ابنُ عَبّاسٍ وَ قالَ: سَمِعتُ رَسولَ اللهِ صلّی الله علیه و آله و سلّم یَقولُ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عَلیٌّ مَعَ الحقِّ وَ الحقُّ مَعَ عَلیٍّ وَ هُوَ الإمامُ وَ الخَلیفَةُ مِن بَعدی فَمَن تَمسّك بِه فازَ وَ نَجا وَ مَن تَخَلَّفَ عَنهُ ضَلَّ وَ غَویٰ.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع الروح المجرّد، ص ٣٦</w:t>
+        <w:t xml:space="preserve"> مصباح المتهجد، ج ٢، ص ٨٢٩، مقطع من الصلوات الشعبانيّة.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> المعجم الكبیر، الطبراني، ج ١٩، ص ٢٣٤؛ رسالة لبّ اللباب، ص ۱٩. باختلاف يسير في المصادر.</w:t>
+        <w:t xml:space="preserve"> راجع الروح المجرّد، ص ٣٦</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> این عبارت اشاره به این آیات دارد: سوره آل عمران (٣) آیه ١١٤؛ سوره أنعام (٦) آیه ٨٥؛ سوره نحل (١٦) آیه ١٢٢؛ سوره أنبیاء (٢١) آیات ٧٢ و ٧٥ و ٨٦؛ سوره عنكبوت (٢٩) آیه ٢٧.</w:t>
+        <w:t xml:space="preserve"> المعجم الكبیر، الطبراني، ج ١٩، ص ٢٣٤؛ رسالة لبّ اللباب، ص ۱٩. باختلاف يسير في المصادر.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> إقبال الأعمال، ج ١، ص ٢٨٩.</w:t>
+        <w:t xml:space="preserve"> این عبارت اشاره به این آیات دارد: سوره آل عمران (٣) آیه ١١٤؛ سوره أنعام (٦) آیه ٨٥؛ سوره نحل (١٦) آیه ١٢٢؛ سوره أنبیاء (٢١) آیات ٧٢ و ٧٥ و ٨٦؛ سوره عنكبوت (٢٩) آیه ٢٧.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> إقبال الأعمال، ج ١، ص ٢٨٩.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="33">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> سوره ص (٣٨) آیه ٨٢ و ٨٣. ترجمه: امام شناسی، ج ٥، ص ٥٦:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>