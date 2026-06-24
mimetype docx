--- v0 (2025-11-01)
+++ v1 (2026-06-24)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -1486,88 +1487,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E732F6E4-5BCD-4643-BE29-46897E98DF3A}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{1BE175A0-293D-46F1-8B69-90728D4F3E05}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4E556D33-732A-48DC-8EDD-CA658B416A49}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4FC3DD0A-0BAE-4E8D-8765-C0C80A334EE0}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1616,61 +1624,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="19" name="_x0000_i0019">
+                <wp:docPr id="21" name="_x0000_i1045">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0019"/>
+                        <pic:cNvPr id="0" name="_x0000_i1045"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1773,61 +1781,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="20" name="_x0000_i0020">
+          <wp:docPr id="22" name="_x0000_i1046">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0020"/>
+                  <pic:cNvPr id="0" name="_x0000_i1046"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2658,51 +2666,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3481,61 +3489,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3810,63 +3893,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>