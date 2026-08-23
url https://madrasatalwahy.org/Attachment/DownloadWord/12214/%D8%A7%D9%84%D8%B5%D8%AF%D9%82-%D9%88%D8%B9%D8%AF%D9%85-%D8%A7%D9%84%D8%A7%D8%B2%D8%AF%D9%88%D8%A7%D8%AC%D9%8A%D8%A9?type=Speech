--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -301,110 +301,134 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أتعلمون معنى الصدق؟ الصدق يعني الكلام الّذي يُعتمد عليه؛ إنّني أتحدّث إليكم الآن، وأنتم لا تعرفون شيئًا عمّا يجري في نفسي، فالله هو العالِم بغاية ما أنا بصدد طرحه عليكم الآن؛ فإنّكم لا ترون الآن سوى ظاهر مرتّب – هذا إن كان مرتّبًا بالفعل فأنا لم أنظر إلى نفسي في المرآة قبل مجيئي إلى هنا – فطرحي لبعض المواضيع وادّعاء القدرة على إبداء وجهة نظري فيها، لهو أمرٌ معلوم للجميع بدرجةٍ أو بأخرى – وتقبُّل الآخرين لقولي وترحيبهم به لهو لطف منهم – أمّا ما يجري في نفسي تجاه هذا المجلس وهذا الحضور والترحيب، فلا يعلم به إلّا الله؛ فمِنَ المحتمل أن أكون غير مؤهّل لطرح مِثل هذه المواضيع، وقد لا أمتلك الخلوص والصفاء الكافيين لتولّي مِثل هذه المهمّة. فهذا كلّه محتملٌ فِيَّ، أمّا بالنسبة للمرحوم العلّامة فلا يُحتمل ذلك أصلًا. فعندما كنّا نحضر في مجالسه، لم نكن نلمس منه أنّه يراعي المصالح، بل كان يطرح أحيانًا بعض الأمور الّتي قد تمسّ بأفراد عائلته. نعم، لم يكن يراعي هذا الجانب في تصرّفه أبدًا، ولعلّه كان أكثر شدّةٍ مع أفراد عائلته [مِن هذه الجهة].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حصلتْ حادثةٌ في ذلك الزمان أدّت إلى التشويش والاضطراب وتغيير الأحوال، وكانت حادثةً شيطانيّة حقًّا. ففي إحدى المجالس حضر المرحوم العلّامة – ولعلّه كان مجلس عصر يوم الجمعة – وأتذكّر أنَّه بدأ حديثه بقراءة هذا الشعر</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما ز ياران چشم يارى داشتيم *** ...</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يكمل الشطر الثاني منه وهو</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">... *** خود غلط بود آنچه ما پنداشتيم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[يقول بيت الشعر: كنّا نأمل أن نحصل على مساعدة مِنَ الأصدقاء، غير أنّنا أخطأنا في ظنّنا هذا].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ثمّ شرع المرحوم العلّامة بالكلام، ولقد كانت تلك القضايا مريرةً في ذلك الوقت، وعلى أيّة حال فقد كانت عبرةً لنا لنتعلّم كيف نتصرّف، وحتّى لا نكون مصداقًا لآية: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿قُلْ هَلْ نُنَبِّئُكُمْ بِالْأَخْسَرينَ أَعْمالًا ، الَّذينَ ضَلَّ سَعْيُهُمْ فِي الْحَياةِ الدُّنْيا وَهُمْ يَحْسَبُونَ أَنَّهُمْ يُحْسِنُونَ صُنْعًا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، فلا نكون كمتسوّلي الأرمن، الّذين قال عنهم المرحوم العلّامة أنّهم يعيشون المسكنة في الدنيا والآخرة. فعندما كان يشرح هذه الآية كان يستشهد بهؤلاء ويقول: أترون هؤلاء الأرمن الّذين يستجْدون في الشوارع – هذا الكلام لا يشمل المستضعفين منهم الّذين سيكون لهم حسابهم الخاصّ – فهم مساكين في الدنيا والآخرة. إنّ المسكنة والخسران هما مِن نصيب مَن يُقحم نفسه في نشاط يؤدّي به إلى الهلاك، والحال أنّه يعتقد أنّه يعمل لله، فكم هو مسكين والحال هذه؟! غير أنّ هذا لا يعني أنّ الله لا يفتح الطريق أمام الإنسان، ولا يُريه الطُرق المؤدّية إلى المعرفة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الصدق وحسن النيّة يتعارضان مع اقتحام المهالك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -565,51 +589,51 @@
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قضيّة حصلت بين السيّد القاضي والسيّد الخوئيّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عندما كان الشيخ بهجت حفظه الله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> يتتلمذ على يد المرحوم آية الله الخوئيّ رضوان الله عليه في النجف، ذهب يومًا إلى المرحوم السيّد القاضي وطرح عليه مسألةً أصوليّةً وهي: هل يمكن للمتكلّم أن يقصد معانٍ مختلفة ومفاهيم متعدّدة بكلام واحد أم لا – كان المرحوم الخوئيّ يعتقد بعدم إمكانيّة ذلك وله أدلته، شأنه في ذلك شأن سائر الأفراد – فقال المرحوم السيّد القاضي (رضوان الله عليه) للشيخ بهجت: ولِمَ لا! فإنّ الأشخاص ذوي النفوس الضعيفة هم فقط الّذين لا يمكنهم ذلك – كأمثالنا – أمّا مَن وصل إلى مقام التجرّد، فقد تمكّن مِنَ الإشراف والسيطرة النفسيّة على كافّة المعاني والقوى في آنٍ واحد وبشكل متساوٍ، فلا مانع أن يريد عدّة معانٍ مِن لفظ واحد في نفس الوقت، فيكون هذا اللفظ مِن قبيل المشترك اللفظيّ ذي المعاني المختلفة. ثمّ ذهب الشيخ بهجت إلى السيّد الخوئيّ ونقل له كلام السيّد القاضي حول الموضوع الّذي تباحثوا فيه بالأمس، فقال له السيّد الخوئيّ: إنّ هذا الكلام ليس كلامك، أخبرني مِن أين جئت به. فقال له الشيخ بهجت أنّ هذا كان جواب السيّد القاضي، فقال السيّد الخوئيّ: توقّعتُ ذلك، ولكنّني أردتُ سماعه منك. ثمّ قال السيّد الخوئيّ ما خلاصته: أنا أنظر إلى السيّد القاضي بكلّ تعظيم وإجلال، ولكن ما يمنعني مِن مرافقته والتوفّق لزيارته، هو المطالب الصوفيّة والعرفانيّة الّتي تُطرح عنده، فهذا ما يقيّدني ويمنعني مِن مرافقته، وإلّا فأنا شغوفٌ جدًّا للاستفادة مِن محضره. ثمّ ينقل الشيخ بهجت ما قاله السيّد الخوئي إلى السيّد القاضي، فيقول له السيّد القاضي: ارجع إليه وقل له: أوّلًا إنّ هذا الكلام يُستبعد أن يصدر مِن جنابك وأنت أهل تحقيق.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أتلاحظون، كم هو رصين جواب السيّد القاضي. وهو الكلام نفسه الّذي نحن بصدد الحديث عنه الآن، [وهو يطابق ما] قلته سابقًا لذلك الرجل مِن أنّ فلانًا قد أضاع مئة ساعة مِن وقته، فلو أنّه صرف واحدًا بالمائة منها فقط بالمجيء إلى هنا، لَمَا أتلف التسع والتسعين ساعة الأخرى. [فلذا قال السيّد القاضي:] مِنَ المستغرب مِن جنابك، وأنت مِن أهل التحقيق والتدقيق، أن تتفوّه بهذا الكلام قبل أن تحقّق فيه. نعم، بما أنّك أهل تحقيق وتفحّص وبحث وتدقيق، فلا يمكن أن تَقبل بمطلب دون دليل على صحّته، فأنت تبحث في المسألة وتدقّق فيها مِن جهة علميّة، وتعقد المجالس للبحث حولها وتتناول أقوال الآخرين نقدًا وتجريحًا وتحليلًا وتعديلًا، فإمّا أن تؤيّد مطالب العظام أو تردّها، وفي نهاية المطاف تطرح رأيك النهائيّ بشأنها فتقبلها [أو ترفضها]. فما الّذي جعلك – والحال هذه – تحكم على مسألة كبيرة كهذه بناءً على ما يقوله هذا وذاك!! ما معنى هذا الكلام منك!! فهذا لا ينسجم مع النهج الّذي ينتهجه العالِم المحقّق!!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -746,51 +770,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الأصدقاء ورفقاء الطريق يعلمون كم كنتُ أتعامل بحساسيّة مع ما يُطرح بعد عهد المرحوم العلّامة، تلك الحساسيّة الّتي جعلتني أتّخذ طريقًا مختلفًا عن طُرق الآخرين، ولا زالت تلك الحساسيّة على حالها لم تتغيّر أبدًا، دون زيادة أو نقصان. وأنا أرى حياتي تدور مدار الصدق، ولم أرَ أيّ ضرر لحقني بسبب الصدق، لا في أمور الدنيا ولا الآخرة. فعلى الإنسان أن يكون صادقًا في جميع المسائل والأحداث، سواء الحاليّة والماضية، وعليه أن لا يَغشّ، بل أن يتعامل مع الأمور على ما هي عليه، وهذا ما شاهدناه مِنَ المرحوم العلّامة رضوان الله عليه، وهو ما كان يجعلنا نثق به.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الأمور الّتي أطرحها عليكم، هي الحجر الأساس الّتي ستُبنى عليها المجالس القادمة، وذلك لنعرف الهدف مِن تشكيل هذه المجالس، وما سنحصّله منها؛ فهل هي مِن قبيل المجالس الّتي تقيمها الهيئات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">! فلو كان الأمر كذلك، لَما صحّ لي ولكم اتلاف أوقاتنا بها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">السيّدات على عِلمٍ بما كان يجري مؤخّرًا في مجالس طهران؛ لقد رأيتُ هناك عدم الاهتمام بما يُطرح. كنتُ أذهب مرّةً كلّ شهرين إلى طهران، وأتحدّث إلى السيّدات حول مواضيع مختلفة، ولكن بقيت كلّ واحدة منهنّ على نهجها السابق. فعندما رأيتُ الأمور تجري بهذا النحو قلت: أنا ليس عندي وقت فائض ... فلا ينبغي أن تستمرّ الأمور على ما هي عليه، لذا لا بدَّ مِن إصلاحٍ. ولله الحمد، استجاب الأصدقاء بكرمهم، وتحمّلوا جسارتي وجرأتي عليهم، وعملوا على ترميم النقائص بكرمهم، ووصلنا إلى نقطة ثابتة بحمد الله.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
@@ -807,51 +831,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ما يجب أن نركّز عليه هنا، هو السير بشكلٍ صحيحٍ بعيدًا عن الغلوّ والإفراط والتفريط. هذا ما أُؤكّد عليه في تشكيل هذه المجالس. فيجب أن تُطرح مباني المرحوم العلّامة رضوان الله عليه، والمباني الأخلاقيّة، والمواضيع المتعلّقة بالنساء أكثر مِنَ الرجال. إنّ المبنى السلوكيّ للمرحوم العلّامة يتمثّل في كيفيّة الحركة والسير في هذا الطريق، وكان يوضّح ذلك بقوله: إنَّ لدينا القدرة على الحركة وتجاوز رغبات النفس وعلى البذل. أي إنّ الّذين يحضرون هذه المجالس، فبالرغم مِن مشاغلهم الحياتيّة واليوميّة وتربية أطفالهم – الّذين أوكلوا العناية بهم [في هذه الساعات] للآخرين حتّى يتمكّنوا هم مِنَ الحضور – إلّا أنّهم حضروا باستعدادٍ كاملٍ وخصّصوا وقتًا لذلك، وهو أمر يستحقّ التقدير. فهذه الحركة والتضحية، لا بدّ أن تُعطي ثمارها في النتيجة، فلن تكون مجرّد حضور مجلس مِن أجل رؤية السيّد والاستفادة مِن محضره، فمِثل هذا الأمر ليس ممدوحًا، بل ستكون هناك استفادة ممّا يُطرح مِن مباني العظماء وتجاربهم في هذا المجال، وهو الأمر المهمّ في المقام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">تشرفنا مرّةً، بمعيّة المرحوم العلاّمة، وعدد مِنَ الأصدقاء، بزيارة الإمام علِيّ بن موسى الرضا عليهما السلام، وقد حصلت هناك قضيّة (...)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [فقيل لذلك الشخص:] إنّ هذا يتعارض مع المسألة الفلانيّة وزيارتك حرام، إلّا أنّ هذا الشخص مضى في زيارته ولم يستمع لِما قيل له.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فما أقصده هنا هو أنّه يجب على الإنسان أن يصل إلى طريق السلوك الصحيح، وأن يبلغ المقصد الّذي يجب عليه بلوغه، وأن لا يلتفت إلى كلام الناس عنه وإلى نظرتهم إليه، بل عليه فقط أن يأخذ بعين الاعتبار مكانته عند الله. هذا ما يقصده الحقير؛ فعلى كلّ واحد أن يسعى لتكون مكانته وحركته، الفكريّة والعلميّة والباطنيّة والنفسيّة، واضحةً، وذلك لكي لا يأتي عليه اليوم الّذي يقوم فيه – لا سمح الله – بعمل مِن تلقاء نفسه، ليكتشف خطأه بعد عدّة سنين، فتنتابه [حينئذ] الحسرة والندامة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
@@ -900,189 +924,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[والشاهد على ذلك] بعض ما نزل في القرآن مِن آيات في مدح النبيّ، كآية: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ما كانَ مُحَمَّدٌ أَبا أَحَدٍ مِنْ رِجالِكُمْ وَلكِنْ رَسُولَ اللهِ وَخاتَمَ النَّبِيِّينَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، أي إنّ محمّدًا ليس أبا أحد منكم، حتّى تتكلّموا معه بمثل قولكم: يا محمّد حدّثني، ويا محمّد افعل كذا وكذا. بل عليكم أن تتعاملوا معه باحترام، فهو رسول الله وخاتم النبيّين. وآية: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَما أَرْسَلْناكَ إِلَّا رَحْمَةً لِلْعالَمينَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، وآية: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿لا أُقْسِمُ بِهذَا الْبَلَدِ ۱ وَأَنْتَ حِلٌّ بِهذَا الْبَلَدِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، أي تعظيمًا لك وإجلالاً لمقامك لا أستطيع أن أقسم بهذا البلد الّذي تسكنه. إنّ هذه الآيات تدلّ على عِظم مقام النبيّ، وعلوّ شأن حقيقته. وكذلك آية: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِنَّهُ لَقَوْلٌ فَصْلٌ ۱ وَما هُوَ بِالْهَزْلِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، وآية: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَلَقَدْ رَآهُ بِالْأُفُقِ الْمُبينِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
+        <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، هذه الآية تتحدّث عن المشاهدات الجلاليّة والجماليّة للرسول الأكرم صلّى الله عليه وآله وسلّم. وهناك آية، تتحدّث عن المشاهدات الذاتيّة، وذلك في مقامٍ لا يستطع أحد [أن يصل إليه أحد، وهي آية]: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ثُمَّ دَنا فَتَدَلَّى ۸ فَكانَ قابَ قَوْسَيْنِ أَوْ أَدْنى﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. إنَّ هذه الآيات تدلّ على عِظم وجلال مقام رسول الله.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ومِن جانب آخر نجد آيات تُؤاخذ النبيّ وتحاسبه، وهي توضّح وضع النبيّ، فتقول: إن أراد هذا النبيّ أن يضيف أو يُنقص مِن عنده شيئًا، فسيُحاسَب على ذلك، كالآيات الّتي تقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَلَوْ تَقَوَّلَ عَلَيْنا بَعْضَ الْأَقاويلِ ٤٤ لَأَخَذْنا مِنْهُ بِالْيَمينِ ٤٥ ثُمَّ لَقَطَعْنا مِنْهُ الْوَتِينَ ٤٦ فَما مِنْكُمْ مِنْ أَحَدٍ عَنْهُ حاجِزينَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، أي لو أنّ هذا النبيّ حاول أن يضيف مِن عنده أو ينقص كلمة، لسحقنا عظام ظهره، ولقطعنا عِرق حياته الرئيسيّ. أتلاحظون أيّة عبارات استُخدمت هنا [فهي تقول:] لا تتصوّر أنّك تستطيع أن تقوم بأيّ عمل تريد، فلا يحقّ لك أن تتسامح أو تتساهل في تطبيق الأحكام، وعليك أن تطبّق عين ما نقوله لك، ولا يجوز لك أن تزيد عليه أو تنقص منه شيئًا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وعليه، نلاحظ كيف أنّ النبيّ يُبلّغ الناس بكلا النوعين مِنَ الآيات مِن دون مجاملة. هكذا يكون النبيّ؛ فلا الآيات الّتي تمتدحه وتمجّده تؤثّر في حاله شيئًا عندما يبلّغها للناس، ولا تلك الّتي تتحدّث عن محاسبته وتُظهر عزّة الله وغيرته [كذلك]، فهي تبيّن استواء كافّة الناس أمام مقام العظمة الإلهيّة، فيقول له الله هنا: أنت كبقيّة الناس، لا تَفرق عنهم شيئًا .. فالنبيّ لا يتأخّر عن إبلاغ مثل هذه الآيات، بل لعلّه يعجّل في إبلاغها – هذا كلامي أنا – فلا فرق عند النبيّ بين ذلك شيئًا. هذا هو مقام رسول الله، وهكذا يكون النبيّ، وهذا مقام مَن تجاوز النفس وأصبح مرآةً صافيةً لا تموّج فيها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1219,51 +1243,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد زرنا في إحدى المرّات السيّدَ الحدّاد بمعيّة المرحوم العلّامة، وكان ذلك الرجل عند السيّد الحدّاد، فقال السيّد الحدّاد: يا عزيزي، ما دمتَ تحبّني، فعليك أن تلتزم بما أحبّه أنا، وأن تحبّ نهجي – طبعًا لم يكن السيّد يخاطب ذلك الرجل مباشرة بل كان يوجّه الكلام للمرحوم العلّامة لأجل أن يسمعه ذلك الرجل – وعليك أن تحبّ طريقي وأفكاري والمبادئ الّتي أتبنّاها. فأنت عندما جئت بخلاف رضا والدك، ألم تحسِب لما يمكن أن يقوله والدك عنّي! فقد يقول: ألا يؤمنوا بأنّ إذن الأب في السفر هو أحد شروط صحّته؟! [وقد يقول:] وإن كان الأمر كذلك، فكيف استقبل ابني في بيته وقد سافر دون إذني، ولماذا استقبله؟! ألن يسبّب تصرّفك هذا سوء فهم عند الآخرين؟! فهل ما قمتَ به أحسن، أو [أنّ الأحسن هو] أن تطيع والدك حتّى يصلك الفيض منّي؟! ليس الأمر مقترنًا دائمًا بالظاهر، حتّى يُقال إنّ الإنسان لا يحصل على شيءٍ إلّا حضوريًّا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إن قبلنا بالسيّد الحدّاد على أنّه السيّد الحدّاد وبالسيّد العلاّمة على أنّه السيّد العلّامة،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فلن يكون السيّد العلّامة هو السيّد العلّامة إن أوصل الفيض فقط في حال الحضور [الظاهريّ]. فإن كان الفيض لا يصل منه إلّا في حال الحضور [الظاهريّ] فلن يساوي قيمة حبّة شعير، ففي مِثل هذه الحالة ينبغي عدم اتّباعه لأنّك لن تستفيد منه شيئًا. إنّما نقبل الحدّاد عندما يتساوى حضوره وغيابه بالنسبة إلينا. هل لاحظتم! فيجب أن يكون حضوره وغيابه واحدًا، فكيفيّة اعتنائه بنا وفيضه علينا في حال حضوره هي نفسها [في حال غيابه]، فيرعانا ويوصل إلينا فيضه عن طريق الباطن والغيب. وعليه، فذلك المسكين الّذي حضر هناك [بتلك الحال]، إنّما حضر بناءً على متطلبات هواه النفسيّة والخياليّة، وبناء على هوى محبّته، وبذلك لم ينل النصيب الكافي [مِنَ الفيض]. لماذا؟ لأنّه لم يتطابق مجيؤه ذاك مع المباني.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فالسلوك إذن يعني أن يقوم الإنسان بمطابقة حركته مع المباني والتكاليف، وإن أدّى ذلك إلى حصول مشاكل ورافقته المصاعب. فلو كان اليُسر توأم السلوك لَمَا كان للسالك فضلٌ في عمله. لاحظوا؛ لو أمرنا – مثلًا – بتناول طعام لذيذ هذه الليلة، كأن يكون لحمًا مشويًّا، لكان ذلك رائعًا ولفرحنا بمثل هذه البرامج السلوكيّة وتقبّلناها بقَبول حسن. ولو قيل لنا أن نسافر للترفيه عدّة أيّام، لقلنا: وفّقكم الله، وإلى المزيد مِن أمثال هذه البرامج. [أقول] لا يمكن أن تكون هذه البرامج برامجًا سلوكيّةً، بل إنّ البرنامج السلوكيّ هو الّذي يؤدّي إلى تجاوز النفس، ودَوس الأهواء بالأقدام. فلا يمكن لأحد أن يتجاوز النفس بالتمتّع باللذائذ ومشتهيات النفس – هذا ما كنتُ أريد أن أقوله لكم – فالسلوك عبارة عن مطابقة كافّة أمور الإنسان ونشاطاته وأقواله مع التكاليف، وإلّا فالذهاب إلى الحج وزيارة الإمام الرضا عليه السلام وأداء العمرة وزيارة كربلاء واللقاء بأولياء الله، كلّ ذلك لن يترك أيّ أثر على النفس إن كان بخلاف التكليف. وقد يلتفت الإنسان لهذا الأمر، حيث يرى أنّ كافّة أنشطته وأسفاره وقيام الليل وقراءة القرآن، قد تمّت وفق مشتهيات النفس؛ فكان لجوؤه إلى قراءة القرآن هو فرار مِن أداء التكليف [في الواقع]، وإقباله على صلاة الليل كان فرارًا أيضًا، وإشباعًا لرغبات نفسه، ولذلك تراه يبكي في صلاة الليل ويجعلها تطول ساعتين. وقد رأيت بنفسي أمثال هؤلاء الناس.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
@@ -1488,66 +1512,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{1BE175A0-293D-46F1-8B69-90728D4F3E05}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4CA46462-2D34-4A71-8A1E-2AF4E3C7040C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4FC3DD0A-0BAE-4E8D-8765-C0C80A334EE0}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{5F4B59DA-56A9-4D3E-B889-36F51AE160BA}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1624,61 +1648,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="21" name="_x0000_i1045">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i1045"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1781,61 +1805,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="22" name="_x0000_i1046">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1046"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -1902,262 +1926,285 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> غزليّات مولانا حافظ الشيرازيّ، الغزل ٣٦٩، البيت الأوّل.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> كان الشيخ بهجت (رحمه الله) لا يزال على قيد الحياة حين ألقى سماحة السيّد هذه المحاضرة، فآثرنا المحافظة على العبارة كما وردت. (م)</w:t>
+        <w:t xml:space="preserve"> سورة الكهف (۱۸)، الآياتان ۱۰٣ و ۱۰٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الهيئات جمع هيئة، وهو في الفارسيّة مصطلح يطلق على كلّ مجموعة شعبيّة تتشكّل لإحياء المناسبات الدينيّة والقيام ببعض الأنشطة، وغالبًا ما تكون غير منظّمة وغير مضبوطة، وهي منتشرة في إيران. (م)</w:t>
+        <w:t xml:space="preserve"> كان الشيخ بهجت (رحمه الله) لا يزال على قيد الحياة حين ألقى سماحة السيّد هذه المحاضرة، فآثرنا المحافظة على العبارة كما وردت. (م)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> يوجد انقطاع في التسجيل الصوتيّ هنا. (م)</w:t>
+        <w:t xml:space="preserve"> الهيئات جمع هيئة، وهو في الفارسيّة مصطلح يطلق على كلّ مجموعة شعبيّة تتشكّل لإحياء المناسبات الدينيّة والقيام ببعض الأنشطة، وغالبًا ما تكون غير منظّمة وغير مضبوطة، وهي منتشرة في إيران. (م)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الأحزاب (٣٣)، جزء مِنَ الآية ٤۰.</w:t>
+        <w:t xml:space="preserve"> يوجد انقطاع في التسجيل الصوتيّ هنا. (م)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الأنبياء (٢۱)، جزء مِنَ الآية ۱۰۷.</w:t>
+        <w:t xml:space="preserve"> سورة الأحزاب (٣٣)، جزء مِنَ الآية ٤۰.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة البلد (٩۰)، الآيتان ۱ و ٢.</w:t>
+        <w:t xml:space="preserve"> سورة الأنبياء (٢۱)، جزء مِنَ الآية ۱۰۷.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الطارق (۸٦)، الآيتان ۱ و ٢.</w:t>
+        <w:t xml:space="preserve"> سورة البلد (٩۰)، الآيتان ۱ و ٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة التكوير (۸۱)، الآية ٢٣.</w:t>
+        <w:t xml:space="preserve"> سورة الطارق (۸٦)، الآيتان ۱ و ٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة النجم (٥٣)، الآيتان ۸ و ٩.</w:t>
+        <w:t xml:space="preserve"> سورة التكوير (۸۱)، الآية ٢٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الحاقة (٦٩)، الآيات ٤٤ – ٤۷.</w:t>
+        <w:t xml:space="preserve"> سورة النجم (٥٣)، الآيتان ۸ و ٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سورة الحاقة (٦٩)، الآيات ٤٤ – ٤۷.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> هذه العبارة كناية عن المقامات العرفانيّة للسيّدين الجليلين (قدّس الله سرّهما). (م)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 