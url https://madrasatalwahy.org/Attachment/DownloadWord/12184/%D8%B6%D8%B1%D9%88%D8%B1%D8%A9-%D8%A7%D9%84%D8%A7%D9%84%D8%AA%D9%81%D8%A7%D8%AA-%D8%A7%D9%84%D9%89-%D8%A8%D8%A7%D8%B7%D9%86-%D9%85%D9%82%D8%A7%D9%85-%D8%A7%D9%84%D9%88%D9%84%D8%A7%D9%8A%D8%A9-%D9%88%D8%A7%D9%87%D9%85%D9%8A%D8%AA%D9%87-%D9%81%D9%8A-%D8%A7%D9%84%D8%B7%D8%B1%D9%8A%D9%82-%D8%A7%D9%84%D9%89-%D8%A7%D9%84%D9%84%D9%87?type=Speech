--- v0 (2025-10-06)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -1862,88 +1863,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{F66B13BA-07C7-4902-8129-8CFDEA7A088F}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{90574BE7-1C39-456E-9155-2EA399037221}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{41A392C2-4707-4044-92F8-CE6737C244DB}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{3F146D83-AB4B-47BA-B903-FCECD993BF0B}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1992,61 +2000,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="5" name="_x0000_i1029">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i1029"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2149,61 +2157,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="6" name="_x0000_i1030">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i1030"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3336,51 +3344,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4159,61 +4167,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4488,63 +4571,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>