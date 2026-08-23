--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -1040,80 +1040,95 @@
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ فإنّه لم يُسمع منه لمرّة واحدة كلام عن الظهور والفرج. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول: </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نام احمد نام جمله انبياست *** چون که صد آمد نود هم پیش ماست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول: اسم أحمد اسم كلّ الأنبياء كلّما حصلت مائة حصلت معها التسعون. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما تجلّى مقام الولاية لنا، فإنّ البحث عن الظاهر [والظهور] خطأ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> إنّ جميع الأولياء وجميع الأرض والسماوات وكلّ ما سوى الله متنعّم من بركة وجود بقيّة الله ومستفيض من وجوده، غاية الأمر أنّنا نحن بهذه النفوس الضعيفة وبهذه الأعين العمياء وبهذه الخصوصيّات التي لدينا لا يمكننا أن نلحظ مظهرين اثنين لحاظًا توحيديًّا ونعطيهما صبغة الآليّة، لذلك فإنّا نعطي الاستقلال لأحدهما وهو الذي جانب الظهور فيه أقوى، وننحّي الذي جانب الخفاء فيه أقوى. ومن هنا تتبيّن أهميّة ما يقال من أنّ الالتفات إلى نقطة واحدة ومبدأ واحد ومحور واحد هو من أهمّ شروط السلوك لدى السالك، فعلى السالك أن لا يكون لديه محوران، بل محور واحد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وبناء على ذلك رغم أنّنا نسمع في كلمات الأعاظم شيئًا من هذه الأمور [الغيبيّة] وقد بيّنوها للنّاس، ولكنّهم لم يصدر منهم أبدًا أيّة أوامر حول ذاك الجانب وذاك الزمان [زمان الظهور] وخصوصيّاته، بل كلّ كلامهم هو حول كيفيّة الاهتمام بالباطن والغوص في باطن إمام الزمان عليه السلام. والسيرُ في مسلك قويم ومنهج مستقيم إلى التوحيد، هو ما يبيّن تلك المدرسة ويعطيها قيمتها، وكلّما كان البعد الباطنيّ والخفيّ والدخول إلى متن الواقع أقوى، ارتفع مستوى شأن تلك المدرسة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
@@ -1212,51 +1227,66 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لن تحتمل إلى الأبد مدركاتي ومقاماتي ومعرفتي، ولو أنّي أريتك طرفًا ممّا يجري لي لذبت كالحجر الذائب وتبخّرت وطرت في الهواء! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان هذا الرجل ممّن لا يدرك كلامه الرفقاء ولا يلتفتون إلى حقائق أموره. فكلامنا هو أنّ مقام الولاية هذا لو أراد أن يتجلّى لما بقي دير ولا ديّار! ثمّ بعد ذلك نحن نهتمّ بذلك الأمر [الظهور] متى سيحدث وكيف؟ يقول: </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آب كى نوشم من از مرداب يونان وفرنگ *** تا نصیب من ز قرآن آب حیوان کرده اند؟!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">متى أشرب من أحواض اليونان والإفرنج *** بعد أن جعلوا نصيبي من القرآن ماء الحياة؟!</w:t>
       </w:r>
     </w:p>
@@ -1301,51 +1331,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كان المرحوم العلاّمة يقول ويبدو أنّه نقل ذلك في كتابه أيضًا:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد أن انتهى شهر رمضان وشكرًا على العطايا التي رزقه الله، وعلى جعله هذا الشهر لنا كان السيّد الحدّاد يقوم بزيارة شاملة، فيتّجه إلى النجف لزيارة أمير المؤمنين ثمّ القاسم ثمّ سائر أبناء الأئمّة، ثمّ الكاظميّة فيزور حرم الإمام موسى بن جعفر والإمام الجواد عليهم السلام ثمّ يتوجّه إلى سامرّاء لزيارة العسكريّين، ثمّ يعود لزيارة السيّد محمّد ويرجع إلى كربلاء وكان يقوم بهذه الزيارة الشاملة.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
+        <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فهؤلاء في أيّ مقامات هم؟ وما هي الأمور التي يدركونها؟ وفي المقابل أين الناس؟ أصلاً هل يعي الناس هذه الأمور وهل يصل إدراكهم إليها؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1387,307 +1417,337 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا كل ما يدركه هذا المسكين، أن ينتهي شهر رمضان ونعود إلى ما كنّا عليه من أعمالنا اليوميّة، ولكنّ السيّد الحدّاد يتّخذ عيدًا لأنّه أنهى شهر رمضان هذا بتوفيق وبإدراك لتلك المقامات، ويقوم بزيارة جميع الأئمّة في العراق، فعقلنا لا يمكنه أن يبلغ إلى هناك، العمل الوحيد الذي يمكن أن نقوم به هو أن نطلب من الله أن يزيح عن أبصارنا أغشية الجهل والأمور التي تبعث على أن تبقى حقيقة الولاية في الخفاء والعماء وأن لا ترى أعيننا سوى الظاهر بدلاً من الباطن، وأن يعبر بنا عن هذه المظاهر، ويجلّي أمام أعيننا حقيقة الولاية، فلا تعود أعيننا ترى ذلك الظاهر والمظاهر التي يبحث عنها الناس. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">انظروا أنتم الآن إلى ما عليه الناس، فبعضهم يسير خلف الحسني، وبعضهم خلف الحسيني، وبعضهم خلف كذا وكذا، بعضهم يشكو من السوق المعاصر المضطرب، وبعضهم يشكو من السوق العالمي المضطرب والسياسات العالميّة. كلّ ذلك لأنّ أيديهم قاصرة عن الحقيقة. يقول: </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هر كه در خانه اش صنم دارد *** گر نیاید برون چه غم دارد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">يقول: كلّ في كان بيته صنم *** فما المشكلة إن لم يخرج من بيته</w:t>
+        <w:t xml:space="preserve">يقول: كلّ من كان في بيته صنم فما المشكلة إن لم يخرج من بيته</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهناك شعر آخر رائع جدًّا يقول: </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر تمام عالم را آب ببرد *** مرغان دریا چه غم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لو غرق العالم كلّه بالماء فهل يخيف ذلك طيور البحر؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">طيور الهواء هي التي يجب أن تخاف وتتحيّر أين عليها أن تحطّ، ولكن من كان ماهرًا في السباحة وكانت حياته في الماء فـ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">{لا خوف عليهم ولا هم يحزنون}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هؤلاء الأعاظم الذين يرون الطريق ويعرفون المسير، كم لهم علينا من حقّ وكم يفتحون أمامنا الأبواب والسبل! لو لم نكن نحن في هذا الوادي وفي هذا المسير، ألسنا كنّا من سائر الناس، وحينها إمّا كنّا سنتّبع بعض الأمور الأخرى بسبب الخلأ وعدم تلك الحقيقة التي تملأ ذاتنا، أو كنّا سنتلوّث بالأهواء والأغراض؟! لقد جاء هؤلاء وسهّلوا علينا وقالوا: "تفضّلوا واختاروا هذا الطريق ولا تلتفتوا إلى غيره، وعهدة الأمر علينا يوم القيامة، نحن حاضرون أن نجيب الله، نحن حاضرون إذا اعترضّتم علينا يوم القيامة أن نقدّم جوابًا، نحن حاضرون إن كان هناك أوزار على أكتافكم أن نحملها عنكم".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="18"/>
+        <w:footnoteReference w:id="22"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولكن نحن نسير وراء رغباتنا، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">{نؤمن ببعض ونكفر ببعض}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="19"/>
+        <w:footnoteReference w:id="23"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">من له اطّلاع على باطن الأمر وحقيقته يعلم بمجريات الأحداث، المحيط بعالم الغيب يعلم ماذا وراء الستار، أنا الذي يريد أن يعرف تكليفه من خلال الكتاب فحسب ولا اطّلاع لي على الأمور التي وراء الستار، فإنّي لا أضلّ نفسي وحدها بل جميع الناس وتحدث هذه المشكلات، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ضلّوا وأضلّوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
+        <w:footnoteReference w:id="24"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> كلّ ذلك لأنّنا نريد أن نفهم أحكام الله من خلال الكتاب، وليتنا نفهمه من الكتاب بشكل صحيح، وليتنا نلتفت إلى جميع الموارد، ولكنّنا لا نلتفت ونسبّب هذه الأمور. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هناك من تجاوز الكتاب، تجاوز الكتابة، تجاوز فهم كلام الإمام، تجاوز نقل الرواية، تجاوز عن أنّ الراوي كيف نقل الرواية هل نقلها باللفظ أم بالمعنى؟ تجاوز عن أنّ الراوي كيف نقل الرواية هل أخطأ في النقل ونحن علينا أن نرفع خطأه من خلال توثيق العادل؟ أم أنّه لم يخطئ؟ فهؤلاء أناس جلسوا في المكان الذي فيه الإمام نفسه، هؤلاء أناس هم اللسان الناطق للإمام نفسه.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
+        <w:footnoteReference w:id="25"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عندما كان أمير المؤمنين يقول لأصحابه: لا تقتلوا عثمان فأنا أرى في المستقبل ما لا ترون.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="22"/>
+        <w:footnoteReference w:id="26"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فقد كان يرى أمورًا وحقائق، كان يرى أمور معاوية، وأحداث الحكمين، كان يرى جميع الأحداث التي ستقع بواسطة قتل الخليفة الواحد تلو الآخر، نحن موافقون على أنّه كان صاحب حميّة دينيّة وإيمان ولم يكن بإمكانه أن يتحمّل الظلم، ولكنّ الكلام هو في أنّ رؤية الظلم تختلف عن مواجهته، فعدم تحمّل الظلم شيء ولا شكّ فيه، ولكنّ الإقدام والقيام بخطوات هو أمر آخر ونحن نحتاج فيه إلى تكليف. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فعندما يقول الإمام: أيّها الناس لا تقتلوا عثمان ودعوه يموت ميتة ربّه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="23"/>
+        <w:footnoteReference w:id="27"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فإنّه كان يخبر عن أمور أخرى. فلو أنّ ذلك لم يحدث فربّما جرت الأمور بنحو آخر ولمات عثمان بعد سنة أو سنتين ولسارت الأمور لصالح أمير المؤمنين ولصالح الإسلام، نحن ملوكيّون أكثر من الملك، نحن نتدخّل في عمل الله، نحن نتصرّف في مهمّة الله، ونقوم بعمل ما وحيث إنّ التقدير شيء آخر فإنّنا نواجه مشكلة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الله يقول: أنت يمكنك أن تتكلّم ضمن دائرة إرادتك أنت، أنت لا يمكن أن تبدّل مشيئتي في الدنيا كلّها وأن تغيّر ما جرى به قلمي. ولكنّنا نحن لا نصغي، لذلك فإنّنا نهلك أنفسنا ونهلك الآخرين أيضًا، وفي النهاية يتحقّق الأمر وفق تلك المشيئة، كلّ ذلك لأنّنا نحن تخلّينا عن الوليّ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">الإمام عليه السلام الذي هو مجري مشيئة الله ـ وبناء على الأوامر التي لدينا علينا في هذا اليوم أن نطلب من الله أن يصلح أمر ظهور ذلك الإمام إن شاء الله وأن يعجّل فيه ـ غائب عن أنظارنا، ومن جهة أخرى ليس بين أيدينا سواه أحد لديه اطّلاع، ثمّ بعد ذلك نريد أن نسيّر هذا الحدث الكليّ وهذا النظام الكليّ للعالم بيدي أنا الذي ليس في رأسه عقل سوى بمقدار دماغ عصفور! نحن نريد أن نقوم بذلك، وفي النتيجة يحصل تضادّ وتزاحم مع ذلك التقدير، ويقوم ذلك التقدير بما يجب ويأخذ كلّ شيء ويمضي ولا يتمكّن أحد من فعل أيّ شيء! </w:t>
+        <w:t xml:space="preserve">الإمام عليه السلام الذي هو مجري مشيئة الله ـ وبناء على الأوامر التي لدينا علينا في هذا اليوم أن نطلب من الله أن يصلح أمر ظهور ذلك الإمام إن شاء الله وأن يعجّل فيه فرجه ـ غائب عن أنظارنا، ومن جهة أخرى ليس بين أيدينا سواه أحد لديه اطّلاع، ثمّ بعد ذلك نريد أن نسيّر هذا الحدث الكليّ وهذا النظام الكليّ للعالم بيدي أنا الذي ليس في رأسه عقل سوى بمقدار دماغ عصفور! نحن نريد أن نقوم بذلك، وفي النتيجة يحصل تضادّ وتزاحم مع ذلك التقدير، ويقوم ذلك التقدير بما يجب ويأخذ كلّ شيء ويمضي ولا يتمكّن أحد من فعل أيّ شيء! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ينبغي أن ندعو به يوم العيد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لذلك يجب أن يكون دعاؤنا اليوم الذي هو يوم عيد أن اللهمّ بدّل أعيننا هذه التي لا ترى سوى الظاهر إلى أعين ترى باطن ولاية أوليائك، وأذقنا نحن أيضًا جرعة من تلك العين وذلك الماء المعين الذي جعلته لأوليائك!</w:t>
       </w:r>
@@ -1794,51 +1854,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ثمّ هناك دعاءان آخران أيضًا: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ إنّي أسألك خير ما سألك به عبادك الصالحون، وأعوذ بك ممّا استعاذ منه عبادك المخلصون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="24"/>
+        <w:footnoteReference w:id="28"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ صلّ على محمّد وآل محمّد.</w:t>
       </w:r>
@@ -1864,66 +1924,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{90574BE7-1C39-456E-9155-2EA399037221}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{D1EED534-9B12-41C4-8A19-AA5C74BDE48B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{3F146D83-AB4B-47BA-B903-FCECD993BF0B}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{21110AB9-CB70-42FA-94CF-0D8403E9E9A9}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2000,61 +2060,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="5" name="_x0000_i1029">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i1029"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2157,61 +2217,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="6" name="_x0000_i1030">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1030"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2612,230 +2672,332 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> مثنوی معنوی (آذر يزدى)، دفتر اول، ص ٥٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع الروح المجرّد، ص ٣٦.</w:t>
+        <w:t xml:space="preserve"> لمزيد من الاطّلاع على ضرورة اتّباع جميع الأحكام الشرعيّة في جميع مراحل السلوك بشكل كامل راجع رسالة لبّ اللباب في سير وسلوك أولي الألباب، ص ٥٢. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع الروح المجرّد، ص ٣۰٣.</w:t>
+        <w:t xml:space="preserve"> مجموعه ديوان الهي، مهدي الهي قمشه اى، ج٢، ص ٤۱٤، غزل دكتر وشيخ وصوفي.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> دیوان كبير شمس، ص ٥٤:</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">یقول: لو ملأ السيل العالم وكان كلّ موج كالجمل فهل يخيف ذلك طيور البط كما يخيف طيور الهواء.</w:t>
+        <w:t xml:space="preserve"> راجع الروح المجرّد، ص ٣٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مقطع من آية ٦٢ من سورة البقرة، وغيرها من الآيات.</w:t>
+        <w:t xml:space="preserve"> راجع الروح المجرّد، ص ٣۰٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع الروح المجرّد ص ٤۸٥ و٤۸٦.</w:t>
+        <w:t xml:space="preserve"> دیوان كبير شمس، ص ٥٤:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNPoetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گر سیل عالم پر شود هر موج چون اشتر شود *** مرغان آبی را چه غم تا غم خورد مرغ هوا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یقول: لو ملأ السيل العالم وكان كلّ موج كالجمل فهل يخيف ذلك طيور البط كما يخيف طيور الهواء.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مقطع من الآية ۱٥۰ من سورة النساء. </w:t>
+        <w:t xml:space="preserve"> مقطع من آية ٦٢ من سورة البقرة، وغيرها من الآيات.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع أنساب الأشراف، ج٥، ص ٥٥۸. </w:t>
+        <w:t xml:space="preserve"> راجع الروح المجرّد ص ٤۸٥ و٤۸٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع الأمالي، الشيخ الطوسي، ص ۷۱٥. </w:t>
+        <w:t xml:space="preserve"> مقطع من الآية ۱٥۰ من سورة النساء. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مأخوذ من الكافي، ج۱، ص ۱۸٤. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="25">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> للاطّلاع على موضوع المعيّة الروحيّة لأولياء الله مع الإمام عليه السلام والالتحاق بمقام الولاية والحجيّة الذاتيّة لفعل وليّ الله الكامل وقوله راجع: سيره صالحان در حجّيت افعال وگفتار اولیای الهی ص ٤۱۷ ـ ٥۰٩، مهر فروزان ص ۱۱٤ ـ ۱٢۰؛ معاد شناسى ج ٢ ص ٤٩ ـ ٩٥. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="26">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> راجع أنساب الأشراف، ج٥، ص ٥٥۸. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="27">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> راجع الأمالي، الشيخ الطوسي، ص ۷۱٥. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="28">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> إقبال الأعمال، ج۱، ص ٢۸٩. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 