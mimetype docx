--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -1067,51 +1067,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الثاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">: أنّه قهرٌ لعدوّ الله؛ فإنّ وسيلة الشيطان ـ لعنه الله ـ الشهوات، وإنّما يقوى الشهوات بالأكل والشرب، ولذلك قال صلّى الله عليه وآله وسلّم: «إنّ الشيطان ليجري من ابن آدم مجرى الدم، فضيّقوا مجاريه بالجوع» </w:t>
+        <w:t xml:space="preserve">: أنّه قهرٌ لعدوّ الله؛ فإنّ وسيلة الشيطان ـ لعنه الله ـ الشهوات، وإنّما تقوى الشهوات بالأكل والشرب، ولذلك قال صلّى الله عليه وآله وسلّم: «إنّ الشيطان ليجري من ابن آدم مجرى الدم، فضيّقوا مجاريه بالجوع» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ثمّ قال: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
@@ -1616,51 +1616,51 @@
         <w:t xml:space="preserve">وإنّما الأمر إلى الجليل *** وكلّ حيٍّ سالك سبيلي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فأعادها مرّتين أو ثلاثاً، حتّى فهمتها وعلمت ما أراد، فخنقتني العبرة، فرددتها ولزمت السكوت، وعلمت أنّ البلاء قد نزل، وأمّا عمّتي فلمّا سمعت ما سمعت وهي امرأة ومن شأن النساء الرقّة والجزع، فلم تملك نفسها أن وثبت تجرّ ثوبها وإنّها لحاسرة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="34"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">حتّى انتهت إليه، وقالت: وا ثكلاه [واثكلتاه] ليت الموت أعدمني الحياة. اليوم ماتت أُمّي فاطمة وأبي علي وأخي الحسن. يا خليفة الماضي، وثمال الباقي فنظر إليها الحسين عليه السلام وقال لها: يا اُخته! لا يذهبنّ بحلمك [حلمك] الشيطان! [وترقرقت عيناه بالدموع، وقال]: لو تُرك القطا [ليلاً] لنام. فقالت: يا ويلتاه أفتغتصب نفسك اغتصاباً؟ فذلك أقرح لقلبي وأشدّ على نفسي، ثمّ لطمت وجهها، وخرّت مغشيّة عليها. فقام إليها الحسين عليه السلام فصبّ على وجهها الماء، وقال لها: يا اُختاه اتّقي الله وتعزّي بعزاء الله، واعلمي أنّ أهل الأرض يموتون، وأهل السماء لا يبقون، وأن كلّ شيء هالك إلاّ وجه الله [تعالى] الذي خلق الخلق بقدرته ويعيدهم [يعودون] وهو فرد وحده ـ (الحديث)</w:t>
+        <w:t xml:space="preserve">حتّى انتهت إليه، وقالت: وا ثكلاه [واثكلتاه] ليت الموت أعدمني الحياة. اليوم ماتت أُمّي فاطمة وأبي علي وأخي الحسن. يا خليفة الماضي، وثمال الباقي فنظر إليها الحسين عليه السلام وقال لها: يا اُختاه! لا يذهبنّ بحلمك [حلمك] الشيطان! [وترقرقت عيناه بالدموع، وقال]: لو تُرك القطا [ليلاً] لنام. فقالت: يا ويلتاه أفتغتصب نفسك اغتصاباً؟ فذلك أقرح لقلبي وأشدّ على نفسي، ثمّ لطمت وجهها، وخرّت مغشيّة عليها. فقام إليها الحسين عليه السلام فصبّ على وجهها الماء، وقال لها: يا اُختاه اتّقي الله وتعزّي بعزاء الله، واعلمي أنّ أهل الأرض يموتون، وأهل السماء لا يبقون، وأن كلّ شيء هالك إلاّ وجه الله [تعالى] الذي خلق الخلق بقدرته ويعيدهم [يعودون] وهو فرد وحده ـ (الحديث)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="35"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="00541B26">
       <w:footerReference w:type="default" r:id="rId4"/>
       <w:footerReference w:type="first" r:id="rId5"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1304" w:right="1701" w:bottom="1304" w:left="1701" w:header="720" w:footer="0" w:gutter="0"/>
@@ -1675,66 +1675,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{275554DF-F752-4676-8B63-579681D68EBD}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E83E5DA4-EF36-40FD-955C-276E1BDC2E84}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{CD46F669-3B31-4ABE-AC28-0B1661973F87}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{1BF7308C-4847-446A-BCA5-7005606AEAD5}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1811,61 +1811,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="40" name="_x0000_i0040">
+                <wp:docPr id="9" name="_x0000_i0009">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0040"/>
+                        <pic:cNvPr id="0" name="_x0000_i0009"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1968,61 +1968,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="41" name="_x0000_i0041">
+          <wp:docPr id="10" name="_x0000_i0010">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0041"/>
+                  <pic:cNvPr id="0" name="_x0000_i0010"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>