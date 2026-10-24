--- v1 (2026-07-14)
+++ v2 (2026-10-24)
@@ -923,51 +923,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">{وَإِذَا ٱلۡمَوۡءُۥدَةُ سُئِلَتۡ ، بِأَيِّ ذَنۢبٖ قُتِلَتۡ}.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إنّنا نرى أنّ الأنانيّات والتفاخر الجاهلي وسائر الأفكار الجاهليّة الأخرى التي كان موجودةً في زمان النبيّ، موجودةٌ الآن في زماننا بعينها، فمن باب المثال: نسبُنا كذا وكذا، أبي فلانٌ، موقعيّتي الاجتماعيّة كذا وكذا! فجميع ما كان موجودًا في الزمان الماضي، فهذه القضايا بعينها موجودةٌ بين المسلمين، بل موجودةٌ بيننا أيضًا،</w:t>
+        <w:t xml:space="preserve">إنّنا نرى أنّ الأنانيّات والتفاخر الجاهلي وسائر الأفكار الجاهليّة الأخرى التي كانت موجودةً في زمان النبيّ، موجودةٌ الآن في زماننا بعينها، فمن باب المثال: نسبُنا كذا وكذا، أبي فلانٌ، موقعيّتي الاجتماعيّة كذا وكذا! فجميع ما كان موجودًا في الزمان الماضي، فهذه القضايا بعينها موجودةٌ بين المسلمين، بل موجودةٌ بيننا أيضًا،</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد وصل بالعرب الجاهليّين إلى الحدّ الذي نزلت فيه آية قرآنيّة تقول:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">{أَلۡهَىٰكُمُ ٱلتَّكَاثُرُ ، حَتَّىٰ زُرۡتُمُ ٱلۡمَقَابِرَ ، كَلَّا سَوۡفَ تَعۡلَمُونَ ، ثُمَّ كَلَّا سَوۡفَ تَعۡلَمُونَ ، كَلَّا لَوۡ تَعۡلَمُونَ عِلۡمَ ٱلۡيَقِينِ ، لَتَرَوُنَّ ٱلۡجَحِيمَ ، ثُمَّ لَتَرَوُنَّهَا عَيۡنَ ٱلۡيَقِينِ ، ثُمَّ لَتُسۡ‍َٔلُنَّ يَوۡمَئِذٍ عَنِ ٱلنَّعِيمِ}.</w:t>
@@ -2956,66 +2956,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{F97CB3A2-33AF-4994-BA0F-26B1B3820A93}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{DA06627F-3CBD-4E63-8CEB-5F71A06E89DC}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{385E4096-4B7C-4B4A-A41F-8AB4B5F5CAFB}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7C4700E6-FD46-4E17-AC7B-13E1638F4CB9}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -3092,61 +3092,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="75" name="_x0000_i0075">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0075"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -3249,61 +3249,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="76" name="_x0000_i0076">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0076"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3347,655 +3347,655 @@
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة الضحى (٩٣). </w:t>
+        <w:t xml:space="preserve"> . سورة الضحى (٩٣). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة إبراهيم (۱٤)، الآية ٢۷.</w:t>
+        <w:t xml:space="preserve"> . سورة إبراهيم (۱٤)، الآية ٢۷.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة المائدة (٥)، الآية ۱. </w:t>
+        <w:t xml:space="preserve"> . سورة المائدة (٥)، الآية ۱. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. دیوان حافظ (پژمان)، غزل ۱٤۱.</w:t>
+        <w:t xml:space="preserve"> . دیوان حافظ (پژمان)، غزل ۱٤۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. المحاسن، ج ٢، ص ٦۰۱.</w:t>
+        <w:t xml:space="preserve"> . المحاسن، ج ٢، ص ٦۰۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. نهج البلاغة (عبده)، ج ٤، ص ٢۱۷: </w:t>
+        <w:t xml:space="preserve"> . نهج البلاغة (عبده)، ج ٤، ص ٢۱۷: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«الثّناءُ بِأكثَرَ مِنَ الِاستِحقاقِ مَلَقٌ، والتّقصيرُ عَنِ الاِستِحقاقِ عيٌّ وحَسَدٌ».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة الأحزاب (٣٣)، الآية ٢۱.</w:t>
+        <w:t xml:space="preserve"> . سورة الأحزاب (٣٣)، الآية ٢۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. راجع الصفحة: .</w:t>
+        <w:t xml:space="preserve"> . راجع الصفحة: .</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. لمزيدٍ من الإطلاع حول عمومیّة خطاب الآیات الإلهيّة لجميع الأفراد في كافّة الأزمنة راجع: الدر النضيد في الاجتهاد والتقليد، ص ۸٢، التعليقة ۱؛ أفق الوحي (فارسي)، ص ٤٣٩ ـ ٤٤٢؛ قوانین الأصول، الميرزا القمّي، ج ۱، ص ٢٩٩؛ مطارح الأنظار، الشیخ الأنصاري، ج ٢، ص ۱٩۱؛ کفاية الأصول، الآخوند الخراساني، ص ٢٣۱؛ فوائد الأصول، النائيني، ج ٢، ص ٥٤٩؛ نهاية الأفكار، الآغا ضياء الدّین العراقي، ج ٢، ص ۸۰٣؛ أصول الفقه، المظفّر، ج ٢، ص ۱٤۱.</w:t>
+        <w:t xml:space="preserve"> . لمزيدٍ من الإطلاع حول عمومیّة خطاب الآیات الإلهيّة لجميع الأفراد في كافّة الأزمنة راجع: الدر النضيد في الاجتهاد والتقليد، ص ۸٢، التعليقة ۱؛ أفق الوحي (فارسي)، ص ٤٣٩ ـ ٤٤٢؛ قوانین الأصول، الميرزا القمّي، ج ۱، ص ٢٩٩؛ مطارح الأنظار، الشیخ الأنصاري، ج ٢، ص ۱٩۱؛ کفاية الأصول، الآخوند الخراساني، ص ٢٣۱؛ فوائد الأصول، النائيني، ج ٢، ص ٥٤٩؛ نهاية الأفكار، الآغا ضياء الدّین العراقي، ج ٢، ص ۸۰٣؛ أصول الفقه، المظفّر، ج ٢، ص ۱٤۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة الإسراء (۱۷)، الآية ٣۱.</w:t>
+        <w:t xml:space="preserve"> . سورة الإسراء (۱۷)، الآية ٣۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة التكوير (۸۱)، الآيتان ۸ و ٩.</w:t>
+        <w:t xml:space="preserve"> . سورة التكوير (۸۱)، الآيتان ۸ و ٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة التكاثر (۱۰٢).</w:t>
+        <w:t xml:space="preserve"> . سورة التكاثر (۱۰٢).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة الأحزاب (٣٣)، الآية ٢۱.</w:t>
+        <w:t xml:space="preserve"> . سورة الأحزاب (٣٣)، الآية ٢۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. تفسير القمّي، ج ۱، ص ٢٩۰:</w:t>
+        <w:t xml:space="preserve"> . تفسير القمّي، ج ۱، ص ٢٩۰:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">« وخَطَبَ رَسولُ‌ الله صلّى الله عليه وآله وسلّم فَقالَ بَعدَ أن حَمِدَ الله وأثنى عَلَيهِ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">”أیُّها النّاسُ، إنّ أصدَقَ الحَديثِ كتابُ الله، وأولى القَولِ كلِمةُ التّقوى وخَيرَ المِلَلِ مِلّةُ إبراهيمَ، وخَيرَ السُّنَنِ سُنّةُ مُحَمّدٍ، وأشرَفَ الحَديثِ ذِكرُ الله... .“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. الأمالي، الشيخ المفيد، ص ٥٣.</w:t>
+        <w:t xml:space="preserve"> . الأمالي، الشيخ المفيد، ص ٥٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. تحف العقول، ص ۱٥۰؛ نهج البلاغة (عبده)، ج ۱، ص ٢۱٦، مع أدنى تفاوت.</w:t>
+        <w:t xml:space="preserve"> . تحف العقول، ص ۱٥۰؛ نهج البلاغة (عبده)، ج ۱، ص ٢۱٦، مع أدنى تفاوت.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. مطلع أنوار (النسخة الفارسيّة)، ج ٦، ص ٥۱٦:</w:t>
+        <w:t xml:space="preserve"> . مطلع أنوار (النسخة الفارسيّة)، ج ٦، ص ٥۱٦:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«لقد جاء في إحياء العلوم، الجزء ٢، من الصفحة ٣۱٢ إلى ٣٤٥ (وهو كتاب آداب المعيشة وأخلاق النبوّة) مسائل نفيسة حول محاسن أخلاق رسول الله، وكلامه وضحكه، وأخلاقه في المطعم والمشرب، ولباسه، وعفوه وکظمه للغيظ وإغضائه عمّا يكرَهُه، وسخاؤه وشجاعته وتواضعه، و شمائل صورته، ومعجزاته؛ وقد خرّج العراقي في التعليقة مصادرها من أحاديث العامّة».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. تفسير العيّاشي، ج ۱، ص ٢۰٣؛ عيون أخبار الرّضا عليه السّلام، ج ۱، ص ٣۱٦.</w:t>
+        <w:t xml:space="preserve"> . تفسير العيّاشي، ج ۱، ص ٢۰٣؛ عيون أخبار الرّضا عليه السّلام، ج ۱، ص ٣۱٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. عيون أخبار الرّضا عليه السّلام، ج ۱، ص ٣۱۷.</w:t>
+        <w:t xml:space="preserve"> . عيون أخبار الرّضا عليه السّلام، ج ۱، ص ٣۱۷.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. الأمالي، الشيخ الطوسي، ص ٣٤۱.</w:t>
+        <w:t xml:space="preserve"> . الأمالي، الشيخ الطوسي، ص ٣٤۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. بصائر الدرجات، ج ۱، ص ٤٢۰:</w:t>
+        <w:t xml:space="preserve"> . بصائر الدرجات، ج ۱، ص ٤٢۰:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«عَن زُرارةَ عَن أبي ‌جَعفَرٍ عليه السّلام قالَ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ رَسولُ ‌اللهِ صلّی الله عليه و آله وسلّم: ”إنّا مَعاشِرَ الأنبیاءِ تَنامُ عُيونُنا ولا تَنامُ قُلوبُنا، ونَرى مِن خَلفِنا كَما نَرى مِن بَينِ أيدينا“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. عيون أخبار الرّضا عليه السّلام، ج ۱، ص ٣۱٦.</w:t>
+        <w:t xml:space="preserve"> . عيون أخبار الرّضا عليه السّلام، ج ۱، ص ٣۱٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. المصدر نفسه.</w:t>
+        <w:t xml:space="preserve"> . المصدر نفسه.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. لمزيدٍ من الإطلاع على الخصائص الظاهريّة ومكارم أخلاق النبيّ الأكرم، يرجى الرجوع إلى: معاني الأخبار، ص ۷٩ ـ ۸٤؛ مكارم الأخلاق، ص ۱۱ ـ ۱٥؛ بحار الأنوار، ج ۱٦، ص ۱٤۸. عيون أخبار الرّضا عليه السّلام، ج ۱، ص ٣۱٦ ـ ٣۱٩:</w:t>
+        <w:t xml:space="preserve"> . لمزيدٍ من الإطلاع على الخصائص الظاهريّة ومكارم أخلاق النبيّ الأكرم، يرجى الرجوع إلى: معاني الأخبار، ص ۷٩ ـ ۸٤؛ مكارم الأخلاق، ص ۱۱ ـ ۱٥؛ بحار الأنوار، ج ۱٦، ص ۱٤۸. عيون أخبار الرّضا عليه السّلام، ج ۱، ص ٣۱٦ ـ ٣۱٩:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«علیُّ بنُ موسَى بنِ جَعفَرِ بنِ مُحَمّدٍ عَن موسَى بنِ جَعفَرِ بنِ مُحَمّدٍ [عَن جَعفَرِ بنِ مُحَمّدٍ] عَن أبيهِ [عَن] عَلیّ بنِ الحُسَينِ عَليهِم السّلامُ قالَ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ الحَسَنُ بنُ عَلی بنِ أبي ‌طالِبٍ عليه السّلامُ: سألتُ خالي هِندَ بنَ أبي ‌هالةَ عَن حِليةِ رَسولِ ‌اللهِ صلّى الله عليه وآله و سلّم ـ وكانَ وَصّافًا لِلنبيّ صلّى الله عليه وآله وسلّم ـ فَقالَ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
@@ -4126,120 +4126,120 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ: فَسألتُهُ عَن سُكوتِ رَسولِ‌ اللهِ صلى الله عليه وآله، فَقالَ عليه السّلام: كانَ سُكوتُهُ عَلى أربَعٍ: الحِلمِ والحَذَرِ والتّقديرِ والتّفَكُّرِ؛ فأمّا التّقديرُ فَفي تَسويةِ النّظَرِ والِاستِماعِ بَينَ النّاسِ، وأمّا تَفَكُّرُهُ فَفي ما يَبقى ويَفنى، وجُمِعَ لَهُ الحِلمُ في الصّبرِ فَكانَ لا يُغضِبُهُ شَيءٌ ولا يَستَفِزُّهُ، وجُمِعَ لَهُ الحَذَرُ في أربَعٍ: أخذِهِ الحَسَنَ ليُقتَدى بِهِ وتَركِهِ القَبيحَ ليُنتَهى عَنهُ واجتِهادِهِ الرّأيَ في إصلاحِ أُمّتِهِ والقيامِ فيما جَمَعَ لَهُم مِن خَيرِ الدّنيا والآخِرةِ، صَلَواتُ اللهِ عليه وآلِهِ الطّاهِرينَ». </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. الإتحاف بحبّ الأشراف، الشبراوي، ص ٢٤٤ و ٢٤۷؛ قصص الأنبياء، الراوندي، ص ٣۱٦.</w:t>
+        <w:t xml:space="preserve"> . الإتحاف بحبّ الأشراف، الشبراوي، ص ٢٤٤ و ٢٤۷؛ قصص الأنبياء، الراوندي، ص ٣۱٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. والجدير بالذكر: إنَّ الروايات مختلفةٌ في ذكر العمر الشريف للنبيّ الأكرم حين وفاة والدته المحترمة، وتراوحت بين الأربع أو الخمس أو الست سنوات. لمزيدٍ من الاطلاع، يرجى الرجوع إلى الإتحاف بحبّ الأشراف، الشبراوي، ص ٢٤٦ و ٢٤۸؛ مناقب آل أبي ‌طالب عليهم السّلام، ج ۱، ص ۱۷٣.</w:t>
+        <w:t xml:space="preserve"> . والجدير بالذكر: إنَّ الروايات مختلفةٌ في ذكر العمر الشريف للنبيّ الأكرم حين وفاة والدته المحترمة، وتراوحت بين الأربع أو الخمس أو الست سنوات. لمزيدٍ من الاطلاع، يرجى الرجوع إلى الإتحاف بحبّ الأشراف، الشبراوي، ص ٢٤٦ و ٢٤۸؛ مناقب آل أبي ‌طالب عليهم السّلام، ج ۱، ص ۱۷٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة الضحی (٩٣)، الآیة ٦ و ۷.</w:t>
+        <w:t xml:space="preserve"> . سورة الضحی (٩٣)، الآیة ٦ و ۷.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. الإتحاف بحب الأشراف، الشبراوي، ص ٢٤۸: «و قيلَ لِجعفرٍ الصّادقِ رضي اللهُ عنه: لِمَ يُتِمَ رسولُ‌ الله صلّى الله عليه و آله وسلّم مِن أبوَيهِ؟ فَقالَ: </w:t>
+        <w:t xml:space="preserve"> . الإتحاف بحب الأشراف، الشبراوي، ص ٢٤۸: «و قيلَ لِجعفرٍ الصّادقِ رضي اللهُ عنه: لِمَ يُتِمَ رسولُ‌ الله صلّى الله عليه و آله وسلّم مِن أبوَيهِ؟ فَقالَ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">”لِئلّا يَكونَ عَليهِ حقٌّ لِمَخلوقٍ.“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -4260,550 +4260,550 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. نهج البلاغة (عبده)، ج ٢، ص ۱٥۷.</w:t>
+        <w:t xml:space="preserve"> . نهج البلاغة (عبده)، ج ٢، ص ۱٥۷.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. بحار الأنوار، ج ۱٥، ص ٣٦٣؛ دلائل النبوّة، البیهقي، ج ٢، ص ٣۱:</w:t>
+        <w:t xml:space="preserve"> . بحار الأنوار، ج ۱٥، ص ٣٦٣؛ دلائل النبوّة، البیهقي، ج ٢، ص ٣۱:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«عَن رسولِ ‌اللهِ صلّى اللهُ عليه وآله و سلّم، أنّهُ قالَ فيما يَذكُرُ مِن حِفظِ اللهِ إيّاه: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">”إنّي لَمَعَ غِلمانٍ هُم أسناني قد جَعلنا أُزُرَنا على أعناقِنا لحِجارةٍ نَنقُلُها نَلعَبُ بها، إذ لَكَمَني لاكِمٌ لَكمَةً شَديدةً، ثمّ قالَ: اُشدُد عَليكَ إزارَكَ!“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. لمزيدٍ من الاطلاع على بشارة قدوم رسول الله في كتب الأنبياء السابقين، يرجى الرجوع إلى الخرائج والجرائح، ج ۱، ص ۷٣، فصل في ما ذكر فيه نبيّنا محمّد صلّى الله عليه و آله و سلّم في الكتب المتقدّمة.</w:t>
+        <w:t xml:space="preserve"> . لمزيدٍ من الاطلاع على بشارة قدوم رسول الله في كتب الأنبياء السابقين، يرجى الرجوع إلى الخرائج والجرائح، ج ۱، ص ۷٣، فصل في ما ذكر فيه نبيّنا محمّد صلّى الله عليه و آله و سلّم في الكتب المتقدّمة.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. المنتظم في تاريخ الأمم والملوك، ابن الجوزي، ج ٢، ص ٢٦٥؛ مناقب آل أبي ‌طالب عليهم السّلام، ج ۱، ص ٢٣٢؛ تاريخ المدينة دمشق، ابن‌ عساكر، ج ۱، ص ۱٦۸.</w:t>
+        <w:t xml:space="preserve"> . المنتظم في تاريخ الأمم والملوك، ابن الجوزي، ج ٢، ص ٢٦٥؛ مناقب آل أبي ‌طالب عليهم السّلام، ج ۱، ص ٢٣٢؛ تاريخ المدينة دمشق، ابن‌ عساكر، ج ۱، ص ۱٦۸.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة البقرة (٢)، الآیتان ۱٢۷ ـ ۱٢۸.</w:t>
+        <w:t xml:space="preserve"> . سورة البقرة (٢)، الآیتان ۱٢۷ ـ ۱٢۸.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="34">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة البقرة (٢)، الآیة ۱٢٩.</w:t>
+        <w:t xml:space="preserve"> . سورة البقرة (٢)، الآیة ۱٢٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="35">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة الجمعة (٦٢)، الآیتان ۱ و ٢.</w:t>
+        <w:t xml:space="preserve"> . سورة الجمعة (٦٢)، الآیتان ۱ و ٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="36">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. خورشید مغرب [=شمس المغرب]، ص ٦٥، نقلًا عن نعت المهدي ومناقب المهدي، أبي ‌نعيم الأصفهاني.</w:t>
+        <w:t xml:space="preserve"> . خورشید مغرب [=شمس المغرب]، ص ٦٥، نقلًا عن نعت المهدي ومناقب المهدي، أبي ‌نعيم الأصفهاني.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="37">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة ق (٥۰)، الآیة ۱٤.</w:t>
+        <w:t xml:space="preserve"> . سورة ق (٥۰)، الآیة ۱٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="38">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. مجمع البحرين، ج ٤، ص ٣۰٥.</w:t>
+        <w:t xml:space="preserve"> . مجمع البحرين، ج ٤، ص ٣۰٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="39">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. يعني: بيت الله الحرام.</w:t>
+        <w:t xml:space="preserve"> . يعني: بيت الله الحرام.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="40">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. مناقب آل أبي ‌طالب عليهم السّلام، ج ۱، ص ۱٥ و ۱٦، مع أدنى تفاوت.</w:t>
+        <w:t xml:space="preserve"> . مناقب آل أبي ‌طالب عليهم السّلام، ج ۱، ص ۱٥ و ۱٦، مع أدنى تفاوت.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="41">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. راجع: بشارات العهدين.</w:t>
+        <w:t xml:space="preserve"> . راجع: بشارات العهدين.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="42">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. كامل الزيارات، ص ۱٣۱:</w:t>
+        <w:t xml:space="preserve"> . كامل الزيارات، ص ۱٣۱:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«عَن أبي‌عَبدِ اللهِ عليه السّلام قالَ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">”إذا أرَدتَ زيارةَ الحُسَينِ عليه السّلامُ فَزُرهُ وأنتَ كئيبٌ حَزينٌ مَكروبٌ شَعِثًا مُغيّرًّا جائِعًا عَطشانًا، فإنّ الحُسَينَ قُتِلَ حَزينًا مَكروبًا شَعِثًا مُغبَرًّا جائِعًا عَطشانًا؛ وسَلهُ الحَوائِجَ وانصَرِف عَنهُ ولا تَتّخِذهُ وَطَنًا.“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="43">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. المصدر نفسه، ص ۱٩۸:</w:t>
+        <w:t xml:space="preserve"> . المصدر نفسه، ص ۱٩۸:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«قالَ [الصادقُ عليه السّلام]: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">”إذا أتَيتَ أبا عَبدِ اللهِ عليه السّلامُ فاغتَسِل عَلى شاطِئِ الفُراتِ ثُمّ البَس ثيابَكَ الطّاهِرةَ ثُمّ امشِ حافيًا، فإنّكَ في حَرَمٍ مِن حَرَمِ اللهِ و حَرَمِ رَسولِهِ؛ وعَلَيكَ بِالتّكبيرِ والتّهليلِ والتّمجیدِ والتّعظيمِ لِلّهِ کَثیرًا والصّلاةِ عَلى مُحَمّدٍ وأهلِ بَيتِهِ حَتّى تَصيرَ إلى بابِ الحائِرِ... .“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="44">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. المصدر نفسه، ص ۱٣٣:</w:t>
+        <w:t xml:space="preserve"> . المصدر نفسه، ص ۱٣٣:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«عَن أبي ‌الصّامِتِ قالَ سَمِعتُ أبا عَبدِ اللهِ عليه السّلام وهوَ يَقولُ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">”مَن أتى قَبرَ الحُسَينِ عليه السّلامُ ماشيًا كَتَبَ اللهُ لَهُ بِكُلِّ خُطوةٍ ألفَ حَسَنةٍ، و مَحا عَنهُ ألفَ سَيّئةٍ، ورَفَعَ لَهُ ألفَ دَرَجةٍ؛ فإذا أتَيتَ الفُراتَ فاغتَسِل وعَلِّق نَعلَيكَ وامشِ حافيًا وامشِ مَشىَ العَبدِ الذّليلِ... .“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="45">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سورة البقرة (٢)، الآیة ۱٢٥. </w:t>
+        <w:t xml:space="preserve"> . سورة البقرة (٢)، الآیة ۱٢٥. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="46">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. برنامج إكسير السعادة، متن بیانات تفسیری علاّمۀ طهرانی [= نصّ المحاضرات التفسيريّة للعلامة الطهراني]، ص ٤۸:</w:t>
+        <w:t xml:space="preserve"> . برنامج إكسير السعادة، متن بیانات تفسیری علاّمۀ طهرانی [= نصّ المحاضرات التفسيريّة للعلامة الطهراني]، ص ٤۸:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«اليوم هو يوم الأربعين، وقد وردت روايةٌ في كتاب بشارة المصطفى ـ وهو الكتب النفيسة لدى الشيعة ـ من تأليف المرحوم عماد الدين الطبري الآملي، ينقل فيها بسلسلة سنده المتّصلة عن عطيّة أنّه قال: ”خَرَجْتُ مَعَ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ زَائِرَيْنِ قَبْرَ الْحُسَيْنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ عليه السلام، فَلَمَّا وَرَدْنَا كَرْبَلَاءَ دَنَا جَابِرٌ مِنْ شَاطِئِ الْفُرَاتِ، فَاغْتَسَلَ ثُمَّ اتَّزَرَ بِإِزَارٍ وَ ارْتَدَى بِآخَرَ، ثُمَّ فَتَحَ صُرَّةً فِيهَا سُعْدٌ فَنَثَرَهَا عَلَى بَدَنِهِ، ثُمَّ لَمْ يَخْطُ خُطْوَةً إِلَّا ذَكَرَ اللَّهَ تَعَالَى“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كنت أفكّر يومًا في هذا الموضوع، وهو غسل جابر وإحرامه، فلقد جاء في الروايات بأنَّه لو لم يكن لدى من ينوي الذهاب لأداء فريضة الحج لباس إحرام، فيمكنه الإحرام بلباسه، الذي يرتديه، غير أنَّ عليه أن يقلِبه عند اللبس، فعليه أن يقلب المعطف ويضعه على كتفيه بحيث تكون الأكمام متدلية إلى الأسفل، فهل كان جابر قد سمع من رسول الله أو أمير المؤمنين بأنَّ على مَنْ يعزم على زيارة قبر سيَّد الشهداء أو قبر أحد الأئمّة أن يغتسل ويُحرم أم أنَّه قد تفطّن لهذا الأمر بنفسه؟ فالفقيه هو ذلك الفرد الذي يتمكّن من تفريع الفروع عن أصولها.</w:t>
       </w:r>
@@ -4830,132 +4830,132 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فهنا يتّضح مفهوم ما جاء في الرواية التي تذكر بأنَّه ”لا بدّ من أن يكون للفقيه مَلَكة قُدسيّة“؛ فالملَكة القُدسيّة هي ذلك النور الذي يكون في قلب الفقيه فيستطيع بواسطته أن يطبّق الأحكام الكلّية على مصاديقها، و يتمكّن من تشخيص ومعرفة تلك المصاديق بشكل جيّد. ولقد كان جابر يمتلك مثل هذا النور بالشكل الذي مكّنه من تشخيص لزوم الغسل والإحرام ما دام عازماً على زيارة قبر ابن بنت نبيّ الله؛ لذا فقد اغتسل غسل الطواف وغسل الزيارة وأحرم متوجّهاً نحو بيت الله الحقيقي وكان يمشي بهدوء وتئدة، وكان مشغولًا بذكر الله. حتى إذا دنا من القبر وضع عطية يد جابر على القبر، فخر على القبر مغشيا عليه... .».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="47">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. معرفة الإمام (النسخة الفارسيّة)، ج ٣، ص ٢٥٥:</w:t>
+        <w:t xml:space="preserve"> . معرفة الإمام (النسخة الفارسيّة)، ج ٣، ص ٢٥٥:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ألحق العلامة الطهراني هناك تعليقاتٍ جديدة بعد الطبع، ولم تُنقل للنسخة العربية، وقد ورد في إحداها ما يلي: «من ضمن الأدلّة على أنّ جابر لم يكن أعمى يوم الأربعين وقت الزيارة، أنّه طبقًا للروايات العديدة عن الإمام الباقر عليه السلام، أنّه قابل ما استنسخه جابر لنفسه من اللوحٌ الذي للسيّدة فاطمة عليها السلام، والذي كان يحوي جميع أسماء الأئمّة. وقد حصلت هذه الواقعة بعد سنواتٍ عديدةٍ من حادثة كربلاء، ولم يكن عمر الإمام الباقر في كربلاء أكثر من أربع سنوات، ويلزم من مقابلة اللوح أن يكون جابر مبصرًا».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="48">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. بشارة المصطفی لشيعة المرتضى، الطبري الآملي، ج ٢، ص ۷٤.</w:t>
+        <w:t xml:space="preserve"> . بشارة المصطفی لشيعة المرتضى، الطبري الآملي، ج ٢، ص ۷٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="49">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. وفي نسخةٍ أخرى: گشتی.</w:t>
+        <w:t xml:space="preserve"> . وفي نسخةٍ أخرى: گشتی.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="50">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سرودۀ احمد مهران. وهذان البيتين تتمة وخاتمة أبيات هذه القصيدة:</w:t>
+        <w:t xml:space="preserve"> . سرودۀ احمد مهران. وهذان البيتين تتمة وخاتمة أبيات هذه القصيدة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNPoetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ای حسینی که به هر کوی، عزای تو به‌پاست *** عاشقان را نظری در دَم جان‌پرور توست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNPoetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">خواست «مهران» بزند بوسه سراپای تو را *** دید هرجا اثر تیر ز پا تا سر توست</w:t>
       </w:r>