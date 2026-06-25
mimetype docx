--- v0 (2025-11-06)
+++ v1 (2026-06-25)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -1971,88 +1972,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{86DCBC45-D5FE-4399-BF6E-6C78B05A65CA}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{2EF61564-8008-4DF7-9E0A-32811C2C1D98}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{11A34B8C-43C6-41C6-8FAF-600DCD73738E}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4E7556C3-38E3-4874-AEFD-292D209C25FD}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2101,61 +2109,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="17" name="_x0000_i0017">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0017"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2258,61 +2266,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="18" name="_x0000_i0018">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0018"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3565,51 +3573,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4388,61 +4396,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4717,63 +4800,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>