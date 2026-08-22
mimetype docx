--- v1 (2026-06-25)
+++ v2 (2026-08-22)
@@ -394,51 +394,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ولكن حتمًا علينا أن لا نخلط بين العلم والظنّ والحدس والتخمين والأوهام والخيالات، فهناك فرق بينها. فكثيرًا ما يكون لدى الإنسان ظنّ بأمر ما، وأغلب الأمور التي نعدّها نحن علمًا ونسمّيها في محاوراتنا قطعًا وعلمًا هي ظنون أي لا أساس علميًّا ومنطقيًّا لها أبدًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذه بنفسها مسألة مهمّة أن لماذا على الإنسان أن يبتلى بمثل ذلك بحيث يعتمد الأمور الظنيّة والخياليّة بدلاً من الأمور العلميّة؟ ويهبط من مقام العلم ويعمل على أساس الخيال والأوهام ويقول: "يخيّل إليّ كذا، وأحدس بكذا، ويبدو لي كذا، وربّما كان الأمر كذا، ويحتمل كذا"؟ فبهذا لا تصلح الأمور! وبهذا لا تحلّ المشاكل! أنت تخطئ إذ تقول: "في نظري إنّ هذه الآية من القرآن تفيد هذا المعنى"! فبقولك: "في نظري"، لا يصلح الأمر ولا تحلّ المشكلة، فإمّا أن تقول قطعًا هو كذا أو قطعًا ليس كذا. أمّا القول "يحتمل أنّه يجب أن يكون كذا في تلك المسألة" فقيمته هي في مستوى هذا الاحتمال. فلماذا على الإنسان أن يكون مبتلى بهذه المصيبة بحيث يجعل الظنون أساس حياته ومنهجه وعلاقاته؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لقد كان أولياء الله والأعاظم يدعوننا جميعًا إلى العلم، اخط خطوة واحدة عن علم خير من تخطو ألف خطوة عن ظنّ وتخمين؛ لأنّ الحركة عن ظنّ لا يعرف فيها ما إن كان الإنسان سيصل إلى الغاية أم لا؟ إضافة إلى أنّ نفس الإنسان تعتاد على الظنّ، ومصيبة النفس التي صارت أسيرة للظنّ والحدس أنّها يسلب منها الحركة والتكامل ويقرأ عليها الفاتحة! ومعنى ذلك أنّه لا بدّ من إغلاق سجلّ هذه النفس، وإغلاق سجلّ هذا الإنسان. </w:t>
+        <w:t xml:space="preserve">لقد كان أولياء الله والأعاظم يدعوننا جميعًا إلى العلم، اخط خطوة واحدة عن علم خير من أن تخطو ألف خطوة عن ظنّ وتخمين؛ لأنّ الحركة عن ظنّ لا يعرف فيها ما إن كان الإنسان سيصل إلى الغاية أم لا؟ إضافة إلى أنّ نفس الإنسان تعتاد على الظنّ، ومصيبة النفس التي صارت أسيرة للظنّ والحدس أنّها يسلب منها الحركة والتكامل ويقرأ عليها الفاتحة! ومعنى ذلك أنّه لا بدّ من إغلاق سجلّ هذه النفس، وإغلاق سجلّ هذا الإنسان. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هل تغيّر الإنسان المعاصر وترك العمل بالأوهام؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قبل مدّة قلت للرفقاء في جلسة عنوان البصريّ إنّ الناس لم يتغيّروا، وأنّ الناس على ما كانوا عليه ولم يختلفوا أبدًا. خلافًا لما يقال من أنّ الأدمغة في هذا الزمان قد تغيّرت، وأنّ الجزيئات قد تبدّلت، والخلايا قد اختلفت، فمثلاً كان وزن ذهن الإنسان قبل ۱٤۰۰ سنة ثمانمائة غرامًا، وقد صار الآن ألفاً ومائتا غرام أو ألفًا وثلاثمائة غرام. لقد انتفخ، لقد انتفخت الرؤوس. كلاّ يا عزيزي، فالأدمغة لا زالت كما هي. والبلازما والكريات البيضاء والحمراء ونحوها لم تتغيّر أيضًا. وخلايا الجسم لا تزال كما هي ، فالشعر والصوف والرأس والأنف والوجه والعين والحاجب كلّ ذلك لا يزال كما كان.</w:t>
       </w:r>
@@ -466,51 +466,51 @@
         </w:rPr>
         <w:t xml:space="preserve">لا تزال في هذا العصر تلك النيّة بعينها وذلك الهدف نفسه وتلك الغاية الخبيثة ذاتها، ولكن بآلات شديدة الخطر والإهلاك والتدمير، ولم يختلف الأمر شيئًا. لقد كان الناس سابقًا يتوسّلون لأجل الوصول إلى الرئاسة و المناصب والخصوصيّات بأيّة حيلة وبأيّ بهتان وتهمة! واليوم ترون بأنفسكم وتسمعون أنّهم لا يمتنعون عن أيّ تهمة، وإذا ما امتنعوا في وقت ما فخوفًا من العواقب. إن كان هناك حدّ لذلك فلأجل العواقب ففي النهاية يمكن لأمر أن يرجع إلى ما كان عليه وتحدث أمور لم تكن بالحسبان، فالهدف هو الهدف، وتلك النوايا الخبيثة هي نفسها الآن موجودة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كانوا آنذاك يتوسّلون بأيّة وسيلة للوصول إلى الغاية، فيأسرون بريئًا ليصلوا إلى أطماعهم، واليوم يقومون بذلك بمئات الأضعاف وملايين الأضعاف وآلاف الأضعاف، فالأمر لا يزال كما كان. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">الأمور التي تحدث في الدنيا وهذه الأعمال التي يخجل الإنسان من ذكرها وإحداث كلّ هذا الفساد لأجل الوصول إلى الأطماع الدنيويّة فمتى ترقّى الإنسان إذن؟! أين هي هذه الألف والأربعمائة عام، وهذه السبعة آلاف عام من زمان النبيّ آدم؟! أين ذلك الرقيّ؟! أين ذلك الفهم؟! إلى أين ذهب وماذا حصل له؟! </w:t>
+        <w:t xml:space="preserve">الأمور التي تحدث في الدنيا وهذه الأعمال التي يخجل الإنسان من ذكرها وإحداث كلّ هذا الفساد لأجل الوصول إلى الأطماع الدنيويّة فمتى يترقّى الإنسان إذن؟! أين هي هذه الألف والأربعمائة عام، وهذه السبعة آلاف عام من زمان النبيّ آدم؟! أين ذلك الرقيّ؟! أين ذلك الفهم؟! إلى أين ذهب وماذا حصل له؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الانحطاط الأخلاقي للمجتمعات البشريّة المعاصرة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أين ذهبت النجابة؟ أين ذهب الحياء؟ أين ذهب الخجل؟ فهذا الإنسان الذي يعرض نفسه أمام الآخرين في المظاهرات كما ولدته أمّه وهو في عمر الثلاثين والأربعين كم ازداد فهمه في هذه السبعة آلاف سنة؟! فالحيوان لا يفعل ذلك! فالحيوان إذا… الحيوانات تحسب حسابًا! الحيوانات تراعي! الحيوانات لها شعور! لها حياء وغيرة، اذهبوا واقرؤوا في الكتب عن الطيور وغيرة الطيور، اذهبوا واقرؤوا حول غيرة بعض الحيوانات، فهذا الإنسان الذي يليق بمقام خلافة الله يصل إلى نقطة يصبح أسفل من الحيوان من حيث القيم الأخلاقيّة والفضائل الأخلاقيّة! أيمكن الثقة بهذا الإنسان بعد ذلك؟ أهذا الإنسان يجب أن يؤتى بقوانين جديدة ولم تعد تنفعه قوانين ما قبل ۱٤۰۰ سنة؟! هذا الإنسان الذي يتصرّف هكذا كحمار وحيوان لا شعور له أصلاً ولا يشعر بذي شعور أمامه، أهذا هو صاحب الذهن المنفتح والفكر النيّر المتنوّر وصاحب البصيرة! هؤلاء الذين يفعلون ذلك لم يأتوا من القمر بل كانوا على هذه الأرض، وولدوا من هؤلاء الآباء والأمّهات، وهم بيننا! لم يأتوا بهم من القمر، فماذا حصل؟! ما الأمر؟! حقيقة الأمر أنّه إذا ما انعدمت المعرفة والفهم فلا يعود هناك فرق بين الإنسان والحيوان! بماذا يختلف؟ ما الفرق بينهما؟! </w:t>
       </w:r>
@@ -1446,51 +1446,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هل الغاية تبرّر الوسيلة؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هل جاء أمير لينفّذ هذه الخطط الشيطانيّة؟! كلاّ، بل جاء أمير المؤمنين إلى معركة صفّين ليأخذ الحكومة ويقيم العدل ويقيم الصلاة، ويقضي على الفحشاء! ليحقّق الاحترام والحجاب! وليجعل الصلاح حاكمًا على المجتمع! فهذا ما كان يفعله أمير المؤمنين في النهاية. </w:t>
+        <w:t xml:space="preserve">هل جاء أمير المؤمنين لينفّذ هذه الخطط الشيطانيّة؟! كلاّ، بل جاء أمير المؤمنين إلى معركة صفّين ليأخذ الحكومة ويقيم العدل ويقيم الصلاة، ويقضي على الفحشاء! ليحقّق الاحترام والحجاب! وليجعل الصلاح حاكمًا على المجتمع! فهذا ما كان يفعله أمير المؤمنين في النهاية. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لماذا لم يمنع أمير المؤمنين الماء عن جيش معاوية؟! ألم يكن يهدف إلى هذا؟! بما أنّك أخذت الفرات الآن ومنعتهم فلو سأل أحد أمير المؤمنين: أليس هذا هدفك؟ فمن هذا الطريق سنصل إلى الهدف أسرع! فلماذا لا تمنع الماء عنهم؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فسيقول: كلاّ! السيف بيدنا، نقاتل فإمّا أن ننتصر وإمّا أن نهزم! ماذا يقول أمير المؤمنين في الجواب؟! يقول الإمام: أعبد الله أنا أم عبد الأنا؟! ألست أعمل لأجل الله؟! فتلك الحكومة وتلك العدالة وذلك الأمن وذلك الصلاح لا قيمة لها إن كانت بالتقدّم في الحرب بالخداع والمكر.</w:t>
       </w:r>
@@ -1973,66 +1973,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{2EF61564-8008-4DF7-9E0A-32811C2C1D98}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{0D770D78-776B-49A2-A844-AF360393014D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{4E7556C3-38E3-4874-AEFD-292D209C25FD}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{6CCE4D94-5100-4AD6-800B-186A6A9E6E9E}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2109,61 +2109,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="17" name="_x0000_i0017">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0017"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2266,61 +2266,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="18" name="_x0000_i0018">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0018"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>