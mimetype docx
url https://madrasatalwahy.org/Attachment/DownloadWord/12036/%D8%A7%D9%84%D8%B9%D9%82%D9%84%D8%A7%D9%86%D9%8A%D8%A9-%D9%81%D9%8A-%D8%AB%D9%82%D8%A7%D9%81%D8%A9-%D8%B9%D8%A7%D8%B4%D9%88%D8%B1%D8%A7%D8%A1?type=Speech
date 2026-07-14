--- v0 (2025-10-25)
+++ v1 (2026-07-14)
@@ -11,54 +11,55 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -971,88 +972,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{F3E27D82-0275-406B-A28F-D71ECDC348B5}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8CAE01D3-2A91-40F0-AF8B-6C3BA0B9746C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{2F576E3F-7F22-4CCA-BE5A-85F943B19DDB}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{20D4055E-13CC-4383-8DE0-B0CD1C498FA7}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1101,61 +1109,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="171" name="_x0000_i0171">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0171"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1258,61 +1266,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="172" name="_x0000_i0172">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0172"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -1831,51 +1839,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2654,61 +2662,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -2983,63 +3066,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>