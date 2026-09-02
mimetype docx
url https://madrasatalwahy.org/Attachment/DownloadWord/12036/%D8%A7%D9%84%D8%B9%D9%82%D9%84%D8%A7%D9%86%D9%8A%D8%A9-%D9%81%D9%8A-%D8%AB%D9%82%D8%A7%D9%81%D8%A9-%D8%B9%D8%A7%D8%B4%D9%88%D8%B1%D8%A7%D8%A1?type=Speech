--- v1 (2026-07-14)
+++ v2 (2026-09-02)
@@ -336,54 +336,72 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان المرحوم العلامة قد حدّثني حول ذلك أنا شخصياً عندما جاء إلى منزلي في يوم من الأيام حينما كنت أسكن في مشهد فوجد عندي طاولة أجلس أمامها للكتابة، وكنت قبل ذلك بشهرين قد أُصبت بآلام الديسك، وإلاّ فقبل ذلك كانت كلّ كتاباتي حين جلوسي على الأرض، فقد كنت أملك طاولة صغيرة والآن لديّ واحدة منها أيضاً، ثمّ ابتليت بالديسك وكان قاسياً جداً حيث لم أستطع الحركة لمدّة أسبوعين، فرأيت أنّي لو أردت أن أجلس على الأرض فسأبتلى مرّة ثانية به وسيستمرّ، فذهبت واشتريت طاولةً وكرسيّاً، والمرحوم العلاّمة كما ذكرت لكم [يميّز بين الحالات المختلفة] ولكن كان يجب أن يقدّم لي نصيحته فقال: هذه الكتابات لا بركة فيها، البركة هي في الجلوس على الأرض. فما معنى أنّها لا بركة فيها حين الجلوس على الطاولة؟ هذا عين ما أقوله لكم، فمن يجلس على الطاولة فإنّ نسبة معيّنة من قدرته ستزول، فالسيارة التي صنعت وفق نظام أربع «سيلندر» أو خمس أو ست أو ثمان وبعضها كالشاحنات ذات اثني عشر «سيلندر»، فإذا تعطّل واحدٌ منها تضعف الآليّة عن حمل الأوزان التي كان بإمكانها حملها، مما يؤدي إلى الضغط على سائر «السليندرات» الموجودة وخرابها. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيفيّة الربط الخاصّ، الذي يتحقّق به نزول اسم العليم إلى ذهن الإنسان، هذا الربط يتأثّر ويخضع لهذه العوامل، هذا الربط الخاص.. الربط الذي يأتي بالنِكات الظريفة إلى الذهن.. الربط الذي يأتي بالدقائق التي لم تكن ليتصوّرها من قبل فيراها فجأةً ماثلةً في ذهنه، هذه اللطائف والحقائق والنقاط الأساسيّة والمفتاحيّة تختلّ، وأنا حتّى الآن أسعى بقدر الإمكان أن أجلس على الأرض إلاّ حينما أشعر بأنّ هناك احتمال لعودة الألم، لأنّي في هذا الصيف أصبت من جديد بمرض الديسك، نعم لم يكن بتلك القسوة، ولكنّي لم أتمكّن من التحرّك لثلاثة أيام، وكنت مسافراً، وقد كان ذلك بسبب عدم احتياطي، فقد عمدت إلى حمل شنطة السفر متصوّراً أنّي لا زلت على شبابي، فرأيت أنّ الأمر لم يكن كذلك فقلت لنفسي لا يا عزيزي:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در جوانى به خويش مى گفتم *** شير شير است اگرچه پير بود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چون به پيري رسيدم ديدم *** پير پيراست اگرچه شير بود</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[تبسّم من سماحة السيّد]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[يقول: لقد كنت في أيام الشباب أقول لنفسي: الأسد أسد ولو كان هرماً. ولما بلغت سنّ الهرم أدركت أنّ الهَرِم هَرِمٌ ولو كان أسداً] </w:t>
       </w:r>
     </w:p>
@@ -701,51 +719,51 @@
         </w:rPr>
         <w:t xml:space="preserve">هذه المسألة يجب الالتفات إليها، لقد لفت الحقير النظر إلى هذه المسألة في كلامٍ سابق، وأنّ المراد من هذه المجالس ليس الصياح.. إذ يمكنه الصياح في الأودية وعلى أعالي الجبال.. أمّا في هذه المجالس فيجب أن تقرأ فيها القصائد التي تتحدّث عن تلك الواقعة مع المحافظة على القيم السامية الموجودة فيها. لا القصائد التي يذكر فيها خصوص المصاب والتي تقلل من قيمة الإمام وتوهن به، بحيث إذا نظر إلينا الآخرون لقالوا لماذا يبكي هؤلاء؟ فمثل هذه القصائد والأشعار لا ينبغي قراءتها في هذه المجالس، بل يجب قراءة القصائد التي تكشف عن هدف الإمام وتبيّن مدرسته.. القصائد التي يشعر الإنسان بعد الانتهاء من المجلس أنّه تغيرت حالته نتيجتها، إذ مجالس الإمام الحسين عليه السلام إنّما هي لتغيير النفس.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الإمام الحسين قدم نفسه وأولاده للدين فماذا قدمنا نحن؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">سمعت جملة من المرحوم العلامة وكانت عجيبة جداً بالنسبة إلي، وكانت في عيد الفطر في زمن الشاه، كان يقول فيها: إذا جاء سيّد الشهداء يوم القيامة حملاً جسد ولده عليّاً الأكبر الذي كان مقطعاً إرباً إرباً، فقال: لقد قدمت ابني هذا لأجل الإسلام ولأجلكم، فماذا قدّمتم أنتم لأنفسكم ولدينكم ولصلاحكم؟ فبماذا نجيبه عند ذلك؟ </w:t>
+        <w:t xml:space="preserve">سمعت جملة من المرحوم العلامة وكانت عجيبة جداً بالنسبة إلي، وكانت في عيد الفطر في زمن الشاه، كان يقول فيها: إذا جاء سيّد الشهداء يوم القيامة حاملاً جسد ولده عليّاً الأكبر الذي كان مقطعاً إرباً إرباً، فقال: لقد قدمت ابني هذا لأجل الإسلام ولأجلكم، فماذا قدّمتم أنتم لأنفسكم ولدينكم ولصلاحكم؟ فبماذا نجيبه عند ذلك؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الأمر عجيب جداً! إذ قد يأتي امتحان يعرف الإنسان من خلال ذلك أن جميع الدروس التي درسها وجميع الجلسات والخطب حول معرفة الإمام وغيرها.. كلّها هباء منثوراً...!! كلها كانت باسم الإمام الحسين، كانت لأجل التنوّع فقط لا أكثر! وهذه العبارة عجيبة جداً، حيث يقول الأمام الحسين: أنا قدّمتُ عليّاً الأكبر لإحياء الدين، وقدّمتُ عليّاً الأصغر لإحياء الدين.. لأجل مواجهة الظلم.. لإقامة العدل.. لمواجهة الكذب والظلم والخداع.. قدمتهم لأجل ذلك.. أنتم الذين تدّعون اتباعي والتبليغ لي، وتتزعّمون الناس باسمي.. ماذا قدّمتم؟! هل هيّأتم أنفسكم لتنالوا الأذى مثلي.. أم أنكم فضلتم السكوت؟ أنت الذي كنت تقول بأني كذا وكذا، وعلى الناس أن يأتوا إلينا وأمثال ذلك.. أنت الذي نشرت رسالتك العملية في كلّ مكان، ولو أمكنك إرسالها إلى القمر لأرسلتها.. ماذا قدمت؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إحياء مجالس الإمام الحسين تكون باتباع الحق لا بالافتراء على الأولياء</w:t>
       </w:r>
@@ -765,51 +783,60 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لم ينقل لك هذا الأمر؟! لكنّك الآن رأيت بعينك.. فقم وقل الحقّ.. إلاّ أنّه مع ذلك لم يقل شيئاً حتّى الآن!!! ونحن نأتي وندّعي أنّ هذا المجلس مجلس الإمام الحسين، ونلطم فيه، وندعو الناس إليه.. لكن الإمام الحسين عليه السلام يأتي يوم القيامة بعليٍ الأصغر ويضعه أمامك، ويقول لك عليك أن تتحمّل مسؤوليتك.. أنت لديك ولد وأنا كذلك، مع أنّ ظِفر ولدي أشرف من ألف شخص مثلك ومن يمشي على ممشاك، أنا قدمت هذا الشاب للإسلام.. بينما أنت تكلّمت بكلام سيئ واتهمت ولياً من أولياء الله، وحتّى الآن لم تتراجع وتوضّح الأمر، والحال أنّك ذكرت في رسالتك العملية بأنّ الذي يفتري على الآخرين عليه أن يتوب ويتراجع.. فلماذا لا تتراجع؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذا ذاك الذي يكتب كتاباً باسم «تزكية النفس» وطهارة النفس، ويذكر بأن المرحوم العلامة من جملة العرفاء الكذابين.. أليس هو مرجع تقليد؟! يوم القيامة سيأتي المرحوم الوالد ويطالبه: أين كذبت أنا؟ أليس في رسالتك أنّ الكذب حرام؟ وأنّ الافتراء حرام؟ لماذا لم تقبل المناقشة مع ابني أمام الملأ؟!! وعندما قدّم لك جواباً على ذلك، لماذا لم تقبل مجلتك بنشره؟!! يوم القيامة تأتي هذه الأمور! (وأنا أقول لكم: بأنه إن كان أيّ أحدٍ على وجه الأرض يدّعي وجود مخالفةٍ أو كان له اعتراض على مباني أو على كلمةٍ من كتب المرحوم الوالد.. فإنّي على استعداد لإجابته ومناقشته وأعلن هذا الأمر الآن..) فلماذا لم تقبل بذلك؟ ولماذا قلت نرى؟ لماذا قلت: أعطنا المقالة لنرى الوقت المناسب لها؟ لماذا؟! يوم القيامة سيأتون بهذه الأمور وسيضعونها أمامه. ففي جميع هذه المدّة التي كنت تدعو الناس إلى الإمام الحسين.. كانت كلّها كذباً. نعم، الله تعالى لا يترك الأمور كما هي، بل يختبر الناس حتّى يُخرج كلُّ شخص ما في باطنه: </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">... *** تا سيه رو شود هر كه در او غش باشد </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(يقول: حتّى يسودّ وجهُ كلِّ من كان في قلبه غش)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الناس كلّهم فهموا الأمور والتفتوا إلى حقائق المسائل، باستثناء أولئك الذين اعتادوا أكل التبن والعلف. وهذه الأمور يجب أن تظهر وتتضح للجميع. </w:t>
       </w:r>
     </w:p>
@@ -973,66 +1000,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8CAE01D3-2A91-40F0-AF8B-6C3BA0B9746C}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{E96A7507-301E-443A-8FAC-630C7F24823C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{20D4055E-13CC-4383-8DE0-B0CD1C498FA7}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{EC9C158B-D70C-456F-9FCC-D76B3B1B211A}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1109,61 +1136,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="171" name="_x0000_i0171">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0171"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1266,61 +1293,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="172" name="_x0000_i0172">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0172"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>