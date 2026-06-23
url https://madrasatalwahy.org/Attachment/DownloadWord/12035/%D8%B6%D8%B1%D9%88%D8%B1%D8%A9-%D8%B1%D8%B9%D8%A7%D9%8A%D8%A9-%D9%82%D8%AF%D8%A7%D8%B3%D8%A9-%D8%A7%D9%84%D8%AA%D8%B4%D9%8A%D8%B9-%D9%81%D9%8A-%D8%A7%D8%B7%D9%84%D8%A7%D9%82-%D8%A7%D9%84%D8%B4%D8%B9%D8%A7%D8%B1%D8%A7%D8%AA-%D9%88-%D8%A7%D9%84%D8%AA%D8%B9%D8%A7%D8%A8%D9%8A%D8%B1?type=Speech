--- v0 (2025-10-30)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -1016,88 +1017,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{13EF706E-5136-4EEC-AF1D-155DF776E976}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{EA576D30-475F-436A-BF4A-E8CC88750DC6}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{11F5F24F-F766-4143-B4B0-6222CCAB8135}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{49E49683-E60E-4236-9EED-EECA07E4665F}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1146,61 +1154,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="55" name="_x0000_i0055">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0055"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1303,61 +1311,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="56" name="_x0000_i0056">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0056"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2010,51 +2018,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2833,61 +2841,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3162,63 +3245,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>