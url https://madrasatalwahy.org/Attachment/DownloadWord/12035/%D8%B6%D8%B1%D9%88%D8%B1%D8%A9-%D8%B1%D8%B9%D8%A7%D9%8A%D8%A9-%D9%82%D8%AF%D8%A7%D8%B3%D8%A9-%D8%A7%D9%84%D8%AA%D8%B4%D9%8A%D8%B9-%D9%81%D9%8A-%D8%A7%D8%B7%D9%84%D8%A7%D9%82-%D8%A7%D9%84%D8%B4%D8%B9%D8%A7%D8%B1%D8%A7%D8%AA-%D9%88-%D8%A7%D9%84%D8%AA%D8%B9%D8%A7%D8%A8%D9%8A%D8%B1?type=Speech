--- v1 (2026-06-23)
+++ v2 (2026-08-19)
@@ -261,51 +261,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> خطورة الاكتفاء بالتفسير السطحي للحوادث والحروب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">بالأمس حينما كنّا في طريقنا للدرس، قال لي أحد الأصدقاء: لقد أوصى المسئولون بضرورة التعرّض لما يجري الآن في غزّة</w:t>
+        <w:t xml:space="preserve">بالأمس حينما كنّا في طريقنا للدرس، قال لي أحد الأصدقاء: لقد أوصى المسئوولون بضرورة التعرّض لما يجري الآن في غزّة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، فقلت: إذن قد حرمنا من الحضور هناك!! لذلك قلت: بما أنّ اليوم هو اليوم الدراسيّ الأوّل، فنأتي ونتكلّم حول بعض الأمور المتفرّقة؛ فما أصبح مثاراً للحديث والاهتمام في هذه الأيّام هي مسألة غلبة العواطف، فهذه القضيّة في طابعها العام تجتذب الميول و الرغبات، فصار هناك تباني رائج يقضي بأنّه كلّما استطعنا في هذا الإطار أن نحرّك عواطف الناس أكثر فسوف نطوي الطريق بسرعة أكبر ونبلغ النتيجة المرجوة. وهذا الموضوع كان دائماً مطروحاً للبحث وكذلك اليوم، كما أنه يشكّل الفارق المائز بين طريق الحقّ والصراط المستقيم و بين بقية الطرق.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا شك أنّ الحوادث التي تطرق أسماعنا اليوم هي أمور مؤلمة وباعثة على الأسى، فالإنسان يغتمّ جراء سماعه أنّ أشخاصاً بريئين يموتون بهذه الكيفية، وفيهم الأطفال وغيرهم.. أشخاص لا دخل لهم في كلّ ما يجري. فكل شخص سيتألّم من هذه المسألة و هذه الوضعية؛ إلاّ أنّه و بغضّ النظر عن هذا الموضوع يجب علينا أن نلتفت إلى أمرين هما:</w:t>
@@ -318,51 +318,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الأمر الأوّل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: أنه عند حصول أيّ حادثة أو واقعة يلزم علينا الاطلاع بشكل كامل على ماهيّتها، و ذلك بدراسة المحتوى الذي تنطوي عليه، وبالتالي اتخاذ الموقف المناسب تبعاً لذلك؛ فالتوجه للحادثة و هويّتها الخارجيّة بدون النظر إلى ماهيّتها سيؤدّي إلى قطع الطريق على الإنسان و حصول الخطأ في مسيرته و فكره.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ففي زمان الحرب و المعارك بين إيران و العراق، كان هناك أحد الأشخاص وما زال الآن موجوداً و هو إمام جماعة في أحد المساجد في طهران، وكان من جملة كلامه الذي كان يتحدّث به في ذلك الوقت ـ كان بالطبع شخصاً في مطّلعاً على الأمور وفي قلب الأحداث ـ كان يقول: في إحدى تلك العمليّات التي تمّ القيام بها، كان رأى جميع الأفراد ـ بلا استثناء ـ بأنّها عمليات محكومة بالفشل والهزيمة؛ إلاّ أنّ القائد الذي كان حاضراً آنذاك كان يقول: يجب علينا القيام بها، و إذا لم نقم بها فسيقولون في هذه الحالة بأنّكم لم تقوموا بأيّ عمل.. و هو عار علينا! ـ على ما يبدو أنّها كانت العمليات الخامسة ـ حيث أنّكم بقيتم هكذا واضعين يداً على يد و لا يوجد هنا أيّ تحرك أو حركة، و قد توفي (في هذه الحادثة) سبعمائة شخص تقريباً، و قد عبّر عن ذلك بأوراق الأشجار وشبّهتْ بأنّها قد أصبحت جميعها مصفرّة في الخريف ـ و ذلك على حد تعبيره هو و ليس تعبيري أنا ـ حيث أنّها حينما تصبح صفراء تنتظر هبوب الرياح، و كان يقول: إنّ هؤلاء الشباب كانوا يتساقطون من فوق الجبل إلى الأسفل مثل تلك الأوراق التي تتساقط من الأشجار عند هبوب الريح، لأنّ المنطقة كانت جبلية، و قد ماتوا جميعهم في تلك الحادثة. </w:t>
+        <w:t xml:space="preserve">ففي زمان الحرب و المعارك بين إيران و العراق، كان هناك أحد الأشخاص وما زال الآن موجوداً و هو إمام جماعة في أحد المساجد في طهران، وكان من جملة كلامه الذي كان يتحدّث به في ذلك الوقت ـ كان بالطبع شخصاً مطّلعاً على الأمور وفي قلب الأحداث ـ كان يقول: في إحدى تلك العمليّات التي تمّ القيام بها، كان رأى جميع الأفراد ـ بلا استثناء ـ بأنّها عمليات محكومة بالفشل والهزيمة؛ إلاّ أنّ القائد الذي كان حاضراً آنذاك كان يقول: يجب علينا القيام بها، و إذا لم نقم بها فسيقولون في هذه الحالة بأنّكم لم تقوموا بأيّ عمل.. و هو عار علينا! ـ على ما يبدو أنّها كانت العمليات الخامسة ـ حيث أنّكم بقيتم هكذا واضعين يداً على يد و لا يوجد هنا أيّ تحرك أو حركة، و قد توفي (في هذه الحادثة) سبعمائة شخص تقريباً، و قد عبّر عن ذلك بأوراق الأشجار وشبّهتْ بأنّها قد أصبحت جميعها مصفرّة في الخريف ـ و ذلك على حد تعبيره هو و ليس تعبيري أنا ـ حيث أنّها حينما تصبح صفراء تنتظر هبوب الرياح، و كان يقول: إنّ هؤلاء الشباب كانوا يتساقطون من فوق الجبل إلى الأسفل مثل تلك الأوراق التي تتساقط من الأشجار عند هبوب الريح، لأنّ المنطقة كانت جبلية، و قد ماتوا جميعهم في تلك الحادثة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الشباب المجاهدون والمخلصون لا يقصرّون في التضحية بكلّ ما لديهم التزاماً بأوامر القيادة ولكنّ ذلك لا يجعلهم كالحسين عليه السلام!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في هذه الحالة، من يتأمّل في هذه المسألة ماذا يمكنه أن يرى؟ مشهد أليم.. وفاة الأمّة.. و شباب الأمة.. شباب طاهرون أنقياء.. شباب فدوا أنفسهم حقيقةً في سبيل الإسلام، فلا شكّ في أنّ هدفهم كان هو الإسلام و صدّ الاعتداء، و لا يمكن لأحد الشك في ذلك، فالشك في ذلك مساوٍ لإنكار الواقع، وهذا ما حصل بالفعل، حيث أنّه لم يجبرهم أحد على المجيء للجبهة، فلم يأتوا بالبنادق إلى منازل الناس!! بل إنّ جميع هؤلاء إنّما قاموا بالمجيء بملك اختيارهم و رغبتهم، و من منطلق طهارتهم الشخصيّة و صدقهم الذاتي. فمن هذه الجهة لا يوجد أدنى شك. لكنّ الكلام هو حول ماهيّة و حقيقة هذه الواقعة، انظروا ! حينما يبحث الإنسان عن ماهيّة هذه الواقعة و يتفحّص في طبيعة هذه الماهيّة...، فكلّ من يراقب هذا المشهد فسيخال له أنّها عاشوراء، فهذا المشهد هو مشهد عاشورائي، حيث يكون في أحد الطرفين عدو غاصب، و في الطرف الآخر يوجد أولئك الشباب المخلصون الطاهرون الذين ليس في قلوبهم أيّ حقد أو غشّ، و قد عزموا على الرحيل والذهاب والمضي بالجهاد. فعندما ينظر الإنسان إلى هذه المسألة و يشاهد هذه الواقعة فقد يصفها بأنّها عاشوراء، يعني ليس هناك أدنى ريب في ذلك، لذلك هم يقولون بأنّ وقعة عاشوراء تحدث وتتكرّر في كلّ مكان (كلّ يوم عاشوراء)!!! ولكن لو تمكّن أحدهم من الاطّلاع على النوايا، و التعرّف على النية التي انبثقت منها هذه القضية، وتحديد طبيعة الهدف الذي نشأت منه، والغرض الذي تبتني عليه، فهل يصدّق أنّ كلّ ذلك إنّما كان لأجل أن يقول الآخرون لقد قام القائد بعمل مّا؟! و إلاّ فما الذي يدركه أولئك الشباب الذين سيذهبون ليلقوا حتفهم؟ يقولون لهم لِنهجم عليهم، فيجيبون من كلّ قلوبهم: سمعاً و طاعة.. فيمضون دون تردّد، وإلا فلو توقفوا في تلك الحالة و قالوا لا.. أو قالوا: لن نقوم بذلك و لن ننجز هذا العمل، فما عسى القائد أن ينجز حينئذ؟ من الطبيعي أنّه سوف لن يتمكّن من تحقيق شيء!! و إذا ما آخذه المسئولون الأعلى منه رتبة، فسيقول: لقد تمرّد الجند ولم يطيعوا الأوامر، و في الأخير فإنّ المسألة ستسير وفق مجراها القانوني.</w:t>
       </w:r>
@@ -577,87 +577,87 @@
         <w:t xml:space="preserve"> يقول: يجب أن يشمل نداء الإسلام الجميع، فعندما جاء رسول الله و نادى بالإسلام، لم يعزل سلمان و أباذر عن هذا النداء، كما أنّه ذهب في أثر أبي سفيان، قال له إذا كان في قلبك شعاع من النور فتعال أنت أيضاً، تعال فنحن نقبل بك بدورك، إذا كنت تمتلك في داخلك نيّة طاهرة فإنّنا نقبل بك أيضاً، نحن نقبل أيضاً بأبي جهل و أبي سفيان، هم الذين لم يريدوا ذلك، كانوا يعلمون بأنّ هذه المائدة مفتوحة للجميع، فهذه المائدة الموضوعة هنا للجميع هي نداء الإسلام و نداء الحق. لذلك نلاحظ أنّ أولى المعارضات التي برزت اتجاه هذا المنهج كانت قد صدرت من طرف نفس علماء الدين هؤلاء، فقد استجاب الجميع ما سوى علماء الدين، سوى فئة خاصة منهم ـ رحمة الله عليهم ـ حيث كانت مستعدّة لذلك مثل السيد المرحوم صدر الدين الحائري والد الشيخ روح الله، لقد كان من الأشخاص الحازمين و المستعدّين أو بحسب التعبير من الذين شمّروا على ساعدهم، كما كان هناك أشخاص آخرون، رحمة الله على المرحوم الشيخ محمد جواد الفومني الذي كان يصلّي بطهران و المرحوم دستغيب أيضاً. فقد كان هناك الكثير من الأشخاص الذين استعدوا للأمر حقيقةً؛ أي أنّهم لم يكونوا بحيث لا يوقّعون على البيان الفلاني إلاّ عندما يشعرون بعدم وجود مشكلة في ذلك! أو يحضرون فقط في الجلسات التي يكون فيها التجمّع آمناً من الناحية الميدانية.. لا، لقد كانوا أناساً قد واصلوا المسير إلى الأخير، حتّى بلغ الأمر إلى أن يفقد المرحوم الحاج صدر الدين عينه في ضمن هذا الاعتقال و الضرب و الحبس. و حينما خرج المرحوم الشيخ جواد الفومني من السجن، لم يكن والدنا على علم بالأمر إلاّ بعد مضيّ ثلاثة أو أربعة أيام، فهو لم يكن يمتلك هاتفاً؛ بينما كان جميع علماء طهران قد علموا بإطلاق سراح الشيخ جواد الفومني و مع ذلك لم يذهب منهم أحد لزيارته خلال الأيام الأربعة! و بعد مضيّ عدة أيام اطّلع والدنا على الخبر، فنحن لم نكن نمتلك هاتفاً و لم يكن الهاتف موجوداً في منزلنا. و عندما ذهب لزيارته، أخذ معه قارورة من عطر «قمصر»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و أعطاه إياها. لمّا أخذ منه العطر، وضعه على عينيه فأخذته العبرة و قال: يا سيد محمد حسين، لقد مرّت عدّة أيام منذ أن خرجت من السجن و لم يأت لزيارتي و لا شخصٌ واحد! و أنت هو أول شخص يزورني و يقدّم لي العطر، و قد حافظ على ذلك العطر حتى آخر أيّام حياته، فيستعمله عند الصلاة فقط... </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">انظروا من هم الأشخاص الذين يدّعون الإسلام! من الذي يبلّغ الإسلام! فنحن جميعاً لا نفكّر إلاّ في أنفسنا، و لا نسعى إلاّ لتحقيق ذواتنا؛ و لهذا نقوم بجرّ الإسلام إلى ناحيتنا. جميعنا نسعى للوصول إلى أهدافنا و رغباتنا، غاية الأمر أنّ ذلك يتطلّب توفير الوسيلة اللازمة، و ما هي هذه الوسيلة؟ هي الإسلام. فالإسلام هو أفضل وسيلة لذلك، فأفضل وسيلة الدفاع عن الشعائر، أفضل وسيلة هو فلان..؛ فعندما أخذنا هذه الكتب، ماذا فعلنا بها؟ و هؤلاء الرفقاء ـ جزاهم الله خيراً ـ الذين حملوا هذه الكتب، ماذا فعلوا بها؟ أخرجوها بهذه الكيفيّة التي ترونها. هل هناك من يرى هذه الكت ولا يُثني عليها؟! إذا لم يقم أحدهم بذلك، تعالوا و أخبروني، فأنا من جهتي استمتعت كثيراً بكيفية طباعتها، و كذلك بصفحاتها و أيضاً التحقيقات التي قاموا بها. لقد أجهدوا أنفسهم بالعمل صباحاً و مساءً، و لا أدري كيف استطاعوا جمع الوثائق الخاصّة بها مع هذا الوضع الذي... و أنا في كلّ ليلة لا أنام إلاّ بعد قراءة عدّة صفحات منها، أساساً أنا ألتذّ بذلك حقيقةً. فيا لها من مواضيع! و أي إقبال من طرف الناس عليها! بينما نجد أناسا في الطرف الآخر لا يرتضون هذا المنهج، مثل ذاك البائع للكتب في مشهد، حيث اتّصل به أحد الناس يسأله عن كتاب للمرحوم العلامة، وعمر البائع يناهز الثمانين سنة، اتصل به هاتفيّاً، يا سيدي هل لديكم الكتاب الفلاني؟</w:t>
+        <w:t xml:space="preserve">انظروا من هم الأشخاص الذين يدّعون الإسلام! من الذي يبلّغ الإسلام! فنحن جميعاً لا نفكّر إلاّ في أنفسنا، و لا نسعى إلاّ لتحقيق ذواتنا؛ و لهذا نقوم بجرّ الإسلام إلى ناحيتنا. جميعنا نسعى للوصول إلى أهدافنا و رغباتنا، غاية الأمر أنّ ذلك يتطلّب توفير الوسيلة اللازمة، و ما هي هذه الوسيلة؟ هي الإسلام. فالإسلام هو أفضل وسيلة لذلك، فأفضل وسيلة الدفاع عن الشعائر، أفضل وسيلة هو فلان..؛ فعندما أخذنا هذه الكتب، ماذا فعلنا بها؟ و هؤلاء الرفقاء ـ جزاهم الله خيراً ـ الذين حملوا هذه الكتب، ماذا فعلوا بها؟ أخرجوها بهذه الكيفيّة التي ترونها. هل هناك من يرى هذه الكتب ولا يُثني عليها؟! إذا لم يقم أحدهم بذلك، تعالوا و أخبروني، فأنا من جهتي استمتعت كثيراً بكيفية طباعتها، و كذلك بصفحاتها و أيضاً التحقيقات التي قاموا بها. لقد أجهدوا أنفسهم بالعمل صباحاً و مساءً، و لا أدري كيف استطاعوا جمع الوثائق الخاصّة بها مع هذا الوضع الذي... و أنا في كلّ ليلة لا أنام إلاّ بعد قراءة عدّة صفحات منها، أساساً أنا ألتذّ بذلك حقيقةً. فيا لها من مواضيع! و أي إقبال من طرف الناس عليها! بينما نجد أناسا في الطرف الآخر لا يرتضون هذا المنهج، مثل ذاك البائع للكتب في مشهد، حيث اتّصل به أحد الناس يسأله عن كتاب للمرحوم العلامة، وعمر البائع يناهز الثمانين سنة، اتصل به هاتفيّاً، يا سيدي هل لديكم الكتاب الفلاني؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا لا أعرف ما هو هذا الكتاب أصلاً! لا، أساساً هذا كتاباً! و لا تبحث عنه من الأساس! و هو كتاب محرّف! و ليس له [العلامة رضوان الله عليه]! و لا يوجد في مشهد فلا تبحث عنه! والحال أنّه هناك ثلاثة محلات لبيع الكتب كانت قد وضعت ملصقات خلف الواجهة تتعلّق بهذا الأمر. يا عزيزي! إذا كنت لا تريد، فلتقل لا يوجد عندنا، اصدقْ في القول! فلا مشكلة في الأمر، فهل يجب على المرء أن يجلب للمحلّ كل الكتب؟! أنت تستطيع ايضا ألاّ تأتي بالمصحف، و كذلك [مفاتيح الجنان] فلا دخل لأيّ شخص بك.. قل ليس عندي مصحف. يا سيدي، لا يوجد عندي هذا الكتاب، اذهب و حصّله من مكان آخر. ولكن اصدقْ في القول!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أمّا أن تقول هذا الكتاب ليس له أصلاً!! أو أنّه محرّف!! و لن تجده في مشهد و...! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فالسائل الذي يبحث عن الكتاب كان شخصاً غريباً، واحداً من طلبة مشهد، و كان شخصاً عادياً و ليس من الذين لهم ارتباط [بالطريق و الرفقاء]، بينما البائع قد مضى على عمره ثمانون سنة، و التقى بالسيد الأنصاري.. والسيد الحداد.. والمرحوم السيد العلامة.. لقد التقى بكلّ هؤلاء، و هذه هي نتيجة كلّ تلك مجالس العزاء التي كان يقيمها في منزله!.</w:t>
+        <w:t xml:space="preserve">فالسائل الذي يبحث عن الكتاب كان شخصاً غريباً، واحداً من طلبة مشهد، و كان شخصاً عادياً و ليس من الذين لهم ارتباط [بالطريق و الرفقاء]، بينما البائع قد مضى على عمره ثمانون سنة، و التقى بالشيخ الأنصاري.. والسيد الحداد.. والمرحوم السيد العلامة.. لقد التقى بكلّ هؤلاء، و هذه هي نتيجة كلّ تلك مجالس العزاء التي كان يقيمها في منزله!.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">التقوقع على الذات مخالف للمباني الإسلامية ودعوة الحقّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">جاؤوا إليّ و قالوا: يا سيد! لقد طُبع كتاب تمّ تأليفه عن حياة السيد العلامة، فسألوني: أيجوز لنا شراء مثل هذا الكتاب أم لا؟ قلت: اشتروا عشر نسخ منه.. و ضعوا في كل غرفة نسخة، نعم قد تصفّحته فقط و لم أقرأه، وعرفت من كان مؤلّفه، و كان أسلوبه إنشائياً، لكن ما العيب في ذلك؟ لماذا على المرء أن يهرب من الأمر؟ إذا لم نقم نحن بذلك و إذا لم نرحّب نحن بذلك فمن الذي عليه أن يتتّبع هذه الكتب التي تتناول حياة الأولياء؟. فلا فرق بين الاهتمام بهذه المدرسة سواء بالمحاضرات أو الدروس أو الكتابة والتأليف.. فهو أمر حسن جدّاً! علينا أن نتعامل بعين الانفتاح والاستيعاب لكل ذلك، فإن كان فيها كلام حسن فبه، وإن كان فيها كلام سيّئ، فلنناقش ونقوم بطرح الطرف المقابل وهكذا فلنبيّن ذلك، ما هي المشكلة في الأمر؟ لماذا يجب علينا أن نكون منغلقين؟ لماذا نحاصر الآخرين؟ فماذا تكون نتيجة ذلك؟ تكون هي المسخية!! و في هذه الحالة يكون نفس هذا السيد الذي تشاهدون ممسوخا حينئذ.</w:t>
       </w:r>
@@ -1018,66 +1018,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{EA576D30-475F-436A-BF4A-E8CC88750DC6}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{7E5C30EF-3FFF-4CEA-B155-DC16A2A7687F}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{49E49683-E60E-4236-9EED-EECA07E4665F}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{6AD7B58E-7FC1-4760-9AD2-18AA018C3056}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1154,61 +1154,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="55" name="_x0000_i0055">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0055"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1311,61 +1311,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="56" name="_x0000_i0056">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0056"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>