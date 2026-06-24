--- v0 (2025-10-28)
+++ v1 (2026-06-24)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -1142,88 +1143,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{CA3646CD-A298-494C-B4CE-176493B28A0E}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{0024821D-967A-488F-873C-E9BA368CD869}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C3752188-1C12-4B03-8960-9F694057FBDC}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{8B22EC18-BE52-4E87-BE78-6F1F48AB3842}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1272,61 +1280,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="8" name="_x0000_i0008">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0008"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1429,61 +1437,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="9" name="_x0000_i0009">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0009"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2227,51 +2235,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3050,61 +3058,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3379,63 +3462,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>