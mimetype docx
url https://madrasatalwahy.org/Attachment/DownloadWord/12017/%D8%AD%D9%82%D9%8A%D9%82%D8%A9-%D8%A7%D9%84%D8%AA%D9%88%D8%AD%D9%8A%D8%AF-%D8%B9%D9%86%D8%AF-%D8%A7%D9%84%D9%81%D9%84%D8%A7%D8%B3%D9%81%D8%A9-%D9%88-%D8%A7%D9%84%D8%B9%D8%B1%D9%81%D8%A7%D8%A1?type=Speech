--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -633,135 +633,135 @@
         </w:rPr>
         <w:t xml:space="preserve">على هذا، فإنّ الإرادة هي أُسّ وأساس الأفعال، بحيث أنّ الإرادة هي العلّة الوحيدة لوجود أفعال الإنسان في الخارج، أي لوجود حركة اليد والرِّجل والسمع. على هذا، فإنّ كلّ هذه الأفعال مندكّةٌ في إرادة الإنسان، في الإرادة. وهذا ما نسمّيه بالتوحيد الأفعاليّ؛ فالتوحيد الأفعاليّ يعني أنّ لكلِّ أفعال الإنسان – مِن باب المثال – منشأً واحدًا، وهذا المنشأ هو النَّفْس، وهذا المنشأ هي الإرادة، وهذه العلّة هي المشيئة، أي مشيئة الإنسان. فمشيئة الإنسان هي الموجب الوحيد لفعل وعمل الأعضاء والجوارح، وهذه المشيئة مشيئةٌ واحدة. على هذا، فإنّ كلّ الأعمال والأفعال تنتهي إلى فعل واحد، وهذا الفعل هو الإرادة، أي إرادة الإنسان. هذا ما نسمّيه بالتوحيد الأفعاليّ. هذا بالنسبة إلى الإنسان.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أمّا بلحاظ جميع الموجودات، فإنّ التوحيد الأفعاليّ يُثبت أنّ كلّ الأفعال في العالَم، كلّ هذه الأفعال والأعمال الّتي نراها، سواء مِنَ الحيوان أو الإنسان أو الجماد أو الملائكة – كنزول جبرائيل وهبوطه، وإياب الملائكة وذهابهم، وأفعال عزرائيل وملائكة قبض الأرواح – جميع هذه الأفعال مِنَ المادّيات والمجرّدات، هي فعلٌ واحد. وماذا يعني الفعل الواحد؟ يعني أنّ المريدَ لهذه الأفعال هو مريد واحد، والإرادة هي فقط إرادة الله تعالى، هذا هو التوحيد الأفعاليّ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هذا بالنسبة إلى الأفعال، أمّا بالنسبة إلى الصفات؛ فإنّ أفعالنا جميعها منبعثة مِنَ الصفات؛ مثلًا، إذا كان الشخص يدرِّس، فإن هذا التدريس والتعليم ينشأ عن العِلم، أي ينشأ عن علمه، وإذا ضحك المرءُ، فضحكه هذا ناشئ عن الرحمة والعطف، وإذا ضَرَب، فهذا الفعل ناشئ عن القسوة والغضب والقوى الغضبيّة، وكذا الحال في جميع الأمور؛ فإذا فكّر المرءُ في معلوليّة شيءٍ، فذلك منبعث عن قوّة التفكير في الإنسان؛ فهذه الصفات، أي صفات الإنسان مثلًا، كالتفكّر والغضب والشهوة والرحمة والعطف والقسوة والتعقّل، هي صفات موجودة في الإنسان، وهي منشأُ وجود الأفعال. [إنّ وراء كلّ فعل صفات خاصّة، فالأفعال تختلف] طبعًا باختلاف الصفات؛ مثلًا، إن كنتم تفكّرون في مسألة رياضيّة، فهل تحلّون عقدتها بالفكر أم بالرحمة والعطف؟ طبعًا بالفكر. وإن كنتم تتودّدون إلى أولادكم وتحنوّا إليهم، فهل فعلكم هذا [ناشئٌ] مِنَ العقل أو مِنَ الفكر أو مِنَ الغضب؟ [هو ناشئ] مِنَ الرحمة والعطف طبعًا. وإن واجهتم عدوّكم بالضرب والشتم وغير ذلك، فهل ذلك [ناشئ] مِنَ الرحمة والعطف أو مَن الغضب والقوى الغضبيّة؟ على هذا، فإنّ الأفعال الّتي تصدر عنّا في الأحوال والمجالات والموارد والمواقع المختلفة، كلُّ واحد منها منبعث عن صفة خاصّة في النفس، فهذه الصفة الخاصّة [هي لهذه الأفعال الخاصّة] فلا تظهر في موضع آخر، بل لكلّ فعل صفة خاصّة وراءه؛ فإن كنّا مثلًا نُطالع الكتب ونحلّ العُقد، فنحن نستخدم صفة التفكّر والتعقّل في هذا الأمر. وإن كنّا نواجه شخصًا بالرحمة والعطف، فنحن نستخدم صفة نفسانيّة نسمّيها (الحمة والعطف)، وكذلك في غيرها مِن أمور ومواضع. جيّد! وهذه الصفات على اختلافها منبعثةٌ مِنَ النفس الإنسانيّة ومعلولةٌ لها.</w:t>
+        <w:t xml:space="preserve">هذا بالنسبة إلى الأفعال، أمّا بالنسبة إلى الصفات؛ فإنّ أفعالنا جميعها منبعثة مِنَ الصفات؛ مثلًا، إذا كان الشخص يدرِّس، فإن هذا التدريس والتعليم ينشأ عن العِلم، أي ينشأ عن علمه، وإذا ضحك المرءُ، فضحكه هذا ناشئ عن الرحمة والعطف، وإذا ضَرَب، فهذا الفعل ناشئ عن القسوة والغضب والقوى الغضبيّة، وكذا الحال في جميع الأمور؛ فإذا فكّر المرءُ في معلوليّة شيءٍ، فذلك منبعث عن قوّة التفكير في الإنسان؛ فهذه الصفات، أي صفات الإنسان مثلًا، كالتفكّر والغضب والشهوة والرحمة والعطف والقسوة والتعقّل، هي صفات موجودة في الإنسان، وهي منشأُ وجود الأفعال. [إنّ وراء كلّ فعل صفات خاصّة، فالأفعال تختلف] طبعًا باختلاف الصفات؛ مثلًا، إن كنتم تفكّرون في مسألة رياضيّة، فهل تحلّون عقدتها بالفكر أم بالرحمة والعطف؟ طبعًا بالفكر. وإن كنتم تتودّدون إلى أولادكم وتحنوّا إليهم، فهل فعلكم هذا [ناشئٌ] مِنَ العقل أو مِنَ الفكر أو مِنَ الغضب؟ [هو ناشئ] مِنَ الرحمة والعطف طبعًا. وإن واجهتم عدوّكم بالضرب والشتم وغير ذلك، فهل ذلك [ناشئ] مِنَ الرحمة والعطف أو مَن الغضب والقوى الغضبيّة؟ على هذا، فإنّ الأفعال الّتي تصدر عنّا في الأحوال والمجالات والموارد والمواقع المختلفة، كلُّ واحد منها منبعث عن صفة خاصّة في النفس، فهذه الصفة الخاصّة [هي لهذه الأفعال الخاصّة] فلا تظهر في موضع آخر، بل لكلّ فعل صفة خاصّة وراءه؛ فإن كنّا مثلًا نُطالع الكتب ونحلّ العُقد، فنحن نستخدم صفة التفكّر والتعقّل في هذا الأمر. وإن كنّا نواجه شخصًا بالرحمة والعطف، فنحن نستخدم صفة نفسانيّة نسمّيها (الرحمة والعطف)، وكذلك في غيرها مِن أمور ومواضع. جيّد! وهذه الصفات على اختلافها منبعثةٌ مِنَ النفس الإنسانيّة ومعلولةٌ لها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هي النفس الإنسانيّة؟ إنّ النفس هي علّة تلك الصفات، كالغضب. ما هو الغضب؟ الغضب صفة للنفس، يعني أنّ نَفْس الإنسان علّة لهذه الصفة، وكذلك فإنّ نفس الإنسان وذاته علّةٌ للتفكير، وذات الإنسان علّة للشهوة. فلو كان الإنسان ميتًا، فلن تكون له شهوةٌ ولا غضبٌ أبدًا، ولا عقلٌ ولا رحمة ولا عطف، فلا بدَّ أن يكون الإنسان حيًّا حتّى تبرز هذه الصفات وتتواجد فيه هذه الصفات المختلفة. على هذا، فكلّ هذه الصفات معلولة لذات واحدة، وهذه الذات الواحدة هي ذات زيدٍ مثلًا، وذات عمرو، وذات خالد، وغير ذلك. فعلى هذا، إنّ لجميع هذه الصفات منشأً واحدًا وعلّةً واحدةً، نسمّيها التوحيد الصفاتيّ. هذا بالنسبة للإنسان، وهذه [القاعدة نفسها] نعمِّمها على جميع الموجودات. [ثمّ إنّ] للصفات في عالَم الموجودات، مِن صفات الإنسان وصفات الحيوان وصفات الملائكة، لجميع هذه الصفات، منشأً واحدًا وهو الله تعالى. فعلى هذا، إنّ كلّ ما في عالَم الوجود مِن صفات، أصلُه واحدٌ ومنشؤُه واحدٌ، نسمّيه التوحيد الصفاتيّ، دون أيّ فرق أبدًا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وأما بالنسبة [للتوحيد] الأسمائيّ؛ فالأسماء هي الذات، أي الذوات المختلفة، فأنا لي ذات واحدة، ولك أنت ذاتٌ واحدةٌ، ولكلّ منكم ذات واحدة. وهذه الذوات مختلفةٌ، فلذا ترى فلانا يطلب منّي ولا يطلب مِن صديقي، وترى فلانا يرجع إليكم ويطلب منكم لا مِن صديقكم، [ولهذا السبب أيضًا] تعاتبون فلانا وتطلبون منه الرجوع إليكم وتقولون له بأنّه لا فرق بينكم وبين صديقكم، ذلك [كلّه] لأنّ الذوات مختلفة. وتسمية فلان بزيد وتسميتي بعمرو وتسمية آخر بخالد، وكونه مِن أبوين وأنا مِن أبوين آخرين، [كلّ] ذلك لأنّ الذوات جميعها مختلفة. فأنتم لن تروا في عالَم الوجود ذاتين [عين بعضهما البعض، أي] هذا عين ذاك ومِثله، [نعم] يمكن أن يكون شبيهًا له، ولكن ليس عينه أبدًا، فهذا ممتنعٌ ومستحيل. حتّى أنّ [الصوت المسجَّل] في آلة التسجيل هذه، هو شبيه [الصوت الأصليّ] وليس عينه، فأنتم ترفعون هذا المسجّل [الصوتيّ، وتضعونه] وهو ساكن [ليس بمتحرّك، فهناك فرق بينه وبيني]، وكذلك هذا الكوب [فإنّه يختلف] عن ذاك الكوب، وغير ذلك. فكلّ ما في عالَم الوجود يمكن أن يكون له شبيه، وأن يكونوا أشباه بعضهم البعض، ولكن لا يمكن أن يكون هذا الوجود عين ذاك الوجود وعين هذا الموجود الآخر، لأنّ الذوات مختلفة. فالأخوَان ذواتهما مختلفتان، فهذا الأخ ذاته مختلفة عن هذا الأخ، وكذلك الأخ مع أمّه، والابن مع أبيه، والزوج مع زوجته، كلّهم ذواتهم مختلفة. صحيح.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">والذات نسمّيها ونقول عنها (اسمًا)؛ والاسم هو المشخصِّ لاختلاف الذوات، فنقول اسم هذا الشخص (زيدٌ)، فماذا يعني ذلك؟ يعني أنّه يوجد في العالَم الخارجيّ شخصٌ بهذه الخصوصيّة اسمه زيد. ونسمّي هذا الشخص عمرو، فماذا يعني ذلك؟ يعني أنّه يوجد شخص في الخارج له ذات نسمّيها عمرو. ونسمّي هذا الشخص خالدًا، فماذا يعني خالد؟ يعني أنّه يوجد في الخارج شخصٌ اسمه كذا وذاته كذا. فهذه الذوات (أي زيد وعمرو وبكر وخالد) مختلفة [بعضها عن بعض]، جميعها مختلفة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">نعم، وقد قلنا أنّ حقيقة هذه الأسماء وواقعيّة هذه الأسماء والذوات، جميعها مرتبطٌ بالله تعالى، يعني أنّ الله خلَقهم بإرادته، يعني أنّ الله خلَق زيد بإرادة، وخلَق عمرو بإرادة، وخلّق بكر وخالد وغير ذلك بإرادة، بإرادات متعددّة، نعم، وما هي الإرادة؟ إنّ الإرادةَ واحدةٌ، وهي إرادة الله تعالى.</w:t>
+        <w:t xml:space="preserve">نعم، وقد قلنا أنّ حقيقة هذه الأسماء وواقعيّة هذه الأسماء والذوات، جميعها مرتبطٌ بالله تعالى، يعني أنّ الله خلَقهم بإرادته، يعني أنّ الله خلَق زيد بإرادة، وخلَق عمرو بإرادة، وخلق بكر وخالد وغير ذلك بإرادة، بإرادات متعددّة، نعم، وما هي الإرادة؟ إنّ الإرادةَ واحدةٌ، وهي إرادة الله تعالى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">على هذا، فإنّ كلَّ الذوات في عالَم الوجود، مِنَ الماديّات والمجرّدات، جميعها خُلقت بإرادة الله تعالى، يعني مِن نفس ومِن ذات الله تعالى. وعليه، فإنّ كلّ ما في عالَم الوجود، مِن ذوات مختلفة، منشؤُه واحدٌ، وهذا المنشأ هو إرادة الله تعالى. مثلًا، [مِن باب] المثال، لو كان [أمام] الإمام علِيّ بن موسى الرضا عليه السلام عشرة أستارٍ مختلفة، على إحداها صورة أسد وعلى الآخر صورة قرد، وعلى الآخر صورة هرّة، وعلى الرابع صورة كلب مثلًا، وعلى الخامس صورة حصان وهكذا، فأشار الإمام إلى صورة الأسد فصارت أسدًا [أي حيوانًا واقعيًّا في الخارج]، وأشار إلى صورة القرد فصارت قردًا، وأشار إلى صورة الهرّة فصارت هرّةً، وكذلك مع صورة الكلب والحصان والحيّة، فبإرادة الإمام عليه السلام صارت هذه الصورة أسدًا وتلك حصانًا والأخرى هرّةً والأخرى حيّةً وهكذا، فالإرادة إرادة واحدة وهي إرادة الإمام عليه السلام، أمّا الأشياء والذوات في الخارج فمختلفة، فهذا أسد له خواصّ وأفعال خاصّة، وهذا حصان له آثار خاصّة ووزن خاصّ ولون خاصّ، وتلك حيّة وهذه هّرة وذاك كلب وهذه ماعز؛ فكلّ هذه الذوات، على اختلافها، منشؤُها إرادة واحدة وهي إرادة الإمام عليه السلام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">على هذا، فإنّ كلّ ما في عالَم الوجود مِن اختلاف في الأسماء والذوات، كلّها ذات منشأ واحد، وهذا في اصطلاح العرفاء يقولون له التوحيد الأسمائيّ، يعني توحيد الذات، يعني أنّ الذوات – على اختلافها – واحدةٌ، أي هي في الحقيقة واحدة، [يعني] أنّ منشأها هو إرادة الله تعالى. نعم، وبعد الذات نسير إلى مرتبة الفناء، ومرتبة الفناء هي المرتبة الّتي ليس فوقها مرتبة أخرى، وهي ذات الله تعالى فقط.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فإن تعلّقت إرادة الله بخلق الأشياء، فهو بإرادته سيخلق أولًا الذات [كذات زيد مثلًا]، وبتبع الذات الصفات، وبتبع الصفات أفعال زيد. وإن تعلّقت إرادة الله تعالى بخلق خالد مثلًا، فسيكون خَلْق خالدٍ بهذا الشكل أيضًا، وبتبع ذلك يُعِدّ له صفاتٌ خاصّة، ومِن هذه الصفات تصدر عنه أفعالٌ خاصّةٌ. وعلى هذا، فإنّ نفس هذه الذات تنشأ مِن إرادة الله تعالى، وبتبع الذات صفاته الّتي هي مِن إرادة الله تعالى، وبتبع الصفات أفعاله الّتي هي مِن إرادة الله تعالى. هذه السلسلة هي السلسلة الطوليّة، فكلّ ما في عالَم الوجود ينتهي إلى هذه النقطة وهذا (الحرم)، هذه النقطة هي ذات الله تعالى؛ وبهذا الشكل، كلّما نزل تصير قاعدته أوسع، وكلّما صعد تصير قاعدته أدقّ، وهذه النقطة هي ذات الله تعالى وهو مقام الفناء، يعني أنّ كلّ ما في عالَم الوجود يفنى، وتنمحي استقلاليّته وتسقط، في مرحلة الذات وفي مرحلة الفناء.</w:t>
+        <w:t xml:space="preserve">فإن تعلّقت إرادة الله بخلق الأشياء، فهو بإرادته سيخلق أولًا الذات [كذات زيد مثلًا]، وبتبع الذات الصفات، وبتبع الصفات أفعال زيد. وإن تعلّقت إرادة الله تعالى بخلق خالد مثلًا، فسيكون خَلْق خالدٍ بهذا الشكل أيضًا، وبتبع ذلك يُعِدّ له صفاتًا خاصّة، ومِن هذه الصفات تصدر عنه أفعالٌ خاصّةٌ. وعلى هذا، فإنّ نفس هذه الذات تنشأ مِن إرادة الله تعالى، وبتبع الذات صفاته الّتي هي مِن إرادة الله تعالى، وبتبع الصفات أفعاله الّتي هي مِن إرادة الله تعالى. هذه السلسلة هي السلسلة الطوليّة، فكلّ ما في عالَم الوجود ينتهي إلى هذه النقطة وهذا (الحرم)، هذه النقطة هي ذات الله تعالى؛ وبهذا الشكل، كلّما نزل تصير قاعدته أوسع، وكلّما صعد تصير قاعدته أدقّ، وهذه النقطة هي ذات الله تعالى وهو مقام الفناء، يعني أنّ كلّ ما في عالَم الوجود يفنى، وتنمحي استقلاليّته وتسقط، في مرحلة الذات وفي مرحلة الفناء.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كان هناك إشكال فتفضلوا به!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">على هذا، تصير هذه المسألة مسألة عرفانيّة، يعني أنّ التوحيد الأفعاليّ بالنسبة للعرفاء يُثبت أنّ كلّ فعل في عالَم الوجود هو فعل واحد، وهو فعل الله تعالى، وأنّ التوحيد الصفاتيّ يعني أنّ كلّ الصفات في عالَم الوجود هو صفة الله تعالى، يعني أنّها مظاهر صفة الله تعالى؛ فإذا ما وجدنا في أنفسنا عِلمًا بحدود قدرتنا واستعدادنا، فلا بدّ أن نعلم أنّ هذا العِلم هو مِن عِلم الله تعالى، فهذا ليس علمنا، لأنّه إذا لم يُردِ الله ذلك سنكون جهّالًا، فهذا العِلم مِن عِلم الله تعالى. وإذا وجدنا في أنفسنا قدرةً مثلًا، فهذه القدرة القليلة والقصيرة هي مِن قدرة الله تعالى، يعني أنّها ناشئةٌ مِن قدرة الله تعالى. على هذا، فإنّ العِلمَ ينتهي إلى عِلم الله تعالى، وكلّ قدرةٍ في العالَم ينتهي إلى قدرة الله تعالى، وكلّ جمالٍ في العالَم ينتهي إلى جمال الله تعالى، وكلّ فكرٍ وعقلٍ في العالَم ينتهي إلى تدبير الله تعالى، وهذه الصفات تنتهي إلى صفات الله تعالى، والصفات معلولة للذات، والذات – على هذا – واحدةٌ. فعلى هذا، ليس في عالَم الوجود إلّا الله تعالى. هذا هو ملخّص القضيّة وملخّص كلام العرفاء الشامخين وكلام الفلاسفة المتألّهين.</w:t>
       </w:r>
@@ -985,51 +985,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا في المسبّبات وليس في الأصل، يعني أنّ هناك فرق بين الإنسان وبين الله تعالى، [وإن كان كذلك] فلا يوجد اندكاك، أم أنّ هناك اندكاك أو [أمر آخر]؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">جواب سماحة السيّد:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> اندكاك نعم، اندكاك نعم، وهو بمعنى أنّ ليس للإنسان شخصيّة مستقلة عن الله تعالى، فحقيقة الإنسان مندكّة في ذات الله تعالى، فإذا أرد الله تعالى [أن] يُوجِد هذا الإنسان في الخارج [سيوجَد]، وإذا أراد الله أن يُنفي هذا الإنسان في الخارج [سينتفي]. فعلى هذا، ليس للإنسان اختيار أبدًا في أن يعيش [ويحيا]، بل حياته هي بإرادة الله تعالى، فهو فانٍ في الله تعالى. طبعًا [إنّ قولنا] ليس له اختيار، يعني ليس له استقلال، فنحن لا نقدر أن نطرد شيئًا صغيرًا عن أبداننا. فالإنسان يكون الآن سالمًا وغدًا مريضًا، ونحن غير قادرين على هذا ولا على ذاك، فكلّ العيش والحياة هي بإرادة الله تعالى، فنموّنا وذهابنا وولادتنا وكلامنا وموتنا، جميعها بإرادة الله تعالى. [وكذلك الملائكة] دون أي فرق أبدًا، فمع أنّها تقبض الأرواح، كعزرائيل وغيره مِنَ الملائكة، إلّا أنّ إرادة الله تعالى جارية في هذا المَلَك المعظَّم، وجارية في الملائكة الّذين تحت أمره، يعني [أنّ الجاري فيهم] إرادة واحدة. فإرادة ذات الله تعالى هي على صدر القمّة، وهذه الإرادة تنزل في ملائكته المقرّبين، ومنهم إلى الملائكة الجزئيّين؛ هذا ما نسمّيه بالتوحيد الأفعاليّ والصفاتيّ طبعًا، يعني ليس هاهنا إرادتان مختلفتان، بأن تكون هذه إرادة غير [تلك]، كالاختلاف بين مشيكم وجلوس صديقكم، ونمومكم واستيقاظ صديقكم، وذهابكم وجلوس صديقكم، فإنّ هذه الأفعال مختلفة [بهذا اللحاظ]، أمّا بالنسبة إلى السلسلة الطوليّة فهناك إرادة واحدة تنزل مِن مقام المشيئة في مراحل مختلفة، حتّى تنتهي إلى آخر مرحلة، فالإرادة واحدة.</w:t>
+        <w:t xml:space="preserve"> اندكاك نعم، اندكاك نعم، وهو بمعنى أنّ ليس للإنسان شخصيّة مستقلة عن الله تعالى، فحقيقة الإنسان مندكّة في ذات الله تعالى، فإذا أرد الله تعالى [أن] يُوجِد هذا الإنسان في الخارج [سيوجَد]، وإذا أراد الله أن يُنفي هذا الإنسان في الخارج [سينتفي]. فعلى هذا، ليس للإنسان اختيار أبدًا في أن يعيش [ويحيا]، بل حياته هي بإرادة الله تعالى، فهو فانٍ في الله تعالى. طبعًا [إنّ قولنا] ليس له اختيار، يعني ليس له استقلال، فنحن لا نقدر أن نطرد شيئًا صغيرًا عن أبداننا. فالإنسان يكون الآن سالمًا وغدًا مريضًا، ونحن غير قادرين على هذا ولا على ذاك، فكلّ العيش والحياة هي بإرادة الله تعالى، فنموّنا وذهابنا وولادتنا وكلامنا وموتنا، جميعها بإرادة الله تعالى. [وكذلك الملائكة] دون أي فرق أبدًا، فمع أنّها تقبض الأرواح، كعزرائيل وغيره مِنَ الملائكة، إلّا أنّ إرادة الله تعالى جارية في هذا المَلَك المعظَّم، وجارية في الملائكة الّذين تحت أمره، يعني [أنّ الجاري فيهم] إرادة واحدة. فإرادة ذات الله تعالى هي على صدر القمّة، وهذه الإرادة تنزل في ملائكته المقرّبين، ومنهم إلى الملائكة الجزئيّين؛ هذا ما نسمّيه بالتوحيد الأفعاليّ والصفاتيّ طبعًا، يعني ليس هاهنا إرادتان مختلفتان، بأن تكون هذه إرادة غير [تلك]، كالاختلاف بين مشيكم وجلوس صديقكم، ونومكم واستيقاظ صديقكم، وذهابكم وجلوس صديقكم، فإنّ هذه الأفعال مختلفة [بهذا اللحاظ]، أمّا بالنسبة إلى السلسلة الطوليّة فهناك إرادة واحدة تنزل مِن مقام المشيئة في مراحل مختلفة، حتّى تنتهي إلى آخر مرحلة، فالإرادة واحدة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أحد الحضور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: سيّد، إنّ الوقت ضاق، فما اتّفقنا عليه مِن وقت قد انتهى، ولكن بما أنّ الموضوع مهمّ، فهل تحبّ أن نُثير سؤالًا بعد، إن كان هناك مجال؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
@@ -1144,66 +1144,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{0024821D-967A-488F-873C-E9BA368CD869}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4512C8C3-8679-4CBD-A34D-4E863172950A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{8B22EC18-BE52-4E87-BE78-6F1F48AB3842}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{AA9DA125-05FE-431B-8004-B6715A896E1A}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1280,61 +1280,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="8" name="_x0000_i0008">
+                <wp:docPr id="16" name="_x0000_i0016">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0008"/>
+                        <pic:cNvPr id="0" name="_x0000_i0016"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1437,61 +1437,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="9" name="_x0000_i0009">
+          <wp:docPr id="17" name="_x0000_i0017">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0009"/>
+                  <pic:cNvPr id="0" name="_x0000_i0017"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>