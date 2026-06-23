--- v0 (2025-11-03)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -1881,88 +1882,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{72439296-5700-4CF9-B68D-3F4418635BAD}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{7865C3CF-5841-4CF7-AC77-4DBA3895DA58}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{953B1EE4-D0E7-4031-B403-755A4ECBC7A5}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{21B9D692-090F-4BB0-9A80-279F8F9C5CA2}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2011,61 +2019,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="155" name="_x0000_i0155">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0155"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2168,61 +2176,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="156" name="_x0000_i0156">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0156"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3115,51 +3123,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3938,61 +3946,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4267,63 +4350,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>