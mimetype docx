--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -364,75 +364,75 @@
         </w:rPr>
         <w:t xml:space="preserve">لأجل تعجيل فرجه الشريف صلوا على محمد وآل محمد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بيان معنى الآية الشريفة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">يشير الله تعالى في هذه الآية التي تلوناها، بأنّ المشيئة والإرادة قد تعلّقت بأن يمنّ الله على أولئك الأشخاص الذين استضعفوا، والذين تمّ النظر إليهم بنظرة استضعاف، وأنزلوا عن مرتبتهم ومنزلتهم، ولم يجعلهم الناس والظالمون في مكانتهم الأصليّ؛ قد تعلقت المشيئة بأن نرفع هؤلاء الأشخاص ونجعلهم أئمّةً، ونجعلهم الوارثين لمراتب الأسماء والصفات الكليّة، ونُري فرعون وهامان؛ اللذين وقفا أمام الحق، ولم يسمحا للحقّ أن يصل إلى أسماع الناس، ونصبوا أنفسهم مكانه، ونسبوا الحقّ إلى أنفسهم، وقدّموا أنفسهم للناس البسيطين على أنّهم هم الحقّ، والحال أنّهم أخفوا الحقّ خلف أظهرهم، هؤلاء سوف نريهم ما كانوا يحذرون ويخافون منه، ويرجون أن لا يتحقّق أبدًا؛ وهو أن لا يحصل ظهورنا للأفراد، ولا يتجلّى وجودنا أمامهم، ولا ينكشف حضورنا في جميع الحوادث وسلسلة العلل؛ هؤلاء سوف نريهم هذه الأمور.</w:t>
+        <w:t xml:space="preserve">يشير الله تعالى في هذه الآية التي تلوناها، بأنّ المشيئة والإرادة قد تعلّقت بأن يمنّ الله على أولئك الأشخاص الذين استضعفوا، والذين تمّ النظر إليهم بنظرة استضعاف، وأنزلوا عن مرتبتهم ومنزلتهم، ولم يجعلهم الناس والظالمون في مكانتهم الأصليّة؛ قد تعلقت المشيئة بأن نرفع هؤلاء الأشخاص ونجعلهم أئمّةً، ونجعلهم الوارثين لمراتب الأسماء والصفات الكليّة، ونُري فرعون وهامان؛ اللذين وقفا أمام الحق، ولم يسمحا للحقّ أن يصل إلى أسماع الناس، ونصبوا أنفسهم مكانه، ونسبوا الحقّ إلى أنفسهم، وقدّموا أنفسهم للناس البسيطين على أنّهم هم الحقّ، والحال أنّهم أخفوا الحقّ خلف أظهرهم، هؤلاء سوف نريهم ما كانوا يحذرون ويخافون منه، ويرجون أن لا يتحقّق أبدًا؛ وهو أن لا يحصل ظهورنا للأفراد، ولا يتجلّى وجودنا أمامهم، ولا ينكشف حضورنا في جميع الحوادث وسلسلة العلل؛ هؤلاء سوف نريهم هذه الأمور.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حقائق الآيات عامّة تشمل جميع أفراد البشر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هذه الآية بحسب الظاهر مرتبطة بالنبي موسى وهارون وما جرى بينهما وبين فرعون، والجميع يعرف قصّتها؛ فقد وردت في القرآن والروايات. لكنّ حقيقة المطلب وحقيقة القضيّة هي ما كنّا قد ذكرناه مرارًا للإخوة من أنّ القرآن كتابٌ عمليٌّ وكتابٌ تربويٌّ؛ يعني: عندما ينقل القرآن قصّةً ما، لا يريد أن يحدّثنا عمّا جرى فقط، ولا يريد أن يقصّ علينا ما حدث في السابق، فالقرآن ليس كتاب تاريخ، بل كلّ ما يبيّنه القرآن، فهذا يعني أنّ هذه القضيّة التي يبيّنها تنطبق على المخاطبين بهذا القرآن؛ فإنّ بيّن قصّة النبي موسى وفرعون، فهو يريد أن يقول لنا بأنّ اليوم أيضًا يوجد موسى وفرعون، وأنّ تلك الأحداث تجري الآن وتحصل، فانتبه جيّدًا! وانظر إلى نفسك لترى في أي طرفٍ أنت؟ وإن قصّ علينا قصّة إبراهيم والنمرود، فهذا يعني أنّ نفس هذه القضيّة موجودة بيننا. </w:t>
+        <w:t xml:space="preserve">هذه الآية بحسب الظاهر مرتبطة بالنبي موسى وهارون وما جرى بينهما وبين فرعون، والجميع يعرف قصّتها؛ فقد وردت في القرآن والروايات. لكنّ حقيقة المطلب وحقيقة القضيّة هي ما كنّا قد ذكرناه مرارًا للإخوة من أنّ القرآن كتابٌ عمليٌّ وكتابٌ تربويٌّ؛ يعني: عندما ينقل القرآن قصّةً ما، لا يريد أن يحدّثنا عمّا جرى فقط، ولا يريد أن يقصّ علينا ما حدث في السابق، فالقرآن ليس كتاب تاريخ، بل كلّ ما يبيّنه القرآن، فهذا يعني أنّ هذه القضيّة التي يبيّنها تنطبق على المخاطبين بهذا القرآن؛ فإن بيّن قصّة النبي موسى وفرعون، فهو يريد أن يقول لنا بأنّ اليوم أيضًا يوجد موسى وفرعون، وأنّ تلك الأحداث تجري الآن وتحصل، فانتبه جيّدًا! وانظر إلى نفسك لترى في أي طرفٍ أنت؟ وإن قصّ علينا قصّة إبراهيم والنمرود، فهذا يعني أنّ نفس هذه القضيّة موجودة بيننا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title2_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">النموذج الأوّل:‌ تطوّر النبي إبراهيم وتكامله وعقلانيّته </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ قضيّة التطوّر التي جرت للنبي إبراهيم جاريةٌ علينا، فكما أنّ الشبهات والإشكالات التي تطرأ على الإنسان في مسير كماله ومسير فهمه، والمجاز الذي يظهر له بشكل حقيقة… (انتبهوا جيداً! فإنّ القرآن يبيّن قصّة النبي إبراهيم هذه) لقد ظنّ في البداية أنّ النجم هو الله، ثمّ ظنّ أنّ القمر هو الله، ثمّ ظنّ بأنّ الشمس هي الله، ولكن بعدما أفل، كلَّ وتعبَ من هذه الأمور، فهي لم تستطع الحفاظ على وجودها الظاهري، واختفت من أمام ناظري؛ لقد كان هذا الظهور والاختفاء تنبيهًا للنبي إبراهيم، وهو الذي جعله يخرج من عالم الوهم والخيال، وعالم الشعارات وبيان الظاهر والمجاز.</w:t>
       </w:r>
@@ -706,51 +706,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> ، لقد جعلنا لهم مراتب وفضائل مختلفة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذه المسألة مسألة بشرية، فالبشر لأجل الوصول إلى الحقيقة الوجدانية والفطرية، عليه أن يتصل بمبدأ عالم الوجود، وإدراكه إدراكاً واقعياً لا إدراكاً وهمياً، إدراكاً واقعياً كما أدركه النبي يوسف وأدركه النبي يونس عندما مرّا بتلك التجربة، وكما أدركه النبي موسى في علاقته بالخضر. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">إن هذا الإدراك الواقعي والإدراك الحقيقي في الاتصال بمبدأ عالم الوجود، وإدراك أنّ الباري تعالى هو الذي يختصّ بتمام الحيثيات العِلّية وجميع التأثير في عالم الوجود، وأنّ جميع الأمور ترجع إليه، وجميع المسائل بيده، وأنّه هو المسيطر والمهيمن على كل شيء، هذا الإدارك لا يحصل للناس إلّا إن كان لديهم هذه التجربة. </w:t>
+        <w:t xml:space="preserve">إن هذا الإدراك الواقعي والإدراك الحقيقي في الاتصال بمبدأ عالم الوجود، وإدراك أنّ الباري تعالى هو الذي يختصّ بتمام الحيثيات العِلّية وجميع التأثير في عالم الوجود، وأنّ جميع الأمور ترجع إليه، وجميع المسائل بيده، وأنّه هو المسيطر والمهيمن على كل شيء، هذا الإدراك لا يحصل للناس إلّا إن كان لديهم هذه التجربة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وبالطبع فإنّ هناك بعض الأفراد يمكنهم الوصول إلى هذه النقطة خارج المسير الحياتي الذي للجميع، وبالطبع فإنّ هؤلاء معدودين جدًا، هؤلاء أدركوا هذه الواقعيّة عبر سيرهم السلوكي وعبر الفيض الحاصل من حركتهم نحو الله عزّ وجلّ، ومن أجل الوصول إلى هذه المرتبة، يحتاج هؤلاء إلى التجربة، إلى التجربة الحسيّة كما هو الحال بالنسبة إلى جميع الأشخاص في جميع المجالات المختلفة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الإمام الصادق:‌ أهل البيت هم المستضعفون</w:t>
       </w:r>
@@ -861,51 +861,51 @@
         </w:rPr>
         <w:t xml:space="preserve">معنى الاستضعاف، وكيفيّة الخروج منه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هي مرتبة الاستضعاف؟ وهل ينتهي الاستضعاف بأن يأتي الإمام ويشكل حكومة على الناس؟ هل هذا هو معنى الخروج عن الاستضعاف؟ يعني: هل أنّ الإمام أمير المؤمنين عندما حكم الناس أربع سنوات، واستلم الخلافة الظاهرية، هل اختلف حاله فيها عن حاله في السنوات التي قضاها في منزله وحكم فيها الخلفاء الثلاثة الغاصبون؟ وما الفرق الذي حصل بين هذه الأربع سنوات وبين تلك السنوات التي قضاها في منزله؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لا شيء سوى وجع الرأس والحرب والمخالفة له، ووصل به الحال أنّه طلب من الله أن يريحه منهم ويستبدلهم شخصاً آخر يمكن أن يعيش معهم! عندما كان الإمام في منزله ولم يكن له أي عمل سياسي، ولم يكن يتدخّل في أعمال الحكوم، هل طلب من الله الموت؟ ما الذي حصل؟ هل خرج بهذا من الاستضعاف؟ أم أنّ المراد بالاستضعاف هنا الاستضعاف العلمي واستضعاف الفهم؛ بمعنى أنّ الناس في حياة أمير المؤمنين لم يفهموا مكانة أمير المؤمنين عليه السلام، لم يصلوا إلى تلك المعرفة التي ينبغي عليهم أن يصلوا إليها، كانوا يرون أمير المؤمنين كسائر الأشخاص! لم يضعوا الإمام في المقام والمكانة التي ينبغي أن يوضع فيها، لذا اتبعوا شخصًا آخر واختاروا شخصًا مختلفًا! واختاروا دينًا لم يكن مَرضيًّا من قبل الله تعالى، لم يكن دينًا يخرجهم من الماديّات ويخرجهم من الشهوات والتعلّق بالدنيا والكثرات! كان ديناً مثل دين المسيحية واليهودية والزرداشتية والمجوسية وأمثالها، غاية الأمر أنّ ذاك كان اسمه عيسى وموسى، بينما هذا اسمه "محمد"، في تلك الأديان توجد حركات معيّنة، وهنا يوجد حركات معيّنة، وتلك الأديان كان لديها أعمال وتكاليف وهذا الدين لديها أعمال وتكاليف أخرى.</w:t>
+        <w:t xml:space="preserve">لا شيء سوى وجع الرأس والحرب والمخالفة له، ووصل به الحال أنّه طلب من الله أن يريحه منهم ويستبدلهم شخصاً آخر يمكن أن يعيش معهم! عندما كان الإمام في منزله ولم يكن له أي عمل سياسي، ولم يكن يتدخّل في أعمال الحكومة، هل طلب من الله الموت؟ ما الذي حصل؟ هل خرج بهذا من الاستضعاف؟ أم أنّ المراد بالاستضعاف هنا الاستضعاف العلمي واستضعاف الفهم؛ بمعنى أنّ الناس في حياة أمير المؤمنين لم يفهموا مكانة أمير المؤمنين عليه السلام، لم يصلوا إلى تلك المعرفة التي ينبغي عليهم أن يصلوا إليها، كانوا يرون أمير المؤمنين كسائر الأشخاص! لم يضعوا الإمام في المقام والمكانة التي ينبغي أن يوضع فيها، لذا اتبعوا شخصًا آخر واختاروا شخصًا مختلفًا! واختاروا دينًا لم يكن مَرضيًّا من قبل الله تعالى، لم يكن دينًا يخرجهم من الماديّات ويخرجهم من الشهوات والتعلّق بالدنيا والكثرات! كان ديناً مثل دين المسيحية واليهودية والزرداشتية والمجوسية وأمثالها، غاية الأمر أنّ ذاك كان اسمه عيسى وموسى، بينما هذا اسمه "محمد"، في تلك الأديان توجد حركات معيّنة، وهنا يوجد حركات معيّنة، وتلك الأديان كان لديها أعمال وتكاليف وهذا الدين لديه أعمال وتكاليف أخرى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فما هو الفارق بين الدين الذي اتبعه الناس بعد وفاة النبي وبين الدين اليهودي والمسيحي؟ ذاك الشخص الذي ينبغي عليه أن يصلّي خلف أمير المؤمنين، يأتي ويصلّي خلف ذاك الشخص الغاصب، فهل عمله هذا مورد رضا الله تعالى؟ والشخص الذي ينبغي عليه أن يطوف ببيت علي، يذهب ويطوف ببيت ذاك الخائن الغاصب في ظل حكومته الجائرة، فهل هذا الدين مورد رضا الله؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أبداً! لا اختلاف بينهما أبداً، فذاك المسيحي الذي يُسأل: لماذا تذهب يوم الأحد إلى الكنيسىة؟ يقول: هكذا قيل لنا أن نفعل! أما ما هو المنطق الذي وراء هذا التكليف، فيقول لا شيء. وهؤلاء يقال لهم: لماذا تركتم عليًّا واتبعتم أبا بكر؟ يقولون: الناس اختاروا ذلك! فما الفرق إذاً بين هذا وذاك؟ وما الفرق بين هؤلاء الناس وبين المسيحيين واليهود؟ إذا كان الإنسان قد وضع الحق جانبًا، وإذا كان البناء على أن يضع الإنسان الحق جانبًا ويتغاضى عنه، وإذا كان المقرّر العمل بالشعار والتبليغ فقط، فما الفرق بيننا وبين المسيحيّة واليهوديّة والملحدين والمشركين؟! فكلاهما يفعل الفعل نفسه، هذا في هذا القالب وذاك في قالبٍ آخر، لا اختلاف بينهما.</w:t>
       </w:r>
@@ -1453,51 +1453,51 @@
         </w:rPr>
         <w:t xml:space="preserve">هل تعرفون ما معنى أنّ اليوم هو يوم ولادة الإمام عليه السلام؟ يعني: أنّ ذلك الشخص وتلك النفس، وتلك الذات، وذلك الوجود، الذي يحقّق المشيئة الإلهيّة في هذا العالم وفي جميع ذرّات عالم الوجود، سواءً عالم المادّة أم عالم المعنى.. ذلك الشخص قد ولد اليوم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن نذهب الآن لزيارة الإمام الرضا عليه السلام، ونتوسّل بالإمام عليه السلام،‌ لكي يحقّق لنا حاجاتنا، ولكن اعلموا أنّ الذي يحقّق حاجاتنا في الواقع، ليس الإمام الرضا،‌ بل إمام الزمان عليه السلام، ونحن نذهب لزيارة قبر الرسول صلى الله عليه وآله، وهناك نسلّم عليه: "السلام عليك يا رسول الله، أودعت لديك حاجتي وطلبتي و…"،‌ فنطلب حاجاتنا المادّية والمعنويّة، وإذا بهذه الحاجات تتحقّق وطلبتنا تستجاب، ومشكلاتنا ترفع، فمن الذي حقّق هذه الحاجات؟ ليس النبيّ الأكرم، بل هو إمام الزمان عليه السلام، هذه هي حقيقة مسألة الإمامة. وكذا أيّ إمام نتوسّل به، فإنّ الذي يجيب حاجاتنا هو إمام الزمان عليه السلام، بل حتّى لو توسلنا بالله، حتّى في التوسّل بالله، حينما نقول: إلهي حُلّ المسألة الفلانيّة، ارفع عنّا المشكلة الفلانيّة، اشفي لنا هذا المرض،‌ ادفع عنا هذا الدين،‌ حتّى حينما نطلب المسائل المعنويّة …، نحن نطلب هذه الطلبات من الله، ولكن الذي ينفذ هذه الطلبات بإذن الله، وتلك النفس التي تقضي لنا حاجاتنا، من هو؟ هو الواسطة بيننا وبين الله، وهو إمام الزمان عليه السلام، هو يقوم بكلّ شيء تقضي به المشيئة الإلهية، يعني: نحن عندما نقول أنّه واسطة عالم الوجود، فنحن لا نرمي الكلام على عواهنه،‌ كلامنا ليس من باب المبالغة أو قلّة الدراية، نسمعهم يقولون هنا وهناك: هو الواسطة، هو واسطة عالم الوجود، هو واسطة …، فما معنى الواسطة؟ الواسطة تعني تلك الحقيقة التي تتجلّى بها جميع إرادة الله في عالم الدنيا، التي تتنزّل بها، فتلك الإرادة والمشيئة التي ينبغي أن تتحقّق في عالم الدنيا، ما هي؟ هي نفس هذا الإمام. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">بناءً على ذلك إذا أردنا أن ننظر إلى إمامنا انطلاقًا من هذه النظرة، عندها فهل يمكن لنا أن نتصوّر وسيلةً أخرى بعد ذلك؟! أصلًا هل يمكن لوسيلة أخرى أن توجد؟! إنّ الخطأ الذي وقعنا به حتّى الآن هو هذا الأمر! فنحن نتخيّل أنّ فلان له القدرة الفلانيّة، وفلان عنده العلم الفلاني، وفلان لديه المقام الفلاني، وفلان له من الشعبيّة بعدد كذا... يا عزيزي، إن كانت هذه الجموع موجودة اليوم، فاعلم أنّها لن تكون موجودةً غدًا! إذا أردنا أن ننظر إلى الحشود والأعداد، فاعلموا أنّ الجموع تأتي وتذهب، أليس هذا ما يحصل كلّ يوم؟! إذا أردنا أن ننظر إلى إقبال هذا وذاك، فهو يأتي في يومٍ ويذهب في يومٍ آخر! إذا أردنا أن ننظر‌ إلى الوسائل والعلل الماديّة والظاهريّة، فجميع هذه الوسائل تتعطّل وتسير نحو الفناء والبوار، أمّا تلك الحقيقة التي نسيناها حتّى الآن فهي صاحب العصر والزمان، نعم، نحن نأتي على ذكر اسمه بالظاهر كواحدٍ من الأمور الأخرى التي نجريها على ألسنتن (وقد ضربت لكم بعض الأمثلة)، فنحن بالظاهر نحتفل بمولده، ونضيء الأنوار، ونأتي على ذكر اسم ذلك الوجود المقدّس، ولكن ما الذي يجري ويحصل في باطننا، هل إمام الزمان موجودٌ في باطننا؟ هل نعتقد واقعًا بيننا وبين الله أنّ الإمام عليه السلام هو حقيقة الوجود؟ هل نرى الأمور هكذا؟</w:t>
+        <w:t xml:space="preserve">بناءً على ذلك إذا أردنا أن ننظر إلى إمامنا انطلاقًا من هذه النظرة، عندها فهل يمكن لنا أن نتصوّر وسيلةً أخرى بعد ذلك؟! أصلًا هل يمكن لوسيلة أخرى أن توجد؟! إنّ الخطأ الذي وقعنا به حتّى الآن هو هذا الأمر! فنحن نتخيّل أنّ فلان له القدرة الفلانيّة، وفلان عنده العلم الفلاني، وفلان لديه المقام الفلاني، وفلان له من الشعبيّة بعدد كذا... يا عزيزي، إن كانت هذه الجموع موجودة اليوم، فاعلم أنّها لن تكون موجودةً غدًا! إذا أردنا أن ننظر إلى الحشود والأعداد، فاعلموا أنّ الجموع تأتي وتذهب، أليس هذا ما يحصل كلّ يوم؟! إذا أردنا أن ننظر إلى إقبال هذا وذاك، فهو يأتي في يومٍ ويذهب في يومٍ آخر! إذا أردنا أن ننظر‌ إلى الوسائل والعلل الماديّة والظاهريّة، فجميع هذه الوسائل تتعطّل وتسير نحو الفناء والبوار، أمّا تلك الحقيقة التي نسيناها حتّى الآن فهي صاحب العصر والزمان، نعم، نحن نأتي على ذكر اسمه بالظاهر كواحدٍ من الأمور الأخرى التي نجريها على ألسنتنا (وقد ضربت لكم بعض الأمثلة)، فنحن بالظاهر نحتفل بمولده، ونضيء الأنوار، ونأتي على ذكر اسم ذلك الوجود المقدّس، ولكن ما الذي يجري ويحصل في باطننا، هل إمام الزمان موجودٌ في باطننا؟ هل نعتقد واقعًا بيننا وبين الله أنّ الإمام عليه السلام هو حقيقة الوجود؟ هل نرى الأمور هكذا؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد قال لي المرحوم العلامة رضوان الله عليه: فلان، هل تعلم لماذا ألّفت كتاب </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Names_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">"معرفة الإمام"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1611,99 +1611,99 @@
         </w:rPr>
         <w:t xml:space="preserve">لقد سمع هذا العبد بنفسه من أحد الأشخاص الذين كانوا يؤمّون صلاة الجمعة،‌ وقد توفي الآن، سمعته هنا في قم،‌ وكنت حاضرًا آنذاك في صلاة الجمعة حيث شاركت بالصلاة، في ذلك الزمان في أوائل الثورة...،‌ كان يقول: "لو أنّ صاحب الزمان عليه السلام يظهر، فإنّه سيقوم بنفس ما نقوم به!" أنا سمعت ذلك بنفسي. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">واعجباه! حسنًا، جيّد جدًا، إن كان الأمر كذلك، فلماذا يظهر إمام الزمان؟! لماذا يتعب نفسه، فأنت قد وضعت نفسك مكان إمام الزمان، سيقول: إذا كنتم تقومون بما أقوم به، فلماذا أتعب نفسي وأظهر؟! أنتم تديرون البلاد، وترسون العدالة، وتقيمون النظام، وتدبّرون كلّ شيء في كلّ مكان، فبحمد الله كلّ شيء يمضي نحو صلاحه، ولا مشكلة لديكم، فلماذا أظهر؟ العاقل لا يظهر في هذه الحالة! لو أنّ شخصًا قال‌: أنا سأحمل هذا الحِمل، فلماذا آتي وأقول: لا، انتظر أنا أريد أن أحمله! بل دعه يحمله وما شأني أنا، أليس كذلك؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لكن في الواقع هذا الكلام كلّه خطأ، واشتباهٌ في الفهم، لقد فهمنا خطأً، وقد أخطؤوا فيما قالوه لنا، نحن ننظر‌ إلى إمام الزمان على أنّه فردٌ عاديّ مثل بقيّة الأفراد، مثل بقّية الأفراد الذي تعاقبوا على السلطة، والذين جاؤوا وذهبوا وبعضهم قام بأعمال جيّدة، إنّنا لا نعلم أنّ تلك الحقيقة المباركة قد سيطرت على كلّ وجودنا، وهي ما وراء فكرنا، وما وراء نيّتنا، وما وراء قصدنا، وما وراء الأمور التي نعتقد أنّ فيها صلاحنا، فهل الصلاح الذي نعتقد أنّه صلاحٌ لنا هو في الواقع صلاحنا؟ مثلًا: الآن أنا أعتقد أنّ العمل الفلاني من صلاحي، نسألك: كم هي الأمور التي كنت تعتقد أنّها من صلاحك، ثمّ تبيّن بعد ذلك أنّها منافية لصلاحك كلّيًا؟ كم اعترفنا باشتباهاتنا؟ كم اعترفنا، ها؟‌! إذن فمن المعلوم أنّ هذا الذي كنّا نقول أنّ فيه مصلحتنا لم يكن من مصلحتنا! ولكن هو عندما يأتي، سيقول لنا: قم بالفعل الفلاني، ينبغي أن تفعل كذا،‌ فنأتي ونقول: يا بن رسول الله أنا أعتقد أنّ الأمر الفلاني هو صلاحنا، سيقول لنا: من الذي يشخّص الصلاح، أنا أم أنتم؟‌! هنا ينبغي أن نطيع، وأن نقول:‌ الأمر ما تأمر، حاضر، على العين والرأس. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">إذن لا نقول: "حاضر، على العين والرأس" إلّا مقابل شخصٍ واحدٍ فقط! أمّا باقي الأفراد، فنقول: لماذا؟ وما الدليل؟‌ نقول لفردٍ واحدٍ فقط: أمرك مطاع، حاضر؛ لأنّه يعلم ما وراء فكرنا وما وراء نيّتنا، وما وراء مصلحتنا! ولو كان كالبقيّة، لكان ينبغي أن نقول له كذلك: لماذ؟ ولعلّ! المنطق واحدٌ في جميع المواطن، والعقلانيّة واحدةٌ في جميع المواطن، ولا اختلاف في هذا الأمر عن سائر المسائل. </w:t>
+        <w:t xml:space="preserve">لكن في الواقع هذا الكلام كلّه خطأ، واشتباهٌ في الفهم، لقد فهمنا خطأً، وقد أخطؤوا فيما قالوه لنا، نحن ننظر‌ إلى إمام الزمان على أنّه فردٌ عاديّ مثل بقيّة الأفراد، مثل بقّية الأفراد الذين تعاقبوا على السلطة، والذين جاؤوا وذهبوا وبعضهم قام بأعمال جيّدة، إنّنا لا نعلم أنّ تلك الحقيقة المباركة قد سيطرت على كلّ وجودنا، وهي ما وراء فكرنا، وما وراء نيّتنا، وما وراء قصدنا، وما وراء الأمور التي نعتقد أنّ فيها صلاحنا، فهل الصلاح الذي نعتقد أنّه صلاحٌ لنا هو في الواقع صلاحنا؟ مثلًا: الآن أنا أعتقد أنّ العمل الفلاني من صلاحي، نسألك: كم هي الأمور التي كنت تعتقد أنّها من صلاحك، ثمّ تبيّن بعد ذلك أنّها منافية لصلاحك كلّيًا؟ كم اعترفنا باشتباهاتنا؟ كم اعترفنا، ها؟‌! إذن فمن المعلوم أنّ هذا الذي كنّا نقول أنّ فيه مصلحتنا لم يكن من مصلحتنا! ولكن هو عندما يأتي، سيقول لنا: قم بالفعل الفلاني، ينبغي أن تفعل كذا،‌ فنأتي ونقول: يا بن رسول الله أنا أعتقد أنّ الأمر الفلاني هو صلاحنا، سيقول لنا: من الذي يشخّص الصلاح، أنا أم أنتم؟‌! هنا ينبغي أن نطيع، وأن نقول:‌ الأمر ما تأمر، حاضر، على العين والرأس. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إذن لا نقول: "حاضر، على العين والرأس" إلّا مقابل شخصٍ واحدٍ فقط! أمّا باقي الأفراد، فنقول: لماذا؟ وما الدليل؟‌ نقول لفردٍ واحدٍ فقط: أمرك مطاع، حاضر؛ لأنّه يعلم ما وراء فكرنا وما وراء نيّتنا، وما وراء مصلحتنا! ولو كان كالبقيّة، لكان ينبغي أن نقول له كذلك: لماذا؟ ولعلّ! المنطق واحدٌ في جميع المواطن، والعقلانيّة واحدةٌ في جميع المواطن، ولا اختلاف في هذا الأمر عن سائر المسائل. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نصيحة لطلاب العلم بمناسبة التعميم: اهتموا بتغيير الباطن قبل الظاهر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اليوم هو كسائر أيام النصف من شعبان السابقة، في السنوات السابقة، حيث وفّق الله عزّ وجل مجموعة من الأصدقاء ولله الحمد لأن يلبسوا لباس العلم ولباس التبليغ.. لباس المعنويّة، يعني: هم لا يريدون فقط أن يبرزوا بهذا اللباس في الظاهر، فهذا الظاهر ليس بالأمر المهمّ، ففي الخارج الإنسان يلبس هذا اللباس وفي المنزل ينزعه ويلبس لباسًا آخر، ولبس اللباس لوحده، لا يغيّر من حقيقة الأمر شيئًا، ولا يحلّ المشكلة، وبلبس اللباس لا يتغيّر الفكر، ولا تتبدّل النيّة! هل تتغيّر؟ حسنًا نحن نرى ونشاهد!! لو كانت تتغيّر، لما كان ينبغي أن نرى معصية وأمرًا خاطئًا يصدر من معمّمٍ قط، لم يكن أن نرى أنّ هناك مشكلةً ما! فمن الواضح أنْ ليس الأمر كذلك، فاللباس لا يغيّر من الواقع شيئًا، وهذا الأمر ينطبق على جميع الألبسة، فالمريول الأبيض الذي يلبسه الطبيب، لا يغيّر نيّة الطبيب! ما يتغيّر هو اللباس فقط، أمّا النيّة فموطنها في الداخل وفي الباطن، هل يطلب رضا الله في نيّته أم يطلب الجنبة الإقتصاديّة؟ هل في باطنه رضا الله أم المسائل المادّية؟ هل رضا الله في الداخل أم المسائل النفسانيّة والشهوانيّة؟ وهذه هي حقيقة اللباس الظاهري. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هل ترون هذه العباءة، هذه العمامة، إنّها تغيّر فقط المظهر الخارجي، وشكل اللباس فقط، وبتغير اللباس لا يتصحّح ما في باطننا، ومن أجل هذا الأمر ينبغي أن نفكّر، وعلينا جميعًا أن نفكّر، وخصوصًا أولئك الذين يريدون أن يظهروا إلى الناس بلباس رسول الله، ينبغي أن ننظر: ماذا يُتوقّع ممن يمثّل الله، وصاحب العصر الزمان، والنبيّ صلى الله عليه وآله، والأئمّة والمعصومين؟ يتوقّع ممن يلبس هذا اللباس ما يتوقّع منهم،‌ ونفس النيّة التي لديهم، ونفس تلك الغاية التي يرومون إليها. </w:t>
+        <w:t xml:space="preserve">هل ترون هذه العباءة، هذه العمامة، إنّها تغيّر فقط المظهر الخارجي، وشكل اللباس فقط، وبتغير اللباس لا يتصحّح ما في باطننا، ومن أجل هذا الأمر ينبغي أن نفكّر، وعلينا جميعًا أن نفكّر، وخصوصًا أولئك الذين يريدون أن يظهروا إلى الناس بلباس رسول الله، ينبغي أن ننظر: ماذا يُتوقّع ممن يمثّل الله، وصاحب العصر والزمان، والنبيّ صلى الله عليه وآله، والأئمّة والمعصومين؟ يتوقّع ممن يلبس هذا اللباس ما يتوقّع منهم،‌ ونفس النيّة التي لديهم، ونفس تلك الغاية التي يرومون إليها. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">طبعًا قد لا يستطيع أن يكون كذلك مائةً بالمائة، ففي النهاية هناك اختلاف كبيرٌ جدًا بين أن يأخذ الإنسان دستوراته من الإمام مباشرةً وبين أن يأخذها من واسطة، ولكن على كل حال </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">{وَ الَّذينَ جاهَدُوا فينا لَنَهْدِيَنَّهُمْ سُبُلَنا}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
@@ -1740,51 +1740,51 @@
         </w:rPr>
         <w:t xml:space="preserve">هكذا شخص يقول اليوم كلامًا ثمّ يتنكّر له في اليوم التالي كأنّه غير مسؤول عمّا قال، بهذه السهولة! يا عزيزي إن كان الأمر كذلك، لم يكن ينبغي لك أن تقول ذلك! أنت يا من لا يتحمّل مسؤوليّة كلامه، لماذا قلت ما قلت؟ لماذا سرت في هذا الطريق؟! لماذا حرفتَ مجموعة من الناس عن جادة الصواب. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يجيب: نحن لا نعلم الغيب وإلى ما ستؤول إليه الأمور، نقول له: نحن نعلم أنّك لا تعلم الغيب،‌ وهنا السؤال، فطالما لا تعلم الغيب،‌ فلماذا تصديت لهذا الأمر؟! إمّا أنّك تدّعي علم الغيب، فتفضّل بسم الله، هذا الفرس وهذا الميدان، ولكن لما كنت لا تعلم الغيب، فلماذا قلت ما قلت؟! ولماذا أضللت مجموعة من الناس خلفك؟! لماذا وقع مجموعة من الناس بسببك أنت في الخطأ والاشتباه؟! كان عليك أن تسكت وأن لا تتكلّم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هذا الواقع الذي عرضناه، بدأ يظهر رويداً رودياً للناس من خلال تجاربهم العمليّة، وصار عليهم أن يحرّكوا أدمغتهم قليلًا، ينبغي أن يتعقّلوا وأن يزيدوا فهمهم ومدركاتهم، فما معنى أن يطيعوا كل شخصٍ يتكلّم؟! كل من قال لهم: افعل كذا.. قالوا: حاضر، بسم الله..، إن كان جوابك "حاضر" من دون التأّمل والتفكير، فعليك أن تحصد ما زرعت، طالما أنّ قاعدتك أن تصدّق كل ما يقال بدون دليل، وتطيع كل أمر بدون دليل، فحسنٌ جدًا، عليك أن تتحمّل تبعات ذلك أيضًا. </w:t>
+        <w:t xml:space="preserve">هذا الواقع الذي عرضناه، بدأ يظهر رويداً رويداً للناس من خلال تجاربهم العمليّة، وصار عليهم أن يحرّكوا أدمغتهم قليلًا، ينبغي أن يتعقّلوا وأن يزيدوا فهمهم ومدركاتهم، فما معنى أن يطيعوا كل شخصٍ يتكلّم؟! كل من قال لهم: افعل كذا.. قالوا: حاضر، بسم الله..، إن كان جوابك "حاضر" من دون التأّمل والتفكير، فعليك أن تحصد ما زرعت، طالما أنّ قاعدتك أن تصدّق كل ما يقال بدون دليل، وتطيع كل أمر بدون دليل، فحسنٌ جدًا، عليك أن تتحمّل تبعات ذلك أيضًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ حياتنا ينبغي أن تكون حياة التجربة والتحقيق، حياة العقل، فذلك العقل الذي منحه الله للبعض، مُنح لنا أيضًا، لماذا ينبغي أن نصدّق أنّ الله خلق البعض عاقلين فقط دون غيرهم، من قال هذا الكلام؟‌ من قال هذا الكلام؟! يوم القيامة سيُسأل كلّ فردٍ فردٍ، فإذا قلنا: قالوا لنا كذا…، سيقول الله: ألم أعطكم العقل، فلماذا لم تستخدموه؟! لماذا لم أخلقكم بقرةً؟ لماذا خلقتكم على رجلين؟ إن كنت خلقتكم برجلين [يعني خلقة البشر] فعليكم أن تجيبوا؟ تلك البقرة ليس لديها جواب، ذلك الحمار ليس عنده جواب،‌ أمّا أنت فينبغي أن يكون لديك جواب. فلو أجبت: هكذا قالوا لي…،‌ سيقال: وأنت ما رأيك بما قيل؟ وإن قلت: هكذا أفهموني الأمر، سيقال: أنت أين فهمك، وماذا فهمت؟ ماذا فعلت بدماغك،‌ هل دسسته في التراب؟ أم أنّك أبقيته عاليًا؟‌ لو أعملت هذا العقل، لما كنت وصلت إلى هنا. لماذا دسسته تحت التراب؟ لماذا قبلت بكلّ ما قيل لك؟! لماذا مضيت في كلّ طريقٍ قيل لك أن تمضيه؟! لماذا؟! ولا أوضّح أكثر من ذلك! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في جميع أعمالنا التي نقوم بها، وفي جميع القرارات التي نقررها ينبغي أن نعلم أنّنا سنحاسب عليها! لا تقولوا: لم ينبهنا أحدٌ! نعم، لو أنّنا فكّرنا فاشتبهنا، فلا مشكلة، حينئذٍ لن يؤاخذنا الله! فنحن لسنا بمعصومين، أمّا إذا دسسنا عقولنا في التراب فعلينا أن نجيب عن أفعالنا،‌ ولن ينفع أن نقول: قالوا لنا كذا، وقالوا لنا كذا، وهذا لن يكون تبريرًا أمام الله وملائكته، لا يا عزيزي، إذا شخّصت أنّ ما يقال صادق، فرتّب الأثر عليه، وإذا شخّصت بأنّ ما يُقال كذب! فلا ينبغي أن ترّتب عليه أيّ أثر، أيًا كان الذي قال ذلك الكلام، إذا عرفت الطريق الصحيح، فأنت تسير خلف إمام الزمان، أمّا إذا لم تعرفه، ومع ذلك عملت ومضيت، فاعلم أنّه عندما يظهر الإمام فستكون أنت في الطرف المقابل للإمام عليه السلام.. ذلك الطرف الذي يحاربه، ولن تكون في معسكر الإمام، ولذا يقول الإمام الباقر عليه السلام: (من يتبعنا ويسير في طريقنا ويحيي أمرنا، ويطيع أوامرنا ـ هذا الكلام من الإمام وليس من عندي ـ فلا فرق عنده ظهر القائم أم لم يظهر)</w:t>
       </w:r>
@@ -1801,51 +1801,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> ، هذا هو نفس كلام العرفاء، هو نفسه، دائمًا يقولون: الطريق مفتوح دائمًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ إمام الزمان الذي يختلف ظهوره عن غيبته لا يساوي "فِلسين"، إنّ إمام الزمان الذي ينبغي أن يظهر حتّى يرى ماذا أريد لا يساوي "فلساً"، إنّ إمام الزمان الذي يحتاج أن يظهر حتّى يفهم أين هو وجعي، فهو لا يساوي "فلساً"، أمّا إمام الزمان الذي له قيمة، فهو الواسطة بيني وبين الله سواءً زمن الظهور أم زمن الغيبة، لا يختلف حاله إن كان كالإمام موسى بن جعفر عليه السلام حينما كان غائبًا في السجن، ولا إن كان على رأس الحكومة كأمير المؤمنين عليه السلام عندما كان حاكمًا، فلا فرق للإمام بين سجن الإمام موسى بن جعفر، ولا بين حكومة أمير المؤمنين، ولا حتّى بمقدار رأس الإبرة، وإذا كان هذا هو إمامنا، فالطريق إذن مفتوحٌ لنا دائمًا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">نسأل الله أن يوفقنا دائمًا أن نسير في طريق الإمام عليه السلام، وأن يزيد أفهامنا للمباني وللأمور التي توصلنا إلى تلك الحقيقة، وأن يعرّفنا ويظهر لنا تلك الحقيقة الواقعيّة للإمام عليه السلام دائماً، بحيث يكون الإمام أمامنا أولاً قبل كلّ أوّل في كلّ مسألة وأمر من الأمور، فإذا كان لدينا القوّة لا ننظر إلى القوّة، بل ننظر إلى الإمام، نرى الإمام بجانبنا دائمًا سواءً كانت لدينا القوّة أم لم تكن! لأنّنا نكون قد وصلنا إلى الأصل، وعندما يصل الإنسان إلى الأصل فلا يعتني بعد ذلك لمسدسين هنا أو ورقتين من العملة هناك! إذا كان الأصل بجانبه، فسيكون جميع نظره منصبًا إليه ومنحصرًا به، وهو عندما يرى أنّنا هكذا ننظر للأمور، فإنّه سيجعلنا بجانبه، وإذا لم تجرّبوا هذا الأمر بعد، فمن الآن صاعدًا فعليكم أن تجرّبوه [يبتسم سماحة السيّد]، وسترون بأنفسكم هل ما نقوله هو الحقّ أم لا؟ إن شاء الله هو الحقّ. </w:t>
+        <w:t xml:space="preserve">نسأل الله أن يوفقنا دائمًا أن نسير في طريق الإمام عليه السلام، وأن يزيد أفهامنا للمباني وللأمور التي توصلنا إلى تلك الحقيقة، وأن يعرّفنا ويظهر لنا تلك الحقيقة الواقعيّة للإمام عليه السلام دائماً، بحيث يكون الإمام أمامنا أولاً قبل كلّ أوّل في كلّ مسألة وأمر من الأمور، فإذا كان لدينا القوّة لا ننظر إلى القوّة، بل ننظر إلى الإمام، نرى الإمام بجانبنا دائمًا سواءً كانت لدينا القوّة أم لم تكن! لأنّنا نكون قد وصلنا إلى الأصل، وعندما يصل الإنسان إلى الأصل فلا يعتني بعد ذلك لمسدسين هنا أو ورقتين من العملة هناك! إذا كان الأصل بجانبه، فسيكون جميع نظره منصبًا إليه ومنحصرًا به، وهو عندما يرى أنّنا هكذا ننظر للأمور، فإنّه سيجعلنا بجانبه، وإذا لم تجرّبوا هذا الأمر بعد، فمن الآن صاعدًا عليكم أن تجرّبوه [يبتسم سماحة السيّد]، وسترون بأنفسكم هل ما نقوله هو الحقّ أم لا؟ إن شاء الله هو الحقّ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم إن نرغب إليك في دولة كريمة تعزّ بها الإسلام وأهله وتذل بها النفاق وأهله، وتجعلنا فيها من الدعاة إلى طاعتك، والقادة إلى سبيلك، وترزقنا بها كرامة الدنيا والآخرة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1883,66 +1883,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{7865C3CF-5841-4CF7-AC77-4DBA3895DA58}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{41AA797C-C31D-4A09-AFF8-3231B0855308}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{21B9D692-090F-4BB0-9A80-279F8F9C5CA2}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{B8A03F0D-F2A4-490E-AADD-1D422AB1351C}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2019,61 +2019,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="155" name="_x0000_i0155">
+                <wp:docPr id="111" name="_x0000_i0111">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0155"/>
+                        <pic:cNvPr id="0" name="_x0000_i0111"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2176,61 +2176,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="156" name="_x0000_i0156">
+          <wp:docPr id="112" name="_x0000_i0112">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0156"/>
+                  <pic:cNvPr id="0" name="_x0000_i0112"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>