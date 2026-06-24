--- v0 (2025-10-06)
+++ v1 (2026-06-24)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -2476,88 +2477,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{CDD41363-37D3-400B-AFFA-900851BBDB6D}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{668ADF5B-4127-4230-934D-0D8FD223387C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{9706FF32-5F4F-4663-9FAE-BB6E2C0C1E8C}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E4EC190F-FF78-4C1F-9C1C-0D973988AD26}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2606,61 +2614,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="39" name="_x0000_i0039">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0039"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2763,61 +2771,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="40" name="_x0000_i0040">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0040"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3563,51 +3571,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4386,61 +4394,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4715,63 +4798,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>