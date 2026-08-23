--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -513,51 +513,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فالرواية تتحدّث عمّن يموت وهو لا يعرف إمامه.. فمن هو إمامنا نحن؟ إمامنا: هو الإمام الحجّة بن الحسن المهديّ أرواحنا له الفداء وحده، هذا إمامنا، فإذا متنا الآن.. ـ والرواية هذه من الروايات المتواترة، وليست مستفيضة فقط، بل متواترة؛ يعني: تمّ نقلها من قبل الرواة إلى الحدّ الذي صار لها حكم الآية من آيات القرآن، فهذا ما يطلق عليه رواية متواترة.. تماماً كآيات القرآن.. فهنا تواترٌ لفظيّ! فضلاً عن التواتر المعنويّ ـ فالإنسان الذي يموت ولا يعرف إمام زمانه...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">من هو الذي لا يعرف إمام زمانه؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لقد بيّنوا لنا ذلك، فهل معرفة إمام الزمان هي معرفة المعلومات الموجودة في بطاقة الهويّة؟! فإن كان الأمر كذلك، فكلّنا يعلم من هو والد الإمام: هو الإمام الحادي عشر، وهو الإمام الحسن العسكري عليه السلام، وهذا الأمر ملعوم للجميع، حتّى اليهود والنصارى يعرفون ذلك! حتّى البهائيّون يعرفون ذلك! فهو ليس بالأمر الهام بحيث يجهله البعض أو يغيب عنهم. فهل هذا هو مراد الإمام من الرواية؟! إن كان الأمر كذلك إذاً فاعمدوا إلى جريدةٍ من الجرائد واكتبوا: </w:t>
+        <w:t xml:space="preserve">لقد بيّنوا لنا ذلك، فهل معرفة إمام الزمان هي معرفة المعلومات الموجودة في بطاقة الهويّة؟! فإن كان الأمر كذلك، فكلّنا يعلم من هو والد الإمام: هو الإمام الحادي عشر، وهو الإمام الحسن العسكري عليه السلام، وهذا الأمر معلوم للجميع، حتّى اليهود والنصارى يعرفون ذلك! حتّى البهائيّون يعرفون ذلك! فهو ليس بالأمر الهام بحيث يجهله البعض أو يغيب عنهم. فهل هذا هو مراد الإمام من الرواية؟! إن كان الأمر كذلك إذاً فاعمدوا إلى جريدةٍ من الجرائد واكتبوا: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ الإمام الذي ينبغي علينا أن نعرفه، وإلاّ صار موتنا موتَ جاهليّةٍ هو التالي: أبوه هو الإمام العسكري عليه السلام، وأمّه هي السيّدة نرجس خاتون، وقصّة مجيئها وزواجها من الإمام العسكري كانت في زمن الإمام الهادي عليه السلام، وهي كانت من الروم ـ والمعروفة بإيطاليا في عصرنا الحاضر ـ وقد ذكر في التواريخ قصّة مجيء السيّدة نرجس خاتون؛ من حصول الحرب وأسرها وبعض المقدّمات... جميل جدّاً، فالمعلومات كلّها لن تتجاوز نصف صفحة، وقد عرفناها وفهمناها جميعاً، حتّى اليهود والنصارى والبهائيّون وغير البهائيّين.. الملحدون والمادّيون والشيوعيّون، كلّ الناس علموا تلك المعلومات، وانتهى الأمر، ولم يعد هناك من مشكلة! ولم يعد هناك للجاهليّة من ذكر! عندما كان في الخامسة من عمره توفّي والده، فأسبغ الله عليه حلّة الإمامة، وامتدّت غيبته الصغرى خمساً وسبعين سنةً، وفي الغيبة الصغرى كان تواصله مع الناس عبر أربع رجال هم نوّابه الخواصّ: عثمان بن سعيد، ومحمّد بن عثمان، وحسين بن روح، والرابع هو عليّ بن محمّد السَمُريّ، ثمّ أتى التوقيع الشريف من الإمام إلى عليّ بن محمّد السَمُريّ، قال فيه الإمام: إنّك لن تبقى أكثر من ستّة أيام، فأوصِ بوصيّتك، وبعدها ستبدأ الغيبة الكبرى، حسناً لقد علمنا بذلك كلّنا وأدركناه، ففي النهاية كنّا نجلس تحت المنابر، نقرأ كتب التواريخ التي تعرّضت لهذا الأمر، والغيبة الكبرى مستمرّةٌ حتّى الآن، وكذلك ما سيحصل إلى زمن ظهوره. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وكلّ من قام بتعيين وقت لظهور الإمام سواءً من الشيعة أم من غير الشيعة، فقد انكشف كذبهم جميعاً، بلا استثناء! فجميعهم خادعوا الناس وساقوهم حيث يريدون، وكلّ ذلك كان كذباً، أليس كذلك؟!</w:t>
       </w:r>
@@ -726,63 +726,63 @@
         </w:rPr>
         <w:t xml:space="preserve">وفي تلك الليلة ارتقى صاحب المنزل بنفسه المنبر ليخطب ويقرأ مجلس العزاء، وكان رجلاً طاعناً في السنّ، وكان عالماً من المحصّلين، ورجلاً محترماً ذا بيان جميل، وكان عمره آنذاك قد جاوز السبعين، وتحدّث يومها لمدّة ساعة ونصف. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أشار ضمن خطبته التي ألقاها إلى قصّة من القصص، وهي أنّه في الزمن السابق، (وعلى الظاهر قبل حوالي مائة سنة، وهذه القصّة التي رواها قرأها الحقير أيضاً في الكتب)، كان هناك رجلٌ في أصفهان، وكان حاكماً لها، و يعمل على حلّ المشكلات في تلك المحافظة، وكان يدعى: الصدر الأصفهاني، وكان رجلاً ثريّاً جدّاً ومن أهل الخير يتردّد عليه الناس. وكانت له قصّةٌ لكن لا شأن لنا بها، المهم أنّه كان من أهل الخير والمساعدة، وكان الفقراء والمحتاجون يرجعون إليه في حوائجهم فيساعدهم حسب قدرته. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">وفي يوم من الأيام كان جالساً في مضافة منزله، وكانت واسعةً جداً، فرأى أنّ سيّداً من طلاب العلوم الدينيّة جاءودخل الباب ومشى قليلاً لكنّه عاد أدراجه ورجع، فتعجّب من ذلك! لماذا لم يأت إلينا؟! إن كان له شغل معنا فلمَ لم يأتِ؟! في اليوم التالي رأى أنّ الأمر تكرّر مرّة أخرى! حيث اقترب ذلك السيّد الشاب قليلاً لكنّه عاد أدراجه، فزاد تعجّبه من الأمر! وفي اليوم الثالث أخبر أحد معاونيه: إنّ أحد الطلاّب من السادة جاء وفعلاً كذا، وقال له: عندما يأتي هذا السيّد مرّة أخرى لا تدعوه يذهب حتّى أعلم منه ما يريد. في اليوم الثالث: تكرّر الأمر، وعندما أراد أن يعود أدارجه أوقفه هذا المعاون، وقال له: لقد رآك جناب الصدر، وينبغي أن تذهب إليه حتماً، فذهب إليه وسأله: ما المسألة، فأنا رأيتكم لمدّة ثلاثة أيام تأتون وتذهبون بدون أن تعرضوا حاجتكم؟ فخجل منه وقال: حقيقة الأمر:هي أنّني منذ مدّة كنت ذاهباً إلى الدرس، وفي أحد الأيام وقع نظري على فتاةٍ من الفتيات، وكانت رائعة الجمال، والخلاصة أنّ قلبي تعلّق بها، لكن لمّا عرضتُ الأمر على والدتي، قالت لي: هيهات أن يكون ذلك فهي فلانة، ابنة فلان، وأين هي منزلتك منها؟! وبالتالي صرت في وضع لا أحسد عليه، ويئست من المسألة، فوالدها من التجّار المعروفين...، فقال له: تعال إليّ غداً صباحاً. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">كان الصدر الأصفهاني يعرف والد تلك الفتاة. وفي صباح اليوم التالي جاء ذلك السيّد الشاب، وذهب بصحبة الصدر الأصفهاني بالعَربة إلى منزل ذلك التاجر المعروف، فطرقوا الباب، ولمّا فتحوا الباب وجدوا أنّ الصدر الإصفهاني حاكم إصفهان عند الباب! فرحّبوا به كلّ ترحيب، وعندما جلسوا وتبادلوا السلام وعبارات الترحيب والسؤال عن الأحوال، قال الصدر: لقد أتيت إلى هنا لأجل أمرٍ معيّن، وعندي مسألة أريد أن أذكرها لك. فقال له: ماهي؟ قال: لو أنّ رسول الله جاء إلى هنا وخطب إليك ابنته لولده، ورغب بمصاهرتك، فما كنت لتفعل؟ قال: حتماً سأفتخر بذلك، فأيّ فخرٍ أعلى من يأتي رسول الله صلى الله عليه وآله إليّ ويخطب ابنتي، فهذه مصاهرة مع الرسول! قال: جميلٌ جدّاً. أنا الآن أتيت إليك بالنيابة عن رسول الله صلّى الله عليه وآله لأخطب ابنتك لابن رسول الله هذا! فابتهج الوالد وأبدى رضاه، ولكن في النهاية الأمر يحتاج إلى مقدّمات أخرى فهناك فرقٌ بين رسول الله وبين الصدر. فقال الصدر: المسألة تنطوي على مسألتين؛ الأولى: وهي المسألة المعيشيّة، وأنا مسؤول عنها. والأخرى: هي رضاكم ورضا كريمتكم. فالأولى: أنا المسؤول عنها، سأعطيه منزلاً، وسأمنحه أرضاً في المكان الفلاني للزراعة، وسأهبه بعض الخدّام للخدمة، وكذلك المهر وتكاليف الزواج...، المسألة الأخرى: من جانبكم وهي رضاكم ورضا ابنتكم. فقال الأب: إن كان الأمر كذلك، نحن ليس لدينا أيّ مانع، وهناك وفي نفس المجلس عقدوا قرانهما، وذهب الشابّ بعروسه إلى منزله، وانتهت المسألة. لقد كان هذا الفعل جيّداً جداً، كان عظيماً جدّاً، كان فعلاً صحيحاً يرضاه الله، وهذا ما ينبغي فعله. </w:t>
+        <w:t xml:space="preserve">وفي يوم من الأيام كان جالساً في مضافة منزله، وكانت واسعةً جداً، فرأى أنّ سيّداً من طلاب العلوم الدينيّة جاء ودخل الباب ومشى قليلاً لكنّه عاد أدراجه ورجع، فتعجّب من ذلك! لماذا لم يأت إلينا؟! إن كان له شغل معنا فلمَ لم يأتِ؟! في اليوم التالي رأى أنّ الأمر تكرّر مرّة أخرى! حيث اقترب ذلك السيّد الشاب قليلاً لكنّه عاد أدراجه، فزاد تعجّبه من الأمر! وفي اليوم الثالث أخبر أحد معاونيه: إنّ أحد الطلاّب من السادة جاء وفعلاً كذا، وقال له: عندما يأتي هذا السيّد مرّة أخرى لا تدعوه يذهب حتّى أعلم منه ما يريد. في اليوم الثالث: تكرّر الأمر، وعندما أراد أن يعود أدارجه أوقفه هذا المعاون، وقال له: لقد رآك جناب الصدر، وينبغي أن تذهب إليه حتماً، فذهب إليه وسأله: ما المسألة، فأنا رأيتكم لمدّة ثلاثة أيام تأتون وتذهبون بدون أن تعرضوا حاجتكم؟ فخجل منه وقال: حقيقة الأمر:هي أنّني منذ مدّة كنت ذاهباً إلى الدرس، وفي أحد الأيام وقع نظري على فتاةٍ من الفتيات، وكانت رائعة الجمال، والخلاصة أنّ قلبي تعلّق بها، لكن لمّا عرضتُ الأمر على والدتي، قالت لي: هيهات أن يكون ذلك فهي فلانة، ابنة فلان، وأين هي منزلتك منها؟! وبالتالي صرت في وضع لا أحسد عليه، ويئست من المسألة، فوالدها من التجّار المعروفين...، فقال له: تعال إليّ غداً صباحاً. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كان الصدر الأصفهاني يعرف والد تلك الفتاة. وفي صباح اليوم التالي جاء ذلك السيّد الشاب، وذهب بصحبة الصدر الأصفهاني بالعَربة إلى منزل ذلك التاجر المعروف، فطرقوا الباب، ولمّا فتحوا الباب وجدوا أنّ الصدر الإصفهاني حاكم إصفهان عند الباب! فرحّبوا به كلّ ترحيب، وعندما جلسوا وتبادلوا السلام وعبارات الترحيب والسؤال عن الأحوال، قال الصدر: لقد أتيت إلى هنا لأجل أمرٍ معيّن، وعندي مسألة أريد أن أذكرها لك. فقال له: ماهي؟ قال: لو أنّ رسول الله جاء إلى هنا وخطب إليك ابنته لولده، ورغب بمصاهرتك، فما كنت لتفعل؟ قال: حتماً سأفتخر بذلك، فأيّ فخرٍ أعلى من أن يأتي رسول الله صلى الله عليه وآله إليّ ويخطب ابنتي، فهذه مصاهرة مع الرسول! قال: جميلٌ جدّاً. أنا الآن أتيت إليك بالنيابة عن رسول الله صلّى الله عليه وآله لأخطب ابنتك لابن رسول الله هذا! فابتهج الوالد وأبدى رضاه، ولكن في النهاية الأمر يحتاج إلى مقدّمات أخرى فهناك فرقٌ بين رسول الله وبين الصدر. فقال الصدر: المسألة تنطوي على مسألتين؛ الأولى: وهي المسألة المعيشيّة، وأنا مسؤول عنها. والأخرى: هي رضاكم ورضا كريمتكم. فالأولى: أنا المسؤول عنها، سأعطيه منزلاً، وسأمنحه أرضاً في المكان الفلاني للزراعة، وسأهبه بعض الخدّام للخدمة، وكذلك المهر وتكاليف الزواج...، المسألة الأخرى: من جانبكم وهي رضاكم ورضا ابنتكم. فقال الأب: إن كان الأمر كذلك، نحن ليس لدينا أيّ مانع، وهناك وفي نفس المجلس عقدوا قرانهما، وذهب الشابّ بعروسه إلى منزله، وانتهت المسألة. لقد كان هذا الفعل جيّداً جداً، كان عظيماً جدّاً، كان فعلاً صحيحاً يرضاه الله، وهذا ما ينبغي فعله. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حسناً، إلى هنا ليس هناك أيّ تعليق، ولكن من الآن فصاعداً نريد أن ندقّق بالأمر!!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وبالطبع بعد مدّة توفّي الصدر الأصفهاني، فأخذوه إلى النجف ودفنوه في وادي السلام. وذلك الطالب تابع دراسته، ثمّ أصبح من علماء أصفهان البارزين، ومن أئمّة المساجد، وممّن يرجع إليه الناس في أمورهم ومسائلهم. وفي أحد أسفاره التي قصد فيها النجف للزيارة مع عائلته، كان يصحب في سفره هذا أحد أصدقائه أيضاً، في عصر ذلك اليوم، قال له صديقه: دعنا ننهض فنغتسل ونذهب إلى زيارة أمير المؤمنين عليه السلام. فقال السيّد: اذهب أنت وسألحق بك. فسبقه صديقه واغتسل وزار، ثمّ وجد أنّ صديقه السيّد لم يأتِ إلاّ مع حلول المغرب. فقال له: أين كنت؟ فقد انتظرتك هنا في حرم أمير المؤمنين. فقال له السيّد: لقد كان في عنقي دينٌ، فذهبت أوّلاً لقضاء ديني ثمّ أتيت. فقال له: أيّ دين هو؟ فأخبر صديقه بقصّته تلك: بأنّني عندما كنت في شبابي حصل كذا وكذا، والصدر الأصفهاني فعل كذا وكذا. وأنا رأيت أنّ من غير المناسب... وهاهنا يقشعرُّ بدننا من الخوف مع مرور اللحظات! ـ رأيت أنّ من غير المناسب مع كلّ ذلك اللطف والكرم الذي قام به هذا الرجل بحقّي أن آتي إلى هنا، فلا أذهب إلى قبره أوّلاً!! ولذا ذهبت إليه أوّلاً مدّة نصف ساعة، وقرأت له الفاتحة، ثمّ بعد أن قضيت ديني، الآن آتي إلى زيارة أمير المؤمنين عليه السلام. </w:t>
       </w:r>
@@ -990,99 +990,99 @@
         </w:rPr>
         <w:t xml:space="preserve">إن كان للرسول حاجبان، فنحن كذلك نملك حاجبين فوق أعيننا، فما الفرق إذاً؟ النبيّ كان له عين وأنف وفم وكان يأكل الطعام.. يأكل الخبز.. يأكل اللحم.. يشرب الحليب.. يشرب اللبن. نحن أيضاً نأكل مثله، فما الفارق بيننا إذاً؟ ما هو الفارق؟ ها ما الفرق؟ كم بقي النبيّ صلى الله عليه وآله بين الناس؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كنت بالأمس أنقل هذه الفكرة لضيفين من الضيوف الكرام:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">بقي النبيّ بين الناس مدّة ثلاثة وعشرين عاماً لا ينبغي أن نأخذ هذه المسائل بالبساطة، بل ينبغي أن نفكّر عميقاً بها، ينبغي أن نعلم أين يكمن الداء.</w:t>
+        <w:t xml:space="preserve">بقي النبيّ بين الناس مدّة ثلاثة وعشرين عاماً، لا ينبغي أن نأخذ هذه المسائل بالبساطة، بل ينبغي أن نفكّر عميقاً بها، ينبغي أن نعلم أين يكمن الداء.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">التفتوا جيّداً! ثلاثة وعشرون عاماً، ولست أقول ما أقول ممازحاً، بل لا بدّ أن نغوص في التفكّر.. لا بدّ أن نعرف أين هي المشكلة والمرض؟ ولماذا لا نسعى إلى حلّها؟ وهل يجب أن يضاف كلّ يوم شيء جديد من الآلام والمشكلات؟ هل هذا ما قدّره الله لنا؟ أهذا هو تقدير الله لنا: أن تزداد مشكلتنا يوماً بعد يوم؟ وكم أضيف من الآلام حتى الآن، فما نراه أنّها تتضاعف وأنّ عقلنا يتضاءل، والله هذا ما نراه! ولكن، لا ما قلته هو اشتباه، وإن شاء الله هناك بشائر وأبواب من الأمل تنفتح!! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد بقي النبيّ مع الناس مدّة ثلاثة وعشرين عاماً، لقد شقّ القمر ولم نقم نحن بذلك، وقد رأى الجميع ذلك، فأيّ عالم من علمائنا شقّ القمر إلى نصفين؟ لم يقم أحد بذلك، والذي قام بذلك هو النبيّ وحده، فقد شقّه نصفين وطاف نصف منه سبعة أشواط حول الكعبة وقد رآه الجميع، ثمّ ولكي يطمئنّوا إلى أنّه لم يكن شعبذة وسحراً ذهبوا وسألوا القوافل؛ فقالوا: نعم رأينا ذلك، فإذاً فعل النبيّ ذلك. كما ردّ وصيّه أمير المؤمنين عليه السلام الشمس، وقد كان مسجد ردّ الشمس موجوداً إلى بضع سنوات، ولكنّهم الآن أزالوه وعبّدوا مكانه طريقاً كي لا يبقى اسم لأمير المؤمنين عليه السلام. لا بأس بأن يملأ اسما عمر وأبي بكر جدران العالم كلّه، ولكن اسم عليّ ينبغي أن لا يبقى، لقد عبّدوه طريقاً وقضوا عليه، هذا مسجد ردّ الشمس، وقد رأى الجميع هذه الكرامة أيضاً، ورأوا كيف ردّ أمير المؤمنين الشمس وصلّى صلاة العصر. لقد شهدت الحصى، وشهدت الحيوانات برسالة النبيّ، وفي كلّ يوم من أيام حياة النبيّ قامت له معجزة، ألم تكن له معجزة في كلّ يوم؟! فقد نقلت الكتب كلّ ذلك، فأيّ تلك المعاجز نحن قمنا بها؟ فلنقل، نعم لأولياء الله وللعرفاء والعظماء أعمال وكرامات كانوا يقومون بها نادراً وقد شهدنا العشرات منها في أيام المرحوم العلاّمة، ولم تعلن في جريدة ولا في غيرها، بل كان يُعمل على كتمانها وإخفائها، جيّد؟ فهل قمنا نحن بواحدة من معجزات النبيّ؟ لم نقم، صحيح؟ هذا يرتبط بالمسائل الظاهريّة، صحيح؟ ثلاثة وعشرون عاماً كان بين الناس، وقد أصيب بالسهام والجراح في كافّة حروبه، ولم يكن من ذلك النوع الذي يقول: اذهبوا أنتم إلى الحرب بينما هو جالس في مكانه، لا لم يكن كذلك، فقد أصيب بضربات السيوف ورميات السهام إلى حدٍّ عجيب... </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">زيارة سماحة السيّد لـ "غار أحُد" وبيان ما جرى على النبيّ فيها </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">وفي تلك العمرة الأخيرة التي وفّقت لها قبل أسبوعين ـ وفّقنا الله جميعاً لها مع معرفة ـ قمت بزيارة موضع معركة أحد، وقد كنت منذ سنوات أرغب بالذهاب إلى الغار التي حمل الإمام عليّ النبيّ إليها في معركة أحد، فقد حمله خوفاً من المشكرين بعد أنّ فرّ الجميع، والتفّ خالد بن الوليد، ولم يبق سوى أحد عشر محارباً على الجبل من أصل خمسين أمرهم النبيّ بالبقاء عليه، هل رأيتم معنى "من مات ولم يعرف إمام زمانه"؟ فقد قال لهم النبيّ: لا تتركوا الجبل ما لم آمركم، ألم يكن هؤلاء أصحاب النبيّ؟ ألم يكن هو نبيّ الله؟ ألم يكن كلامه واجب الإطاعة؟ لقد كانوا مسلمين، وكانوا أتباع النبيّ، وقد جاؤوا إلى الحرب، ولم يأتوا لتناول الحلوى، النبيّ يقول: ما لم آمركم فلا تهبطوا، جيّد؟ ولكن ما إن رأوا أنّ الكفّار انهزموا وجاء وقت الغنائم، أخذوا بالغنائم وتركوا كلام رسول الله وجعلوه تحت أقدامهم، هذا مسلِم!! هكذا يكون المسلِم!! ونحن تماماً مثل هؤلاء، بلا أيّ فارق، وقد أثبتنا ذلك بحمد الله في جميع الموارد، لقد جعلوا كلام النبيّ تحت أقدامهم واتجهوا نحو الدرهم والدينار نحو الذهب والفضّة، تسعة وثلاثون مقاتلاً تركوا الجبل ولم يبق إلا أحد عشر، فهؤلاء لم يجعلوا كلام النبيّ تحت أقدامهم، بل قالوا: النبيّ قال: لا تتركوا ما لم أقل لكم، ولم يقل لنا بعد، ولو لم يأت النبيّ من الآن إلى يوم القيامة لبقينا على الجبل، هذا هو الإنسان المدرك، هذا هو الذي يسمّى صاحب فهم.. يستعمل عقله، فالنبيّ يقول: استعمل عقلك، لا بطنك. </w:t>
+        <w:t xml:space="preserve">وفي تلك العمرة الأخيرة التي وفّقت لها قبل أسبوعين ـ وفّقنا الله جميعاً لها مع معرفة ـ قمت بزيارة موضع معركة أحد، وقد كنت منذ سنوات أرغب بالذهاب إلى الغار التي حمل الإمام عليّ النبيّ إليها في معركة أحد، فقد حمله خوفاً من المشركين بعد أنّ فرّ الجميع، والتفّ خالد بن الوليد، ولم يبق سوى أحد عشر محارباً على الجبل من أصل خمسين أمرهم النبيّ بالبقاء عليه، هل رأيتم معنى "من مات ولم يعرف إمام زمانه"؟ فقد قال لهم النبيّ: لا تتركوا الجبل ما لم آمركم، ألم يكن هؤلاء أصحاب النبيّ؟ ألم يكن هو نبيّ الله؟ ألم يكن كلامه واجب الإطاعة؟ لقد كانوا مسلمين، وكانوا أتباع النبيّ، وقد جاؤوا إلى الحرب، ولم يأتوا لتناول الحلوى، النبيّ يقول: ما لم آمركم فلا تهبطوا، جيّد؟ ولكن ما إن رأوا أنّ الكفّار انهزموا وجاء وقت الغنائم، أخذوا بالغنائم وتركوا كلام رسول الله وجعلوه تحت أقدامهم، هذا مسلِم!! هكذا يكون المسلِم!! ونحن تماماً مثل هؤلاء، بلا أيّ فارق، وقد أثبتنا ذلك بحمد الله في جميع الموارد، لقد جعلوا كلام النبيّ تحت أقدامهم واتجهوا نحو الدرهم والدينار نحو الذهب والفضّة، تسعة وثلاثون مقاتلاً تركوا الجبل ولم يبق إلا أحد عشر، فهؤلاء لم يجعلوا كلام النبيّ تحت أقدامهم، بل قالوا: النبيّ قال: لا تتركوا ما لم أقل لكم، ولم يقل لنا بعد، ولو لم يأت النبيّ من الآن إلى يوم القيامة لبقينا على الجبل، هذا هو الإنسان المدرك، هذا هو الذي يسمّى صاحب فهم.. يستعمل عقله، فالنبيّ يقول: استعمل عقلك، لا بطنك. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بقي أحد عشر مقاتلاً، وماذا بإمكانهم أن يصنعوا في مقابل خمسمائة فارس مسلّحين بأحدث أسلحة زمانهم؟! فالتفّ خالد، وصرع بالسيوف كلّ هؤلاء الأحد عشر، ثمّ جاء إلى النبيّ، فرأى أنّ الجميع قد انهزموا، حينها قال خالد: إنّها الفرصة المناسبة للقضاء على النبيّ وعليّ، فإذا قضينا على هذين الرجلين انتهى الأمر، فرأى أمير المؤمنين أن لا سبيل للنجاة سوى بأن يأخذ النبيّ ويفرّ به، لم يكن النبيّ يقدر على الوقوف لشدّة ما أصابه من نزيف، فحمله أمير المؤمنين على عاتقه، وسار به نحو سفح الجبل حيث الغار، وهو الذي حدّثتكم عنه، لقد بقي النبيّ ساعات في ذلك الغار. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كلّما كنت أتشرّف بالذهاب إلى تلك الديار لم يكونوا يرشدوننا إلى مكانه، وكانوا يتذرّعون بذرائع ويخفون مكانه عنّا، ولكن في النهاية وخلال هذه العمرة الأخيرة، ذهبت برفقة أحد الأصدقاء وقلت: ربّما لو ذهبنا مع سائر الإخوان لم يسمحوا لنا بالوصول إليه، فذهبنا ووصلنا إلى الغار؛ حيث كان هناك رجل فسألناه وتكرّم علينا وأرشدنا إلى مكانه بالإشارة إلى أعلى الجبل، فسرنا إليه حتّى وصلنا، فوجدنا أنّه مكان عجيب، وعالم غريب، كم هو شبيه بغار حراء! إنّه غار حراء! وأيّ موضع هو وأيّ جوّ يخيّم عليه؟! فجلسنا.. جلسنا في جانب منه.. وغرقنا في أحداث حرب أحد.. في أجوائها وأحوالها... وكانت تتصاعد من الغار رائحة عطر عجيبة تغطّي مسافة أمتار حوله.. وهي نفس رائحة العطر التي يستشمّها الإنسان عندما يضع رأسه على الكعبة، فنفس تلك الرائحة تترشّح من الغار.. نعم هي بعينها... جيّد؟! </w:t>
       </w:r>
@@ -1596,51 +1596,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">سأتجاوز بعض عبارات الرواية لكي أصل إلى موضع الشاهد.. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قيل: فمن شرار خلق الله بعد إبليس و فرعون و نمرود، بعد المتسمّين بأسمائكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(هنا يجب أن ترتجف أبداننا فرقاً) </w:t>
+        <w:t xml:space="preserve">(هنا يجب أن ترتجف أبداننا خوفاً) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و المتلقّبين بألقابكم و الآخذين لأمكنتكم، و المتأمّرين في ممالككم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يسأل هذا السائل الإمام عليه السلام عن أسوأ الخلق بعد أولئك الذين احتلّوا أمكنتكم و جلسوا في مواضعكم... فماذا فعل معاوية؟ لقد أخذ مكان عليّ، من أنت يا معاوية حتّى تحتلّ هذا المكان؟ تنحّ جانباً يا عزيزي. فماذا يجيب معاوية؟ يقول: كلاّ، لو لم أكن أنا موجوداً فإنّ الأرض في الشام ستُخسف بأهلها! حسناً فلتتنحّ جانباً لنرى هل ستخسف الأرض بأهلها أم لا؟ فلتُجرِ هذا الامتحان لترى النتيجة بنفسك؛ إنّك سترى أنّ الأرض لن تخسف، بل سترى أنّ الأشجار بدأت تزداد خضرة و ثماراً فوجودك غير المبارك كان حائلاً دون وصول الخير و البركة! نحن نتخيّل أشياء كثيرة، فأنا أتصوّر (و أنا أتحدّث هنا عن نفسي) أنّ جميع الموجودات في السماوات و الأرضين و الملائكة قائمة بي، بحيث لو أصابت بدني المبارك خدشة صغيرة بحجم رأس الإبرة فإنّ الأفلاك ستنهار! كلاّ يا عزيزي، ليس ذلك صحيحاً أبداً، بل إنّ عمرك لم يبقَ فيه إلاّ أيّام قلائل فلا ينبغي أن نتحسّر كثيراً، و لا ينبغي أن نفكّر بهذه المسائل كثيراً، و بدلاً من ذلك فلنفكّر بحالنا في ذلك الطرف (بعد أن نموت).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
@@ -1864,51 +1864,51 @@
         </w:rPr>
         <w:t xml:space="preserve">لماذا؟ لماذا لا يقولون شيئاً؟ لماذا لا تدافعون؟ الجواب: ليس في ذلك مصلحة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بوارق الأمل بالفرج القريب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">و لكن لا مشكلة، حيث أنّ يوماً سيأتي... و هو قادم عن قريب، فنوافذ النور بدأت تتفتّح، و الأفراد بدأوا يفهمون، و أنا هنا لا أنظر إلى ظاهر الأفراد؛ فحتّى لو كان هذا الشخص لا يصلّي، فليكن، فأنا لا أنظر إلى ذلك، و لو كانت تلك المرأة لا تضع حجاباً على رأسها، فليكن ذلك، فليس هذا هو الأساس، و إنّما المهم عندي هو قلبه و عقله، و نحن نلاحظ أنّ هذه قد بدأت تتفتّح، و هذا هو المهمّ، فالعقول بدأت تعمل و تقوى، فذلك الزمان الذي كان كلّ شخص يقول ما يحلو له ثمّ يُمنع الجميع من أن يقولوا حرفاً واحداً مقابله... ذلك الزمان قد ولّى و انتهى. ألا ترون ما يجري في الدنيا هذه الأيّام؟ فسواء قلنا أم لم نقل، فإنّ كلامنا لن يغيّر شيئاً، لأنّ سير التربية التكوينيّة يمضي و يؤدّي دوره، و أنا أرى خلف الستار وراء هذه الأمور اليد الغيبيّة لله تعالى تهيّء المقدمات لظهور حضرة بقيّة الله عن قريب جدّاً إن شاء الله، فمقدمّات الظهور لا تتهيّأ باللطم على الصدور، يا عزيزي، بل بهذه الأمور التي تحصل، فالتخيّلات و الأوهام قد بدأت بالزوال، و القداسة المصطنعة المشؤومة بدأت تنكسر، فالناس يجب أن يفهموا الحقيقة في النهاية يا عزيزي، و لا داعي للتوجيه و التأويل و... فلا بدّ أن تتضّح الأمور، و لا بدّ أن يُعرف من هم عملاء الأجانب، و يجب أن يعرف الناس دسائس الشيطان بشكل جليّ.. من أي طرف جاءت و من أيّ مكان أتت و من أيّ مجموعة و فريق كانت، فالحق ّ حقٌّ، و الحقّ سيظهر نفسه، فأنا "المتلبّس" ـ كما يعبّر الإمام العسكري</w:t>
+        <w:t xml:space="preserve">و لكن لا مشكلة، حيث أنّ يوماً سيأتي... و هو قادم عن قريب، فنوافذ النور بدأت تتفتّح، و الأفراد بدأوا يفهمون، و أنا هنا لا أنظر إلى ظاهر الأفراد؛ فحتّى لو كان هذا الشخص لا يصلّي، فليكن، فأنا لا أنظر إلى ذلك، و لو كانت تلك المرأة لا تضع حجاباً على رأسها، فليكن ذلك، فليس هذا هو الأساس، و إنّما المهم عندي هو قلبه و عقله، و نحن نلاحظ أنّ هذه قد بدأت تتفتّح، و هذا هو المهمّ، فالعقول بدأت تعمل و تقوى، فذلك الزمان الذي كان كلّ شخص يقول ما يحلو له ثمّ يُمنع الجميع من أن يقولوا حرفاً واحداً مقابله... ذلك الزمان قد ولّى و انتهى. ألا ترون ما يجري في الدنيا هذه الأيّام؟ فسواء قلنا أم لم نقل، فإنّ كلامنا لن يغيّر شيئاً، لأنّ سير التربية التكوينيّة يمضي و يؤدّي دوره، و أنا أرى خلف الستار وراء هذه الأمور اليد الغيبيّة لله تعالى تهيّء المقدمات لظهور حضرة بقيّة الله عن قريب جدّاً إن شاء الله، فمقدمّات الظهور لا تتهيّأ باللطم على الصدور يا عزيزي، بل بهذه الأمور التي تحصل، فالتخيّلات و الأوهام قد بدأت بالزوال، و القداسة المصطنعة المشؤومة بدأت تنكسر، فالناس يجب أن يفهموا الحقيقة في النهاية يا عزيزي، و لا داعي للتوجيه و التأويل و... فلا بدّ أن تتضّح الأمور، و لا بدّ أن يُعرف من هم عملاء الأجانب، و يجب أن يعرف الناس دسائس الشيطان بشكل جليّ.. من أي طرف جاءت و من أيّ مكان أتت و من أيّ مجموعة و فريق كانت، فالحق ّ حقٌّ، و الحقّ سيظهر نفسه، فأنا "المتلبّس" ـ كما يعبّر الإمام العسكري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ـ أستطيع أن أكتم الحقائق ليومين لا أكثر، أمّا في اليوم الثالث فإنّ أمراً سيحصل وسيكشف الواقع شئت أم أبيت، و ستظهر الحقيقة رغبت أم رفضت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و نحن يجب أن نعلم هذا الأمر المهمّ (انتبهوا لهذه القضيّة)... يجب أن نعلم أن دفّة جريان الأمور و إدارة و تدبير العالم ليست في أيدينا. لا تقولوا: لقد فات الأوان متى تقول هذا الكلام؟ يجب علينا الآن أن نطابق أنفسنا على الحقائق.. يجب أن نبادر فوراً إلى ذلك ما لم نكن قد فعلناه حتّى الآن، و يجب أن نتراجع عن أخطائنا، و نرجع عن طريق الانحراف، و يجب علينا أن نتوب عمّا فعلناه، فالله سيقبل توبتنا إن شاء الله، فالله قد فتح باب التوبة للجميع.. يجب أن نكون صادقين مع الناس و أن نتعامل معهم بصفاء و شفافيّة، و يجب ألا نكذب عليهم بل نقول لهم الصدق و الحقائق.. يجب أن نوجّه كلامنا إلى وجدان الناس، و نخاطب عقولهم السليمة، إذ سيأتي يوم نضطرّ فيه إلى مواجهة كلّ ذلك و نسلّم له، أفليس الأفضل أن نبادر بأنفسنا من الآن إلى فعل ذلك، و أن نهيّئ الأرضية اللازمة لمعرفة الحقائق لأنّه في ذلك اليوم سيكون الأوان قد فات.</w:t>
@@ -2096,51 +2096,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أنَّ مَنْ عَلِمَ اللهُ مِنْ قَلْبِهِ مِنْ هَؤُلاءِ القَوْمِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: كلّ من اطّلع الله على قلبه، وإذا اطّلع الله فإنّه يرى، بخلافنا نحن الذين لا نرى القلب، بل نرى الظاهر فقط، فعندما أنظر إليكم الآن، هل أرى ما هي نيّتكم؟ هل أعلم ما هي النيّة التي أتيتم بها إلى هنا؟ هل أتيتم لكي تسمعوا الكلام وتعوه أم لكي تنقلوا الكلام؟! هل أعلم بذلك؟ أنا لا أعلم بالطبع، فأنا أرى الظاهر فقط، أراكم تضحكون وتتبسّمون... ولكن يا عزيزي عندما أتكلّم فأنا أوجّه كلامي للجميع، وليس فقط لهؤلاء الحاضرين، بل للجميع؛ لأنّ الجميع ينطبق عليهم اسم الإنسان، والجميع يمتلكون ضميراً ووجداناً، والجميع يتمتّعون بالفكر، والجميع مسؤولون أمام الله. وأنا أذكر دائماً للإخوان بأنّ الكلام موجّه للجميع، لكن قد يأتي شخص ويفهمه بطريقة، ويأتي شخص آخر ويفهمه بطريقة أخرى، والله يشهد بأنّني لا أقوله إلاّ عن إخلاص، وقد أثبتُّ أيضاً في بعض المواضع بأنّني أريد الخير للجميع، لقد أثبتّه وبرهنت عليه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">عندما ينظر الله تعالى، فإنّه وبدل أن ينظر إلى العينين والحاجبين و غيرها، فإنّه ينتقل فجأةً وبشكل مباشر إلى تلك الجهة، فالله تعالى لا ينظر إلى العينين والحاجبين، ولا ينظر إلى الضحك والعبوس، بل ينظر إلى ما هو مختفٍ وراء تلك الضحكة، وما هو مختفٍ وراء ذلك الوجوم، وإلى ما يقوله ذلك القلب، هذا هو الذي ينظر إليه. فالله أوّلاً، ثمّ الأئمّة، وأولياء الله في المرتبة الثالثة، هؤلاء عندما كانوا ينظرون... كان يأتي المرحوم العلاّمة... يا لها من حالات كنّا نعيش فيها! كنّا نذهب إلى المرحوم العلاّمة، وكنّا نُريد أن نتحدّث معه بطريقة معيّنة، فكان يضحك ويقول: قوم يا عزيزي! قم إلى عملك! فنحن نعلم ما تريد، لا تحاولوا أن تحتالوا عليّ، ففي بعض الأحيان كان يقول لنا ذلك، أو يُعبّر بنحو آخر، وبدورنا كنّا نقوم من نذهب، نعم، لا تحاولوا أن تحتالوا عليّ، وبحسب قول السيّد الحدّاد: لو كان الكلام موجوداً في السماء الرابعة، لأتيت به ووضعته بين يديك. هؤلاء الثلاثة يفهمون، أي الله والأئمّة والأولياء الذين لا يُمكن مخادعتهم، إذ أنّه بإمكاننا مخادعة هذا وذاك من خلال الضحك والكذب وغير ذلك، وأمّا بالنسبة للأولياء، فما أن ينظروا حتّى يعرفوا حقيقة الأمر قائلين: لا مجال الآن. دعوني أتحدّث! لا فلا وقت لديّ الآن! لماذا لا يُجيبنا العلاّمة، لماذا هذا السيّد لا يسمح لنا أبداً بالكلام؟! اذهب الآن، فهو لم تسنح له الفرصة لذلك،الله ينظر إلى القلب، وعندما ينظر الله تعالى إلى القلب ماذا يحصل؟ فالقلب على نوعين: قلب مريض، مثل قلب ذلك السيّد. فالعلاّمة كان يبيّن له الحقّ، يا سيّدي العزيز! لمـّا أتيت إلى حريم عليّ بن موسى الرضا، لماذا نسيت فيوضاتك! فوليّ الله كان يُرشدك إلى الحقّ، لماذا إذاً لا تخضع؟ لماذا لا تحتاط كحدّ أدنى؟ لماذا؟ لماذا تتجاهل الحقّ؟ لماذا تصرّ على ذلك؟ هل تخاف؟ تخاف من أنّك لو قلت في هذا الموضع نعم... كحكاية ذلك الذي ذهب إلى الكُتّاب فقيل له: قل ألف، قال: لن أقول، قيل له: لماذا؟ قال: لو قلت ذلك، لقيل لي في الغد قل: باء، وبعد الغد قل: تاء، فيجب بذلك أن نستمرّ إلى الياء؛ لأنّه لا يُمكن حينئذٍ التوقّف في أحد المواضع، لأنّ حروف الهجاء كم هي؟ ثلاثة أو اثنان وثلاثون؟ لا أعلم بالتحديد كم هي! ويجب الاستمرار إلى الأخير. ولهذا لا يجب أن نقول منذ البداية "ألف"! قل ألف! نبقى محدّقين ولا نقول أيّ شيء، ونفعل ما يحلو لنا! يا سيّد قل ألف، عسى أن ينفذ إلى دماغك شيءٌ ما، فيتبدلّ ذلك الجصّ إلى خلايا حيّة. يا عزيزي! أنا أُريده أن يبقى جصّاً، فلا شأن لك بذلك أبداً. ضرب الاثنين في الاثنين ثمانية عشر، فلا دخل لأيّ أحد في ذلك! أريده أن يبقى جصّاً! ليبق إذاً، فالله تعالى لا شُغل له بالجصّ، صمٌّ بكمٌ عميٌ فهم لا يعقلون، فعندما ينظر الله تعالى إلى القلب فإنّ هذا القلب على نوعين: إمّا أن يكون القلب مريضاً، عين هذا... مُغلق، عليه غلاف وغشاء، فلا يُمكن العبور بعد ذلك من أيّة فتحة. وأمّا الثاني، فعلى الخلاف من ذلك، هو قلب قد ترك مجالاً... لِنَر ما هي المسألة، لِنَر ما الذي يُريد أن يقوله، هل يا تُرى أخطأت هنا! هل يا تُرى...! هذا هو القلب الذي يسعى نحو اتباع الحقّ. فعندما يرى الله تعالى </w:t>
+        <w:t xml:space="preserve">عندما ينظر الله تعالى، فإنّه وبدل أن ينظر إلى العينين والحاجبين و غيرها، فإنّه ينتقل فجأةً وبشكل مباشر إلى تلك الجهة، فالله تعالى لا ينظر إلى العينين والحاجبين، ولا ينظر إلى الضحك والعبوس، بل ينظر إلى ما هو مختفٍ وراء تلك الضحكة، وما هو مختفٍ وراء ذلك الوجوم، وإلى ما يقوله ذلك القلب، هذا هو الذي ينظر إليه. فالله أوّلاً، ثمّ الأئمّة، وأولياء الله في المرتبة الثالثة، هؤلاء عندما كانوا ينظرون... كان يأتي المرحوم العلاّمة... يا لها من حالات كنّا نعيش فيها! كنّا نذهب إلى المرحوم العلاّمة، وكنّا نُريد أن نتحدّث معه بطريقة معيّنة، فكان يضحك ويقول: قم يا عزيزي! قم إلى عملك! فنحن نعلم ما تريد، لا تحاولوا أن تحتالوا عليّ، ففي بعض الأحيان كان يقول لنا ذلك، أو يُعبّر بنحو آخر، وبدورنا كنّا نقوم ونذهب، نعم، لا تحاولوا أن تحتالوا عليّ، وبحسب قول السيّد الحدّاد: لو كان الكلام موجوداً في السماء الرابعة، لأتيت به ووضعته بين يديك. هؤلاء الثلاثة يفهمون، أي الله والأئمّة والأولياء الذين لا يُمكن مخادعتهم، إذ أنّه بإمكاننا مخادعة هذا وذاك من خلال الضحك والكذب وغير ذلك، وأمّا بالنسبة للأولياء، فما أن ينظروا حتّى يعرفوا حقيقة الأمر قائلين: لا مجال الآن. دعوني أتحدّث! لا فلا وقت لديّ الآن! لماذا لا يُجيبنا العلاّمة، لماذا هذا السيّد لا يسمح لنا أبداً بالكلام؟! اذهب الآن، فهو لم تسنح له الفرصة لذلك،الله ينظر إلى القلب، وعندما ينظر الله تعالى إلى القلب ماذا يحصل؟ فالقلب على نوعين: قلب مريض، مثل قلب ذلك السيّد. فالعلاّمة كان يبيّن له الحقّ، يا سيّدي العزيز! لمـّا أتيت إلى حريم عليّ بن موسى الرضا، لماذا نسيت فيوضاتك! فوليّ الله كان يُرشدك إلى الحقّ، لماذا إذاً لا تخضع؟ لماذا لا تحتاط كحدّ أدنى؟ لماذا؟ لماذا تتجاهل الحقّ؟ لماذا تصرّ على ذلك؟ هل تخاف؟ تخاف من أنّك لو قلت في هذا الموضع نعم... كحكاية ذلك الذي ذهب إلى الكُتّاب فقيل له: قل ألف، قال: لن أقول، قيل له: لماذا؟ قال: لو قلت ذلك، لقيل لي في الغد قل: باء، وبعد الغد قل: تاء، فيجب بذلك أن نستمرّ إلى الياء؛ لأنّه لا يُمكن حينئذٍ التوقّف في أحد المواضع، لأنّ حروف الهجاء كم هي؟ ثلاثة أو اثنان وثلاثون؟ لا أعلم بالتحديد كم هي! ويجب الاستمرار إلى الأخير. ولهذا لا يجب أن نقول منذ البداية "ألف"! قل ألف! نبقى محدّقين ولا نقول أيّ شيء، ونفعل ما يحلو لنا! يا سيّد قل ألف، عسى أن ينفذ إلى دماغك شيءٌ ما، فيتبدلّ ذلك الجصّ إلى خلايا حيّة. يا عزيزي! أنا أُريده أن يبقى جصّاً، فلا شأن لك بذلك أبداً. ضرب الاثنين في الاثنين ثمانية عشر، فلا دخل لأيّ أحد في ذلك! أريده أن يبقى جصّاً! ليبق إذاً، فالله تعالى لا شُغل له بالجصّ، صمٌّ بكمٌ عميٌ فهم لا يعقلون، فعندما ينظر الله تعالى إلى القلب فإنّ هذا القلب على نوعين: إمّا أن يكون القلب مريضاً، عين هذا... مُغلق، عليه غلاف وغشاء، فلا يُمكن العبور بعد ذلك من أيّة فتحة. وأمّا الثاني، فعلى الخلاف من ذلك، هو قلب قد ترك مجالاً... لِنَر ما هي المسألة، لِنَر ما الذي يُريد أن يقوله، هل يا تُرى أخطأت هنا! هل يا تُرى...! هذا هو القلب الذي يسعى نحو اتباع الحقّ. فعندما يرى الله تعالى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أنَّهُ لا يُرِيدُ إلاّ صِيَانَةَ دِينِهِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: هذا القلب هو قلب يسعى حقيقةً إلى المحافظة على دينه، ولا يُريد أن يُسلّم دينه لهذا وذاك، ولا يرغب في الخضوع لقول هذا وذاك، بحيث كلٌّ من قال له شيئاً يقول سمعاً وطاعة! ماذا؟ سمعاً وطاعة! الويل لك! لا ينبغي أن تقول للجميع سمعاً وطاعة! ينبغي أن ترى ما الذي تفهمه أنت بنفسك، و ما هو الذي تشعر به. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يُرِيدُ إلا صِيَانَةَ دِينِهِ وَتَعْظِيمَ وَلِيِّهِ</w:t>
       </w:r>
       <w:r>
@@ -2337,98 +2337,98 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: إذاً حتى التوفيق هو من الله، فالبيان هو من الله، وكذلك التوفيق للعمل هو من الله؛ فكلاهما من الله. واضح!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فَيَجْمَعُ اللهُ لَهُ بِذَلِكَ خَيْرَ الدُّنْيَا وَالآخِرَة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">: فالله بواسطة هذا المؤمن... وقد ذكرت خصوصيّات وليّ الله في المجلّد الثاني من كتاب أسرار الملكوت، وإذا ما وفّقنا الله تعالى، فإنّنا سنتعرّض في المجلّد الثالث لبيان عبارة الإمام العسكري هذه، ولما يجب فعله عند عدم وجود ولي من أولياء الله، وأرجو من الرفقاء الدعاء إلى الله أن يمنحنا التوفيق للكتابة، فقد تعطّل العمل فيه لسنة كاملة.. كتبنا سبعين صفحة، ثمّ وضعناه جانباً، وقدّ كنّا نتحدّث آنفاً عن مسألة التوفيق! لكن [وعلى سبيل الملاطفة] لا تقولوا أنّني أتكاسل في ذلك ثمّ ألقي المسؤوليّة على الله، ألا يُمكن أن تحمّلوا الله نزراً قليلاً من تلك المسؤوليّة أيضاً[ضحك]، قليلاً فقط، نسبة مئويّة ضعيفة فقط! فيجب أن نكون منصفين فنحن تلكّأنا في ذلك أيضاً! إذا وفّقني الله، فإنّني ـ إن شاء الله تعالى ـ سأبيّن في ذلك المجلّد الثالث وأوضّح بشكل تفصيلي ما هو الواجب فعله في حالة عدم وجود الوليّ الكامل والعارف بالله، هل نبقى مكتوفي الأيدي، أم لا؟ </w:t>
+        <w:t xml:space="preserve">: فالله بواسطة هذا المؤمن... وقد ذكرت خصوصيّات وليّ الله في المجلّد الثاني من كتاب أسرار الملكوت، وإذا ما وفّقنا الله تعالى، فإنّنا سنتعرّض في المجلّد الثالث لبيان عبارة الإمام العسكري هذه، ولما يجب فعله عند عدم وجود ولي من أولياء الله، وأرجو من الرفقاء الدعاء إلى الله أن يمنحنا التوفيق للكتابة، فقد تعطّل العمل فيه لسنة كاملة.. كتبنا سبعين صفحة، ثمّ وضعناه جانباً، وقد كنّا نتحدّث آنفاً عن مسألة التوفيق! لكن [وعلى سبيل الملاطفة] لا تقولوا أنّني أتكاسل في ذلك ثمّ ألقي المسؤوليّة على الله، ألا يُمكن أن تحمّلوا الله نزراً قليلاً من تلك المسؤوليّة أيضاً[ضحك]، قليلاً فقط، نسبة مئويّة ضعيفة فقط! فيجب أن نكون منصفين فنحن تلكّأنا في ذلك أيضاً! إذا وفّقني الله، فإنّني ـ إن شاء الله تعالى ـ سأبيّن في ذلك المجلّد الثالث وأوضّح بشكل تفصيلي ما هو الواجب فعله في حالة عدم وجود الوليّ الكامل والعارف بالله، هل نبقى مكتوفي الأيدي، أم لا؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فَيَجْمَعُ اللهُ لَهُ بِذَلِكَ خَيْرَ الدُّنْيَا وَالآخِرَة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: فبواسطة هذا المؤمن البصير والخبير والناجح يجمع له خير الدنيا والآخرة ففي الدنيا يكون بالُه مطمئنّاً وضميرُه مرتاحاً لأنّه لم يخالف، فما هو حال ضمير أولئك الذين قاموا بهذه الأعمال؟ أفلا تجدهم يقولون يا ليتنا يا ليتنا؟! أفلا تجدهم يقلّبون أكفّهم حسرةً؟! وأمّا نحن فلا نقلّب أكفّنا، بل نضحك؛ فالضمير مرتاح، لأنّه لا مخالفة، والله تعالى منح التوفيق، فيجب شكره على هذا التوفيق. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وَيَجْمَعُ عَلَى مَنْ أضَلّهُ لَعْناً في الدُّنْيَا وَعَذَابَ الآخِرَةِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: وكلُّ من أوقعه في الشبهات حتى الآن وأظهر له الباطل بمظهر الحقّ، فإنّ الله تعالى سيُقدّر لهذا الشخص وهذا العالم وهؤلاء الأشخاص اللعنَ في الدنيا والعذاب في الآخرة. ولهذا فإنّنا نراهم يلعنونه في نفس هذه الدنيا، مع أنّه لم يمت بعدُ... لعنه الله، ياله من شخص كان! اللهم العنه! لقد قام بكذا وكذا، اللهم العنه! فالله تعالى يوفّيه جزاءه في هذه الدنيا، وكذلك في الآخرة، حيث الوقوف في الصفّ، وانتظار قدوم العباد... تفضّلوا، نريد أن نستضيفكم ضيافة خاصّة جدّاً (v.i.p).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> لقد حاولنا استعراض هذه الرواية، ومن الجيّد أنّني كنت مريضاً، وإلاّ لو كان حالي جيّداً فالله وحده الذي يعلم ماذا كان سيحصل [ضحك]!! نأمل من الله تعالى في هذا اليوم المبارك أن يوفّقنا ـ إن شاء الله تعالى ـ للتحقّق بمصداق هذه العبارات التي ينبغي كتابتها في لوحات ووضعها في المنازل. فالكلمات التي ذكرها الأئمّة لم يذكروها لكي تظلّ قابعة في المكتبات، بل ينبغي علينا أن نضعها في لوحات لتقع عليها أعينُنا كلّ يوم، فلو نظرنا كلّ يوم إلى نفس هذا الكلام الصادر من الإمام العسكري، بل حتى مرّةً واحدة في الأسبوع، أفلا يحصل لنا شيء؟! أم على العكس، أنّه يحصل لنا شيء ما، فنتحرّك قليلاً، ثمّ تزداد تلك الحركة شيئاً فشيئاً إلى أن يظهر ـ إن شاء الله تعالى ـ مفعولُها. نأمل من الله تعالى أن يوفّق كلاًّ من العالم والمتعلّم إلى التحقّق بمصداق هذه العبارات والمفاهيم. </w:t>
+        <w:t xml:space="preserve"> لقد حاولنا استعراض هذه الرواية، ومن الجيّد أنّني كنت مريضاً، وإلاّ لو كان حالي جيّداً فالله وحده الذي يعلم ماذا كان سيحصل [ضحك]!! نأمل من الله تعالى في هذا اليوم المبارك أن يوفّقنا ـ إن شاء الله تعالى ـ للتحقّق بمصداق هذه العبارات التي ينبغي كتابتها في لوحات ووضعها في المنازل. فالكلمات التي ذكرها الأئمّة لم يذكروها لكي تظلّ قابعة في المكتبات، بل ينبغي علينا أن نضعها في لوحات لتقع عليها أعينُنا كلّ يوم، فلو نظرنا كلّ يوم إلى نفس هذا الكلام الصادر من الإمام العسكري، بل حتى مرّةً واحدة في الأسبوع، أفلا يحصل لنا شيء أم على العكس؟!، إنّه يحصل لنا شيء ما، فنتحرّك قليلاً، ثمّ تزداد تلك الحركة شيئاً فشيئاً إلى أن يظهر ـ إن شاء الله تعالى ـ مفعولُها. نأمل من الله تعالى أن يوفّق كلاًّ من العالم والمتعلّم إلى التحقّق بمصداق هذه العبارات والمفاهيم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حقيقة ولاية صاحب الزمان عليه السلام ليست بعلمه الغيب وقيامه بالخوارق </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حسناً، اليوم هو ـ من جهة ـ عيد مولد منقذ العدالة ومنقذ الحقّ؛ وذلك لأنّ العدالة لن تتحرّر إلاّ بواسطته عليه السلام، وإلاّ فأين هي العدالة؟! وهو منقذ الحقيقة والعدالة والحياة، وهو الذي ينفخ الحياة في أجسادنا الميّتة، اليوم هو يوم ولادة الإمام عليه السلام، وكان المرحوم السيّد الحدّاد رضوان الله عليه يقول لي: عمياء هي تلك العين... ـ هذا هو المتشيّع لأمير المؤمنين ولصاحب الزمان ـ عمياء هي تلك العين التي تستيقظ في الصباح من النوم ولا ترى إمام زمانها قبل أن ترى الحائط، عمياء هي تلك العين! يعني أنّ نظرتك إلى ذلك الحائط وارتسام صورة الحائط في ذهنك هي عمليّة تتمّ من خلال حضور الوليّ، أي أنّ الولاية هي التي ظهرت على شكل انفتاحٍ لجفن العين، والولاية هي التي تجلّت في صورة نور المصباح، والولاية هي التي ترسم تلك الصورة في هذا الموضع؛ جميع هذه الأمور تعدّ ظهوراً للولاية. يا عزيزي، هؤلاء هم الذين عرفوا الإمام! ولا يقتصر الأمر على أنّ الإمام يعلم، فماذا يعني أنّ الإمام يعلم؟! فالكثير من الأشخاص يعلمون، وعارٌ بالنسبة لإمام الزمان أن نقول عنه أنّه يعلم الغيب، فما هي قيمة علم الغيب يا عزيزي؟! وهو أمر معيبٌ بالنسبة لإمام الزمان أن نقول عنه أنّه يتصرّف في الموجودات، فيشقّ القمر إلى نصفين ويوقف الشمس؛ لأنّ آصف قام بنفس الشيء، والكثير يُمكنهم القيام بذلك إلاّ أنّهم يتحرّزون عنه. إمام الزمان هو الذي تُعدّ ولايته عينَ حضور الأشياء والأعيان الخارجيّة، هذا هو إمام الزمان! ما معنى علم الغيب! ما قيمة هذا الكلام! فنفس تحقّق الماهيّات وهويّاتها الخارجيّة تُشكّل بعينها ظهوراً للولاية. يأتي أحدهم ويُؤلّف كتاباً حول هل أنّ الإمام يمتلك علم الغيب أم لا؟ الإمام يعلم أم لا يعلم؟ فانظر إلى الفارق بين ما يقوله العرفاء وما يقوله هؤلاء! حينئذٍ ـ والحال هذه ـ هل يُمكننا أن نُطلق على أنفسنا لقب الإمام؟! هل يحقّ لنا ذلك؟! ينبغي علينا أن نطأطيء رؤوسنا، علينا أن نخجل من أنفسنا! نرجو من الله تعالى أن يوصلنا جميعاً ـ إن شاء الله تعالى ـ ببركة هذا المولود وفي ظلّ ولايته إلى معرفته الواقعيّة التي هي محطّ أنظار أولياء الله، وأن يوفّقنا ـ من خلال المهمّة الخطيرة الملقاة على عاتقنا ـ للسير على الصراط وفي مسار ذلك العظيم فقط وفقط وفقط وفقط وفقط، وأن يحجب أعيننا عن رؤية الجميع، ويُوجّه اهتمامَنا نحو دائرة وجوده اللطيف والمقدّس وحسب. </w:t>
       </w:r>
@@ -2478,66 +2478,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{668ADF5B-4127-4230-934D-0D8FD223387C}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{9BE8ACB6-1641-4ABE-8F9C-D50CA46B5A4C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E4EC190F-FF78-4C1F-9C1C-0D973988AD26}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{0D04DA78-14A2-4F5B-82CD-941A97719FDD}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2614,61 +2614,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="39" name="_x0000_i0039">
+                <wp:docPr id="57" name="_x0000_i0057">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0039"/>
+                        <pic:cNvPr id="0" name="_x0000_i0057"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2771,61 +2771,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="40" name="_x0000_i0040">
+          <wp:docPr id="58" name="_x0000_i0058">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0040"/>
+                  <pic:cNvPr id="0" name="_x0000_i0058"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>