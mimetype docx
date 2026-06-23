--- v0 (2025-11-04)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -2343,88 +2344,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{37FBBB8B-8C19-4EA0-9A9B-108D85F9422D}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3C0FA04D-C7D1-486A-A3EF-F15168D09B61}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{F5820BF3-F627-47ED-9C6E-28557307A40D}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C775F78B-2031-4944-810F-ABBB65541E55}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2473,61 +2481,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="21" name="_x0000_i0021">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0021"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2630,61 +2638,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="22" name="_x0000_i0022">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0022"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3293,51 +3301,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4116,61 +4124,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4445,63 +4528,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>