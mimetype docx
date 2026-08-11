--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -471,51 +471,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ظهور أنواع الأمن في حكومة صاحب الزمان عليه السلام وآثارها </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فحينما تأخذ حكومة إمام الزمان عليه السلام بأيدي الناس ـ بعيداً عن أيّ خوف أو قلق من أبناء الزمان وحكّام الجور والظالمين ـ حينها تخرج عقول الناس من مرحلة الاستعداد إلى مرحلة الفعليّة، ومن مرحلة الكمون والخفاء إلى مرحلة الظهور، و كلّ ذلك بالتوازي مع تهيئة الأرضيّة المناسبة، وتحقيق الأمن الاجتماعيّ والفكريّ ـ لا مجرّد الأمن الاقتصاديّ والسياسيّ فحسب ـ بل بواسطة ظهور وتبلور الأمن الفكريّ والأمن الاعتقاديّ والأمن النفسيّ والقلبيّ، فبواسطة جميع ذلك سوف يظهر العقل ويتجلّى في جميع شراشر وجود الإنسان، وسيصل إلى مرتبة الرشاد، ويطوي جميع مدارج الفعليّة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> إنّ من لم يدرس المرحلة الثانويّة من المدرسة سيبقى عقله يعيش الطفولة، وسيبقى ثابتاً على تلك المرحلة من الاستعداد، ولكي يرشد هذا العقل ويرتقي ويزداد فعليةً لا بدّ أنْ تهيّأ له الأرضيّة المناسبة للرشد العقليّ والتكامل العلميّ، فأين يتحقّق ذلك؟ إنّه يتحقّق في المدرسة؛ و بالتالي فلا بدّ أن يذهب إلى إليها.. إلى الصفّ الأوّل.. ثمّ الصفّ الثاني.. ثم الصفّ الثالث... مع انتفاء أيّ نوع من الخوف من بعض الظروف أو من البيئة المحيطة، ومن المعلّم، ومن الناظر، ودون أيّ خوف من أيّة مسألة جانبيّة تؤثّر على تكامله.. لا بدّ أن يشعر الطفل بالأمن والأمان، ليمكنه بالتدريج أن ينمّي تلك الاستعدادات التي غرسها الله فيه، وذاك العقل الذي وهبه الله له وزرعه في وجوده كامناً، فيوصلها إلى الفعليّة، ويجتاز مراتب الرقيّ الواحدة تلو الأخرى، إلى أن يصل إلى الكمال الظاهريّ، والكمال الاجتماعيّ، فينال إحدى التخصّصات ضمن مرتبة من المراتب العلميّة. فإنْ عمل على هذا الأساس وفي هذا الجوّ وصل، وإلاّ بقي على حاله ولم يصل.</w:t>
+        <w:t xml:space="preserve"> إنّ من لم يدرس المرحلة الثانويّة من المدرسة سيبقى عقله يعيش الطفولة، وسيبقى ثابتاً على تلك المرحلة من الاستعداد، ولكي يرشد هذا العقل ويرتقي ويزداد فعليةً لا بدّ أنْ تهيّأ له الأرضيّة المناسبة للرشد العقليّ والتكامل العلميّ، فأين يتحقّق ذلك؟ إنّه يتحقّق في المدرسة؛ و بالتالي فلا بدّ أن يذهب إليها.. إلى الصفّ الأوّل.. ثمّ الصفّ الثاني.. ثم الصفّ الثالث... مع انتفاء أيّ نوع من الخوف من بعض الظروف أو من البيئة المحيطة، ومن المعلّم، ومن الناظر، ودون أيّ خوف من أيّة مسألة جانبيّة تؤثّر على تكامله.. لا بدّ أن يشعر الطفل بالأمن والأمان، ليمكنه بالتدريج أن ينمّي تلك الاستعدادات التي غرسها الله فيه، وذاك العقل الذي وهبه الله له وزرعه في وجوده كامناً، فيوصلها إلى الفعليّة، ويجتاز مراتب الرقيّ الواحدة تلو الأخرى، إلى أن يصل إلى الكمال الظاهريّ، والكمال الاجتماعيّ، فينال إحدى التخصّصات ضمن مرتبة من المراتب العلميّة. فإنْ عمل على هذا الأساس وفي هذا الجوّ وصل، وإلاّ بقي على حاله ولم يصل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو كان الطفل صاحب الاستعداد في محيط يملؤه الخوف والاضطراب والتهديد، فلا يمكنه أن يدرس ويتعلّم.. لا يمكنه أن يدرس ويتعلّم مع الاضطراب. وهكذا لو كان لديه استعداد علميّ لبلوغ المراحل العالية من الدراسات والعلوم، إلاّ أنّه كان يعيش حالة من العَوَز اقتصاديّاً، فإنّه سيبقى على حالته وسيتوقّف تكامله العلميّ، ولذلك نجد أنّ عدد الذين يمتلكون استعدادات متميّزة لنيل الدراسات العالية وبلوغ المراحل الشامخة يفوق بكثير عدد المتصدّين الفعليّين في المراكز العلميّة، فهم بسبب الفقر الماديّ والضعف الاقتصاديّ بقَوا عاجزين عن بلوغ هذه المراتب من العلوم.. أليس كذلك؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حسناً، ولو بلغ الإنسان مرحلة علميّة عالية، إلا أنّه لم يكن لديه الاطّلاع الكافي على هذه المسائل، ولم يكن يمتلك الوسائل الكافية لإدارة هذا الجانب ورعاية هذه الشؤون التي ذُكِرت، فمع استعداده ومُكْنته الاقتصاديّة، وكذلك مع انتفاء جميع الموانع من أمامه، ورغم أنّه يرتاد المراكز العلميّة إلاّ أنّه مثلاً كان يفتقد الكتب المفيدة ليقرأها!! فكيف له أن يرتقي ويفيد من دراسته مع عدم وفرة الكتب؟ فلا كتب متينة.. لا يجد إلاّ ضعيفة المستوى.. أو القديمة غير المعاصرة من حيث المحتوى.. أو التاريخ القديم الذي لا ينفعه...!!! حينها سوف يخسر مثل هذا الشخص كلّ استعداداته.. ولن يمكن لها أن تتفتّح، ولا أن تبلغ كمالها.</w:t>
       </w:r>
@@ -1010,51 +1010,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لم تكن حكومة معاوية الظالمة لتقدّم لهذه الأمّة إلاّ السلب والنهب والإغارة والقتل والسجن، وكانت تجعل جميع الناس أسرى لأهوائه ورغباته الدنيّة، أمّا أنا فأريد أن أبدّل هذه الأرضيّة السيّئة التي أوجدها معاوية وأحوّلها إلى أرضيّة آمنة، حتّى ينظر الجميع إليّ نظر الابن لأبيه، فأنا بمثابة الأب لجميع الناس فأنا للناس أجمعين، وحتّى يكون الناس كلّهم سواسية عندي فيشملهم جميعاً عطفي ومحبتي.. وحتّى لا يكون أحدُهم مقرّباً والآخر مبعداً محروماً... كيف كانت نظرة الناس إلى الأئمّة عليهم السلام؟ أوَلم تكن نظرتهم بهذا الشكل؟ أوَ هل كان الأئمة يتعاملون على أساس القرابة فيقرّبون من يخصّهم ويبعدون الغريب؟! كلاّ، بل كان الجميع مقرّبين منهم، ومن يخرج ويبتعد فهو الذي يُخرج نفسَه بنفسه، أمّا الأئمّة فكانوا للجميع، لأنّ لطف الله ورحمته للجميع دون فرق، فالجميع عبيد الله وبالتالي فالجميع سواسية في حكومة الإمام عليه السلام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لماذا تحدّث أمير المؤمنين عليه السلام عن إغارة جيش معاوية على إحدى البلدان وذكر أنّ الواحد منهم كان ينتزع الخلخال من رِجل المرأة اليهودية... و قال أنّ أحداً لو مات من بعد هذا أسفاً لكان به جديراً، لماذا يقول ذلك؟ هل يقوله لإبراز نفسه؟ أم لأنّه يريد الدعاية لنفسه استعداداً للانتخابات.. حتّى ينتخبه الناس؟! هل الأمر كذلك؟ أم أنّ أمير المؤمنين عليه السلام ليس بحاجة إلى الدعاية؛ بل إنّ الناس كسروا باب بيته لكي يبايعوه.. إنّ بيعة أمير المؤمنين تمّت بهذا الشكل، فأمير المؤمنين لم يفتح لهم الباب بل قال لهم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">دعوني والتموسوا غيري</w:t>
+        <w:t xml:space="preserve">دعوني والتمسوا غيري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> اذهبوا وبايعوا رجلاً آخر، فقد بايعتم حتّى الآن ثلاثة أشخاص، وقد حكموا لمدّة خمس وعشرين سنة، فاذهبوا الآن أيضاً وبايعوا رجلاً آخر؛ ألم أجلس في البيت مدّة خمس وعشرين سنة؟ فدعوني أقضي ما بقي لي من عمر هكذا مرتاح البال، فأنا لا أصلُح لكم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وواقعاً هو لا يصلح لهم، حيث أنّه عندما وصل ـ سلام الله عليه ـ إلى الخلافة ماذا حصل؟ لقد بدأت المخالفة منذ اليوم الأوّل.. لم تكد تأتِ الليلة الثانية من خلافته حتّى جاء أولئك الرجلان (طلحة والزبير)، فبدأت المشكلات منذ ذلك اليوم، ولم تنته حتّى ضربه ابن ملجم على رأسه الشريف! هكذا كانت حكومة أمير المؤمنين عليه السلام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1128,51 +1128,51 @@
         </w:rPr>
         <w:t xml:space="preserve">عن أيّة "حكومة إسلام" تتحدثْ يا يزيد؟ فحكومة الإسلام ليست لك.. اتركها وامض في سبيلك.. إنّما الحكومة لسيّد الشهداء، وأبوك بنفسه قد وقّع على ذلك في وثيقة الصلح.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الحكّام الظالمون تذرّعوا بالحفاظ على الإسلام لقتل الأئمّة عليهم السلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">[إنّ منطق يزيد يقول:] هل رأيتم؟ لقد ثار ضدّ حكومة الإسلام.. انظروا: فهذه حكومة الإسلام وها أنا ذا أصلي الجمعة والجماعة، (فيزيد كان يصلّي الجمعة وكلّ الناس كانوا يشاهدون ذلك)، انظروا: ها نحن نرفع الأذان ونؤدّي الصلاة... طبعاً نحن نشرب الخمر والعرق أيضاً، ونلعب بالقرود والكلاب ونفعل الفواحش، ولكنّ ذلك طبعاً لا ينبغي أن يُقال للناس، فما يُقال للناس هو إقامة الصلاة ورفع الأذان في المساجد وما شابه ذلك، لأنّه لو أظهر فعل الفواحش في المسجد أمام الناس فإنّهم سيقولون: دع تلك المرأة تصلّي بنا، فهي على الأقلّ عندها صفاء وشكلّها أفضل! </w:t>
+        <w:t xml:space="preserve">[إنّ منطق يزيد يقول:] هل رأيتم؟ لقد ثار ضدّ حكومة الإسلام.. انظروا: فهذه حكومة الإسلام وها أنا ذا أصلي الجمعة والجماعة، (فيزيد كان يصلّي الجمعة وكلّ الناس كانوا يشاهدون ذلك)، انظروا: ها نحن نرفع الأذان ونؤدّي الصلاة... طبعاً نحن نشرب الخمر والعرق أيضاً، ونلعب بالقرود والكلاب ونفعل الفواحش، ولكنّ ذلك طبعاً لا ينبغي أن يُقال للناس، فما يُقال للناس هو إقامة الصلاة ورفع الأذان في المساجد وما شابه ذلك، لأنّه لو أظهر فعل الفواحش في المسجد أمام الناس فإنّهم سيقولون: دع تلك المرأة تصلّي بنا، فهي على الأقلّ عندها صفاء وشكلها أفضل! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أولم يفعل الوليد بن عبد الملك ذلك؟ لقد قضى الليل مع تلك المرأة، ثم لمّا طلع الصبح وضع العمامة على رأسها وأرسلها لتصلّي بالناس! هؤلاء هم خلفاؤنا! وهم بحمد الله خلفاء صار الإسلام منيعاً وعزيزاً بهم! لقد بنى حوضاً وملأه بالشراب، فهو لم يكن لِيَقنَع بكأسٍ أو إبريقٍ من الشراب، فقام ببناء حوضٍ كامل ثمّ ملأه خمراً وألقى بنفسه فيه كأنّه مسبح. هؤلاء هم خلفاؤنا! هل رأيتم أيّة مصائب نزلت على الإسلام؟ واقعاً ما أفظع الأمور التي قرأنا عنها وشاهدناها في هذه الألف والأربعمائة سنة؟! وجميعها كان باسم الإسلام، فكلّ جناية كانوا يفعلونها كانوا يلصقونها باسم الإسلام.. يا عزيزي، لقد قتلوا الإمام الحسين عليه السلام بكلّ بساطة كأنّها شربة ماء، لقد جاؤوا ودفعوا الأموال وخدعوا الناس بالكذب والزور.. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد بلغ بهم الأمر أن قتلوا أطفال الإمام الحسين عليه السلام.. عجيب! واقعاً عجيب جدّاً، وعلى الإنسان أن يستعيذ بالله لأنّ الشيطان دائماً موجود، وليس الشيطان مختصّاً بذلك الزمان قبل ألف وأربعمائة سنة، بل إنّه بحمد الله يزداد كلّ يوم قوّةً عن اليوم السابق؛ إذ إنّ خبراته وتجاربه تزداد يوماً بعد يوم، ومعلوماته تنمو كلّ يوم أيضاً، فالشيطان يتكامل أيضاً، فحيث أنّه لا يخلو شيء من الكمال، فالشيطان يتكامل في مجال الشيطنة أيضاً... أليس كذلك؟ بلى، فما نراه من الشيطنة في هذه الأيّام لا يُقَارن بالشيطنة التي كانت قبل ألف سنة أو ألف ومائتي سنة أو في زمان آدم عليه السلام، فالشيطان يتكامل ويقوى باستمرار وعلومه تنمو وتجاربه تزداد بشكل دائم، فالشيطان عنده مراتب كماليّة أيضاً.</w:t>
       </w:r>
@@ -1188,87 +1188,87 @@
         </w:rPr>
         <w:t xml:space="preserve">مسيرة الأنبياء كانت لتهيئة الأرضيّة المناسبة للتكامل والرقي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هو هدف الانبياء إذاً؟ ولأجل أيّ شيء جاؤوا؟ لقد جاؤوا لأجل إيصال الإنسان إلى تلك المرتبة من الكمال من الناحية العقليّة. فالإمام عليه السلام يأتي ليهيّئ الأرضيّة المناسبة لذلك التكامل والرقيّ، ويُحضر معه الأمان؛ يحضر معه الأمن الفكريّ والأمن الاجتماعيّ والأمن الاقتصاديّ، ويرفع الظلم والتمييز والمحسوبيّات، فيصبح كلّ الناس فريقاً واحداً وحزباً واحداً، ففي عصر صاحب الزمان لن يكون هناك مائة حزب، بل سيصبح جميع الناس سواسية. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ثمّ إنّ هذه المسائل جميعاً ليست إلاّ من باب المقدّمة للأمور المهمّة التي تبدأ من هنا وتبتني على هذه الأرضية التي تمّ إعدادها.. فتلك المعلومات وتلك الأوامر وتلك البرامج والأحكام وتلك التكاليف التي ينبغي الاستفادة منها في هذه البيئة هي ما سيأتي به الإمام عليه السلام. فهل نستطيع نحن أن نأتي بتلك الأمور؟ أم أنّها مختصّة بالإمام عليه السلام؟ فالتكاليف التي يأمر بها الإمام، والأوامر التي يلقيها والبرامج التي يعدّها لنا بشكلّ مرتّب ومنظّم: ماذا تفعل صباحاً؟ وماذا تفعل ظهراً؟ وماذا تفعل ليلاً؟ كيف تتعامل مع الناس؟ كيف تتعامل مع عائلتك؟ كيف تتعامل مع جيرانك؟ ماذا تفعل مع نفسك؟ كيف تتصرّف في خلوتك بعيداً عن أعين الناس؟ وكيف ينبغي أن تتعامل في العلن والملأ؟ جميع هذه الأسئلة سيقدّم لها الإمام جواباً وبرنامجاً، وخطّة متكاملة قد صيغت بشكلّ منظّم ودقيق.. يأتي الإمام ويبيّن لنا ذلك كلّه، وحينئذٍ من ذا الذي لا يصل إلى الكمال؟ فمع توفّر كلّ تلك العوامل المساعدة من ذا الذي لا يصل إلى الكمال؟ </w:t>
+        <w:t xml:space="preserve">ثمّ إنّ هذه المسائل جميعاً ليست إلاّ من باب المقدّمة للأمور المهمّة التي تبدأ من هنا وتبتني على هذه الأرضية التي تمّ إعدادها.. فتلك المعلومات وتلك الأوامر وتلك البرامج والأحكام وتلك التكاليف التي ينبغي الاستفادة منها في هذه البيئة هي ما سيأتي به الإمام عليه السلام. فهل نستطيع نحن أن نأتي بتلك الأمور؟ أم أنّها مختصّة بالإمام عليه السلام؟ فالتكاليف التي يأمر بها الإمام، والأوامر التي يلقيها والبرامج التي يعدّها لنا بشكل مرتّب ومنظّم: ماذا تفعل صباحاً؟ وماذا تفعل ظهراً؟ وماذا تفعل ليلاً؟ كيف تتعامل مع الناس؟ كيف تتعامل مع عائلتك؟ كيف تتعامل مع جيرانك؟ ماذا تفعل مع نفسك؟ كيف تتصرّف في خلوتك بعيداً عن أعين الناس؟ وكيف ينبغي أن تتعامل في العلن والملأ؟ جميع هذه الأسئلة سيقدّم لها الإمام جواباً وبرنامجاً، وخطّة متكاملة قد صيغت بشكلّ منظّم ودقيق.. يأتي الإمام ويبيّن لنا ذلك كلّه، وحينئذٍ من ذا الذي لا يصل إلى الكمال؟ فمع توفّر كلّ تلك العوامل المساعدة من ذا الذي لا يصل إلى الكمال؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فمع الأمن الاجتماعيّ الذي سيتوفّر... ألم يُذكر أنّ الأمن سيبلغ إلى درجة لا تخشى الشاة من الذئب؟! هذا بالنسبة للأمن الاجتماعي... (طبعاً حتّى الآن الشاة لا تخاف من الذئب!!) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وأمّا الأمن الاقتصادي: فإنّ كلّ الناس سيصبحون أغنياء، ففي رواية عن الإمام الصادق عليه السلام يصف فيها الأمن الاقتصادي في ذلك الزمان فيقول: إنّ المؤمن حينئذً يضع يده في جيب أخيه المؤمن فيأخذ ما يحتاجه من المال، أليس هذا هو الأمن الاقتصادي؟ إنّ حالهم سيكون بحيث يذهب الشخص إلى الخبّاز مثلاً، فيأخذ ما يحتاجه من الخبز ويذهب، فإذا كان يحتاج قرصين من الخبز أخذ قرصين فقط لا ثلاثة، أي أنّه يأخذ بمقدار حاجته لا أكثر، وفي المقابل يذهب الخبّاز إلى محل الخضار والفاكهة الذي يملكه الشخص الأوّل، فينظر إلى الموز ويقول: ما شاء الله، ما أجمل هذا الموز والتفاح والبرتقال... فيأخذ واحدة من كلّ نوع؛ يأخذ تفاحة واحدة وبرتقالة واحدة وموزة واحدة وخوخة واحدة وبطيخة واحدة، فهذا هو المقدار الذي يحتاجه ليوم واحد، فيكون ما أخذه مقابل الخبزتين اللتين أخذهما صاحبه، وهكذا تجد كلّ الناس يعيشون بهذه الطريقة. ونسأل الله أن يمنحنا توفيق لقاء صاحب الزمان وإدراك زمانه لنرى بأنفسنا هل ما أقوله صحيح أم لا؟ فهذا الكلام كلام الإمام الصادق عليه السلام لا كلامي أنا.. إنّه كلام المعصوم عليه السلام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فلماذا أحاول أنا الآن الاستزادة، و لماذا أسعى جهدي للجمع والزيادة؟ لماذا؟ لأنّ لديّ خوفاً.. فهناك خوف من المستقبل وممّا سيحصل في الغد من أمور، فالشيطان يسيطر عليّ من خلال التخيّلات والأوهام، أمّا في عصر صاحب الزمان عليه السلام فإنّ ذلك جميعاً سيرتفع وينتفي؛ إذا أحسسنا بالجوع فالخبز متوفّر عند الخبّاز، وإذا احتجنا إلى الفاكهة فهي متوفّرة كذلك، وهكذا جميع الأمور... فعند ذلك، ما الذي يجعلني أحمل في يدي أكثر من حاجتي فأثقل على نفسي.. ما الذي يجعلني أشتري كميّة كبيرة لأملأ الثلاجة بأنواع الأطعمة؟ أصلاً في ذلك الزمان قد لا نحتاج الثلاجة من أساسها، إذ لا حاجة عندئذٍ لتموين الطعام وتخزينه؛ فالإنسان في ذلك الزمان يستهلك بمقدار حاجته فقط، ودائماً يأكل الطعام طازجاً دون تجميده وتحويل الغذاء الذي فيه إلى سموم كما نفعل في هذه الأيّام... في ذلك الزمان لن يستخدم الناس المجمّدة، والمصانع ستتوقف عن تصنيعها تماماً!! [يضحك سماحة السيّد]، لماذا؟ لأنّ كلّ فرد يذهب صباحاً إلى القصّاب فيشتري نصف كيلو من اللحم الطازج أو بالمقدار الذي يحتاجه لذلك اليوم، ثم يرجع إلى بيته؛ فحينئذٍ لماذا يضعه في المجمّدة بحيث يفقد جميع خواصّه الغذائيّة، فيأكلّ طعاماً فاسداً؟! لماذا؟! لماذا يضع الإنسان الخبز في المجمّدة ليفقد جميع خوّاصه الغذائية، وبدل أن يتحوّل النشاء فيه إلى سكّر مغذٍ، فإنّه يتحوّل إلى سمّ مضرّ؟! لماذا؟! فليأكل خبزاً طازجاً بدلاً من ذلك... إنّ جميع ذلك سينتفي تماماً في ذلك الزمان، ففي ذلك الزمان سيكون الحاكم على تصرّفات الناس هو العقل، وستكون حياتهم حياة عقلائيّة.. في ذلك الزمان سيكون العقل هو المسيطر على أفعال الناس وعلى اكتسابهم ومعاشهم؛ فكلّ شخص يأخذ مقدار الطعام الذي يحتاجه لذلك اليوم الذي هو فيه، وبهذا فلن نحتاج الثلاجة ولا المجمّدة ولا غيرهما، وبنفس الطريقة يتعامل مع الأمور التي يحتاجها في باقي جوانب حياته من لباس ووسائل نقل وما شابه ذلك، فستكتسب جميع هذه الأمور الظاهرية صبغة عقلائيّة، وسيكون العقل هو الحاكم لا الأوهام والتخيّلات والمجاز والاعتبار: فكلّ ما يلزم الإنسان يوفّره، لا أكثر. وأمّا الناحية الباطنيّة فلها مراتبها الخاصّة بها.</w:t>
+        <w:t xml:space="preserve">فلماذا أحاول أنا الآن الاستزادة، و لماذا أسعى جهدي للجمع والزيادة؟ لماذا؟ لأنّ لديّ خوفاً.. فهناك خوف من المستقبل وممّا سيحصل في الغد من أمور، فالشيطان يسيطر عليّ من خلال التخيّلات والأوهام، أمّا في عصر صاحب الزمان عليه السلام فإنّ ذلك جميعاً سيرتفع وينتفي؛ إذا أحسسنا بالجوع فالخبز متوفّر عند الخبّاز، وإذا احتجنا إلى الفاكهة فهي متوفّرة كذلك، وهكذا جميع الأمور... فعند ذلك، ما الذي يجعلني أحمل في يدي أكثر من حاجتي فأثقل على نفسي.. ما الذي يجعلني أشتري كميّة كبيرة لأملأ الثلاجة بأنواع الأطعمة؟ أصلاً في ذلك الزمان قد لا نحتاج الثلاجة من أساسها، إذ لا حاجة عندئذٍ لتموين الطعام وتخزينه؛ فالإنسان في ذلك الزمان يستهلك بمقدار حاجته فقط، ودائماً يأكل الطعام طازجاً دون تجميده وتحويل الغذاء الذي فيه إلى سموم كما نفعل في هذه الأيّام... في ذلك الزمان لن يستخدم الناس المجمّدة، والمصانع ستتوقف عن تصنيعها تماماً!! [يضحك سماحة السيّد]، لماذا؟ لأنّ كلّ فرد يذهب صباحاً إلى القصّاب فيشتري نصف كيلو من اللحم الطازج أو بالمقدار الذي يحتاجه لذلك اليوم، ثم يرجع إلى بيته؛ فحينئذٍ لماذا يضعه في المجمّدة بحيث يفقد جميع خواصّه الغذائيّة، فيأكل طعاماً فاسداً؟! لماذا؟! لماذا يضع الإنسان الخبز في المجمّدة ليفقد جميع خوّاصه الغذائية، وبدل أن يتحوّل النشاء فيه إلى سكّر مغذٍ، فإنّه يتحوّل إلى سمّ مضرّ؟! لماذا؟! فليأكل خبزاً طازجاً بدلاً من ذلك... إنّ جميع ذلك سينتفي تماماً في ذلك الزمان، ففي ذلك الزمان سيكون الحاكم على تصرّفات الناس هو العقل، وستكون حياتهم حياة عقلائيّة.. في ذلك الزمان سيكون العقل هو المسيطر على أفعال الناس وعلى اكتسابهم ومعاشهم؛ فكلّ شخص يأخذ مقدار الطعام الذي يحتاجه لذلك اليوم الذي هو فيه، وبهذا فلن نحتاج الثلاجة ولا المجمّدة ولا غيرهما، وبنفس الطريقة يتعامل مع الأمور التي يحتاجها في باقي جوانب حياته من لباس ووسائل نقل وما شابه ذلك، فستكتسب جميع هذه الأمور الظاهرية صبغة عقلائيّة، وسيكون العقل هو الحاكم لا الأوهام والتخيّلات والمجاز والاعتبار: فكلّ ما يلزم الإنسان يوفّره، لا أكثر. وأمّا الناحية الباطنيّة فلها مراتبها الخاصّة بها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذه المسألة هي ما ينبغي الالتفات إليه، وهذه القضيّة هي ما ينتظره الجميع من ظهور صاحب الزمان؛ ففي زمان ظهور حضرته يتوقّع جميع الناس أن يحصلوا على هذه الحياة، ولن يكون الأمر منحصراً بصنف خاصّ من الناس؛ فجميع الناس سيدركون حينئذٍ أنّ جميع ما قيل لهم حتّى ذلك الوقت لم يكن مفيداً، وأنّ كلّ ما طُرح حتّى الآن من أساليب الإدارة الاجتماعيّة ونظريات الحكومة لم تكن ناجحة ولا نافعة، ولم تشف غليل البشريّة! حسناً ماذا نفعل إذاً؟ هل يجب أن نموت؟! إذا كان كذلك فما هو الهدف من خلقة الإنسان وإيجاده؟ وماذا حصل لتلك الكمالات التي وُعدنا بها؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هاهنا سيسود الشعور بأنّ فطرة الإنسان وقلبه وعقله ستمضي به مع إحساسه بالفقر والاحتياج الكامل إلى مبدأ النور والحياة هذا، ومن أجل هذا ينبغي للإنسان أن يستعدّ.. يجب على الإنسان أن يهيّء نفسه للوصول إلى هذا الأمر.</w:t>
       </w:r>
@@ -1449,51 +1449,51 @@
         </w:rPr>
         <w:t xml:space="preserve">لماذا لا ندعو الناس إلى الظهور الباطنيّ لصاحب الزمان؟ ولماذا لا ندعوهم إلى تحقيق تلك المباني الأصيلة في وجودهم؟! لماذا نستمرّ بإعطاء الوعود الكاذبة ونحدّد للناس مواعيد غير صحيحة للظهور؟ من أين جاء ذلك وعلى أيّ دليل يستند؟ وما أكثر الذين حاولوا توقيت الظهور دون جدوى، فنحن بأنفسنا رأينا وسمعنا أحدهم يقول: إنّ صاحب الزمان سيظهر في السنة الفلانية، وها قد مرّت اثنتا عشرة سنة.. بل أربع عشرة سنة على الموعد المضروب دون أن يظهر عليه السلام؛ فما الذي حصل؟ الذي حصل أنّ المطلب الذي ذكره كان خاطئاً... لقد سمعته بنفسي يقول: إنّ صاحب الزمان سيظهر بين هذا الوقت وهذا الوقت، فقلت في نفسي: خيرٌ إن شاء الله، سننتظر موعد الظهور هذا ونرى، فرأينا أنّ شيئاً لم يحدث... وفي آخر الأمر أرسلنا له رسالة أن: ماذا حصل؟ لقد اقترب الموعد فما الأمر؟ ولم يجد جواباً إلا أن يقول: لقد حصل "بداء" في المسألة! نعم، فالبداء حجّة جيّدة وحلّ ممتاز لمثل هذه المآزق؛ فكلّما تورّط في أمر قال: حصل البداء، ولكنّ التعلّل بالبداء أمر سهل؛ فأيّ شخص يستطيع أن يدّعي ادّعاءً، ثمّ إذا لم يتحقّق ادعاؤه تعلّل بالبداء.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">من يعرف وقت الظهور لا يوقّت، ومن يوقّت لا يعرف </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ولكنّنا لم نتعلّم ذلك من زعماء الدين عليهم السلام، وليس هذا ما أمرونا به، فأولياء الله رضوان الله عليهم كانوا قطعاً مطّلعين على زمان ظهور صاحب الزمان، ولكنّهم ما كانوا ليطلعوا أحداً على ذلك ولا ليبيّنوا الأمر لأحد أبداً. وأمّا أولئك الذين يتحدثون ويخبرون عن موعد الظهور فليس على أيّ اطلاع، ولكن لو تحرّك الأفراد باتجاه تحقيق أهداف ظهور الإمام، فعندئذٍ تصبح الأرضيّة جاهزة لظهوره، وحينئذٍ يكون المجتمع جاهزاً لتقبّل مباني الإمام وتكاليفه، وفي ذلك الوقت سيتخلّى الناس عن التقليد الأعمى، وسيصبح العقل حاكماً على التقليد المتحجّر، ولن يجد كلّ ناعق آذاناً صاغية تتبعه، ولن يميل الناس مع كلّ ريح ولن يتّبعوا كلّ راية.. في ذلك الزمان لن ينخدع الناس بكلّ شعار يُكتب على اللوحات والجدران، وفي ذلك الزمان لن تفلح الكلّمات المعسولة الجذّابة في سلب عقول الناس وألبابهم، وفي ذلك الزمان سيواجه الناس الانحراف بقوّة، وفي ذلك الزمان سيتعامل الناس مع الحوادث والأمور التي تواجههم وسيحاكمونها من خلال الفطرة التي أودعها الله فيهم؛ فالله قد أعطى "الفطرة" للجميع، ومن خلال الفطرة يمكن لنا أن نميّز الحق من الباطل والعدل من الظلم، ويمكن لنا أن نعرف العدوان والجشع، كما يمكن لنا من خلال الفطرة أن نشخّص الصدق ونميّزه عن الكذب...</w:t>
+        <w:t xml:space="preserve">ولكنّنا لم نتعلّم ذلك من زعماء الدين عليهم السلام، وليس هذا ما أمرونا به، فأولياء الله رضوان الله عليهم كانوا قطعاً مطّلعين على زمان ظهور صاحب الزمان، ولكنّهم ما كانوا ليطلعوا أحداً على ذلك ولا ليبيّنوا الأمر لأحد أبداً. وأمّا أولئك الذين يتحدثون ويخبرون عن موعد الظهور فليسوا على أيّ اطلاع، ولكن لو تحرّك الأفراد باتجاه تحقيق أهداف ظهور الإمام، فعندئذٍ تصبح الأرضيّة جاهزة لظهوره، وحينئذٍ يكون المجتمع جاهزاً لتقبّل مباني الإمام وتكاليفه، وفي ذلك الوقت سيتخلّى الناس عن التقليد الأعمى، وسيصبح العقل حاكماً على التقليد المتحجّر، ولن يجد كلّ ناعق آذاناً صاغية تتبعه، ولن يميل الناس مع كلّ ريح ولن يتّبعوا كلّ راية.. في ذلك الزمان لن ينخدع الناس بكلّ شعار يُكتب على اللوحات والجدران، وفي ذلك الزمان لن تفلح الكلمات المعسولة الجذّابة في سلب عقول الناس وألبابهم، وفي ذلك الزمان سيواجه الناس الانحراف بقوّة، وفي ذلك الزمان سيتعامل الناس مع الحوادث والأمور التي تواجههم وسيحاكمونها من خلال الفطرة التي أودعها الله فيهم؛ فالله قد أعطى "الفطرة" للجميع، ومن خلال الفطرة يمكن لنا أن نميّز الحق من الباطل والعدل من الظلم، ويمكن لنا أن نعرف العدوان والجشع، كما يمكن لنا من خلال الفطرة أن نشخّص الصدق ونميّزه عن الكذب...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حاسبوا أنفسكم قبل أن يحاسبكم صاحب الزمان!! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا من يعرف الكذب ويشخّصه؛ لماذا اتّبعت الكذب؟ ويا من رأيت الانحراف وعرفته؛ لماذا أغمضت عينيك عنه؟ فأنت رأيت كلّ هذا الانحراف والغلط بأمّ عينك؛ فلماذا توجّه ذلك كلّه وتبرّره؟ إنّ جميع هذه الأسئلة ستطلب أجوبة في زمان ظهور صاحب الزمان، وهو سيسأل عن كلّ واحدةٍ من هذه الـ «لماذا؟»: «لماذا رأيت الكذب فأغضيت عنه؟! ولماذا لم تلتفت ولم تهتمّ عندما شاهدت الانحراف والغلط؟! لماذا؟!» فأنت لم تكن حجراً ولا خشباً ولا حيواناً، ألم تكن إنساناً ذا عقل وفهم وفطرة؟! فلماذا خدعك الظاهر؟! ولماذا وضعت جميع مباني دينك تحت قدميك من أجل يومين من هذه الدنيا الفانية؟ سيسأل صاحب الزمان هذه الأسئلة واحداً تلو الآخر، وسيقول: هل كنت تحتاج إليّ كي أظهر وأخبرك بكلّ هذا؟! هل يلزم أن أخبرك بنفسي أنّ الكذب حرام وأنّ الصدق واجب؟! ألم يخبرك أحدٌ بذلك طوال هذه المدّة؟ ألم تقرأ ذلك في الكتب؟ وحتّى لو لم يكن موجوداً في الكتب، فماذا عن فطرتك؟! إن فطرتك موجودة وهي لا تزول أبداً، فجميع الناس عندهم فطرة ويميّزون الصدق من الكذب سواء كانوا ملتزمين بالمباني أم لا، فحتّى أولئك عندهم فهم وإدراك سواء كانوا من المصلّين أم لم يكونوا، وسواء كنّ من المحجّبات أم لم يكنّ ؛ فالجميع يتمتّعون بالفطرة والجميع يفهمون ويدركون هذه الأمور، وهم من خلال فطرتهم وإدراكهم سيحاكموننا ومن خلال ميزان المنطق سيستجوبونا، وفي يوم القيامة سيوقفونا بهذه الفطرة، وسيطالبوننا بحقوقهم بنفس هذه الفطرة. </w:t>
       </w:r>
@@ -2167,51 +2167,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ما هي المطالب التي قبل بها، ما العقائد التي وافق عليها؟ لصالح من تصير المكاسب! لماذا أغمضت عينك؟ لماذا؟ لماذا لم تعمل بما كنت تعلم؟! سيأتي يوم تُسأل فيه عمّا أعطاك الله. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نسأل الله أن يجعل هذا العيد مباركاً لنا، ومعنى كونه مباركاً أن يجعل الله لنا فيه مزيداً من الفهم والإدراك، وإن لم نكن حتى الآن قد انتبهنا فنسأل الله أن ينبّهنا من الآن فصاعداً. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لنفرض أنّ الإمام سيظهر بعد سنة، فماذا سأصنع من الآن حتّى نهاية السنة؟ هل سأستمرّ على أفعالي وأقوالي ـ وليس ظهوره محدّداً ومعلوماً. أو لنفرض انّني سأرحل عن هذه الدنيا قبل أن ظهوره، فهل أرحل و أنا جاهلٌ بإمامي؟ هل أرحل من هذه الدنيا قبل أن أعرفه بحقيقة المعرفة فأصل بذلك إلى مرتبة الكمال؟ أفتظنّون أنّ أولياء الله الذين رحلوا من هذه الدنيا ليسوا مع صاحب الزمان؟! إنّهم الآن في عالم الآخرة يستفيدون من إمام الزمان أكثر مما يستفيد منه المستفيدون بعد ظهوره، نحن نظنّ أنّ الإمام لنا فقط، و أنّ ولايته للكرة الأرضيّة فقط، وأنّه يجلس في مدينة معيّنة.. كلاّ! فولاية الإمام هي لعالم الوجود كافّة، والذين خرجوا من الدنيا هم أيضاً على مائدة إمام الزمان، أولياء الله الذين رحلوا عن الدنيا هم على سفرته أيضاً. </w:t>
+        <w:t xml:space="preserve">لنفرض أنّ الإمام سيظهر بعد سنة، فماذا سأصنع من الآن حتّى نهاية السنة؟ هل سأستمرّ على أفعالي وأقوالي ـ وليس ظهوره محدّداً ومعلوماً. أو لنفرض انّني سأرحل عن هذه الدنيا قبل ظهوره، فهل أرحل و أنا جاهلٌ بإمامي؟ هل أرحل من هذه الدنيا قبل أن أعرفه بحقيقة المعرفة فأصل بذلك إلى مرتبة الكمال؟ أفتظنّون أنّ أولياء الله الذين رحلوا من هذه الدنيا ليسوا مع صاحب الزمان؟! إنّهم الآن في عالم الآخرة يستفيدون من إمام الزمان أكثر مما يستفيد منه المستفيدون بعد ظهوره، نحن نظنّ أنّ الإمام لنا فقط، و أنّ ولايته للكرة الأرضيّة فقط، وأنّه يجلس في مدينة معيّنة.. كلاّ! فولاية الإمام هي لعالم الوجود كافّة، والذين خرجوا من الدنيا هم أيضاً على مائدة إمام الزمان، أولياء الله الذين رحلوا عن الدنيا هم على سفرته أيضاً. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا هو معنى الولاية، ولا بدّ أن ندرك هذا المعنى و هذه الحقيقة حتّى يكون هذا اليوم مباركاً لنا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بيان فضيلة طلب علوم أهل البيت والمسؤولية الملقاة على عاتق العلماء</w:t>
       </w:r>
@@ -2345,66 +2345,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3C0FA04D-C7D1-486A-A3EF-F15168D09B61}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4A33F821-08E5-47BD-A033-2BCBFEB876CE}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C775F78B-2031-4944-810F-ABBB65541E55}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{5F302B3D-6A59-440D-B764-D1ADAFA47BF6}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2481,61 +2481,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="21" name="_x0000_i0021">
+                <wp:docPr id="53" name="_x0000_i0053">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0021"/>
+                        <pic:cNvPr id="0" name="_x0000_i0053"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2638,61 +2638,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="22" name="_x0000_i0022">
+          <wp:docPr id="54" name="_x0000_i0054">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0022"/>
+                  <pic:cNvPr id="0" name="_x0000_i0054"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>