--- v0 (2025-11-06)
+++ v1 (2026-06-24)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -1142,88 +1143,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{882D9DD3-579F-425A-B73C-547AFDF1ECF1}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{826E00A8-F956-4F95-A1D7-585A3689E802}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{1975A8C2-A3AC-41F7-B522-46394EC5FEAC}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{657A0325-F4A5-45F9-BA4E-409079A14CF2}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1272,61 +1280,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="19" name="_x0000_i0019">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0019"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1429,61 +1437,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="20" name="_x0000_i0020">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0020"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2130,51 +2138,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2953,61 +2961,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3282,63 +3365,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>