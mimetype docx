--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -433,51 +433,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لأجل التعجيل في ظهور بقيّة الله أرواحنا فداه، ورفع المشكلات والبلايا عن البلاد الإسلاميّة، وشيعة أمير المؤمنين عليه السلام، صلّوا على محمّد وآل محمّد. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمّ صلّ على محمّد وآل محمّد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">يقول الله في هذه الآية الشريفة، والتي تحمل بشارة إلى المؤمنين والشيعة، وخصوصًا سالكي طريق الله بشأن طريقهم الذي يسلكونه: يا من آمنتم واعتقدتم بي وقبلتم كلامي، أنقذوا أنفسكم، وراقبوا أعمالكم وتصرّفاتكم، ولا تنظروا يمينًا وشمالًا، بل ليكن تركيزكم على أنفسكم وعلى ما تقومون به من أعمال؛ ولا شأن لكم بالآخرين، وأيّ طريق يسلكون أو ما هو طرز تفكيرهم وممشاهم وفي أيّ عالم هم الآن؛ واعلموا بأنَّ ضلالتهم لا تضرّكم شيئًا إن كنتم على اطمئنان من صحّة مسيركم. </w:t>
+        <w:t xml:space="preserve">يقول الله في هذه الآية الشريفة، والتي تحمل بشارة إلى المؤمنين والشيعة، وخصوصًا سالكي طريق الله بشأن طريقهم الذي يسلكونه: يا من آمنتم واعتقدتم بي وقبلتم كلامي، أنقذوا أنفسكم، وراقبوا أعمالكم وتصرّفاتكم، ولا تنظروا يمينًا وشمالًا، بل ليكن تركيزكم على أنفسكم وعلى ما تقومون به من أعمال؛ ولا شأن لكم بالآخرين، وأيّ طريق يسلكون أو ما هو طراز تفكيرهم وممشاهم وفي أيّ عالم هم الآن؛ واعلموا بأنَّ ضلالتهم لا تضرّكم شيئًا إن كنتم على اطمئنان من صحّة مسيركم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا أمر مهمّ، حيث يجب على الإنسان أن يلتزم هذا النهج في كلّ ما يتعلّق بمعتقداته وطريقه الذي يسلكه وعلاقاته الاجتماعيّة وأموره الشخصيّة، وكذا في أموره العباديّة والدينيّة وفي جميع أموره وعلاقاته الأخرى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد استعرضت للإخوة الإيمانيِّين والأخلاّء الروحانيِّين في ليالي شهر رمضان، حين منَّ الله عليَّ بالّلقاء بهم، أمورًا تتعلّق بهذا الموضوع؛ ووصل بنا الحديث إلى هذا المقام، وهو أنَّ على الإنسان ألاّ يُركِّز انتباهه على ما يفعله الآخرون، ولا على شخصيّاتهم، ولا إلى ما يفكّرون به ويطرحونه من أفكار. فعندما يعثر الإنسان على الطريق الصحيح، ويتعلّم بعض التعاليم من العظماء، ويتمكّن من تشخيص الحقّ من بين الأمور الباطلة، والطريق الصحيح من بين مختلف الطرق الأخرى، فيجب عليه والحال هذه ترك الالتفات إلى طرق الضلالة تلك، وإلى الأمور المتشتّتة، وما يدور بين الناس من مسائل؛ فإن التفت إليها فقد خُدع، وسيعمل ذلك على تزلزل واضطراب وتشويش تلك الواقعيّة والحقيقة التي يجب أن يُبنى عليها ويستحكم الاعتقاد القلبي ويصل إلى حال الاطمئنان، وهذا ممّا لا يتلاءم ولا يتماشى مع طريق الله والذي هو طريق الاطمئنان والبرهان والمنطق والإتقان.</w:t>
       </w:r>
@@ -899,129 +899,180 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا قال أمير المؤمنين للحارث الهمداني؟ وذلك عندما كان الحارث مريضًا، وذهب الإمام لعيادته، وكان مضطربًا لأنَّه يرى نفسه تغادر هذه الدنيا ويده خالية، وقد أقلقه ما طرق سمعه من مسائل الحساب والقبر والقيامة وما يجري فيها. فقال له أمير المؤمنين: هل أنت مؤمن ومتمسّك بولايتي؟ فإن كنت كذلك، فلا ضير عليك، ولا تكن مهمومًا وقلقًا. فما دمت أنا إمامك، فما الذي يحزنك؟ هل أنت قلق من ناحية عملك؟ فأنا متكفّل بتصحيح عملك. وإن كان قلقك بسبب أخطائك، فسأقوم بتغطيتها؛ وإن كنت خائفًا من الملائكة، فالملائكة يعملون بأمري. فمِمَّ قلقك؟ فمنكر ونكير يعملان بأمري. أفتقلق من القيامة ويوم الحساب وتطاير الكتب، وأنت متمسّك بصاحب البيت؟ فكلّ ذلك تحت أمري، وجميع الملائكة الموكلّون بالجنّة والنار عباد مطيعون لي، وهم يعملون ما يعملون بأمري.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ألم نسمع تلك الأشعار؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يَا حَارِ هَمْدَانَ مَنْ يَمُتْ يَرَني *** مِنْ مُؤمِنٍ كانَ أوْ مُنَافِقٍ قُبُلا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فهو يراني قبل أن يرى عزرائيل، وملائكة القبر والحساب. فسأكون حاضرًا هناك قبل هؤلاء، وسواء كان الميّت مؤمنًا أو منافقًا أو كافرًا؛ وذلك لأنَّني أنا ميزان ومعيار الحركة والسير في هذه الدنيا؛ فأنا الذي أُوصِل المؤمن إلى الإيمان، وأنا الذي أُوصِل الكافر إلى كمال درجة الكفر. فأنا الميزان والمعيار في حياة الإنسان وسيره. لذا فلا فرق في ذلك بين المؤمن والكافر. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مَنْ يَمُتْ يَرَني *** مِنْ مُؤمِنٍ كانَ أوْ مُنَافِقٍ قُبُلا </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ أنْتَ عِنْدَ الصِّرَاطِ تَعْرِفُني *** فَلَا تَخَــف عَثْــرَةً وَلَا زَلَـلا</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فستعرفني عند الصراط وعند الحساب. لماذا؟ لأنَّك كنت تتبعني، فلقد كنت من شيعتي ومؤمنًا بولايتي؛ فهل من الممكن أن يؤمن أحد بولاية آخر وهو من متابعيه ولا يعرفه؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«فَلَا تَخَف عَثْرَةً وَ لَا زَلَلا» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أي لا تدع للقلق والتشويش طريقًا إلى نفسك أبدًا، ولا تخشَ انزلاق قدمك عند عبورك الصراط، لأنَّني أنا الذي أسندك؛ فأنا الصراط وأنا الحساب وأنا الكتاب وأنا القيامة وأنا الجنّة وأنا كلّ شيء بالنسبة لك. فأنت قد اتّبعت الأصل، وأنت تقلق ممّا يجب أن يقلق منه الآخرون؟!! وها أنت في البحر والمحيط، وأنت خائف من حرارة نارٍ مشتعلة في مكان ما؟!! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«فَلَا تَخَف عَثْرَةً وَ لَا زَلَلا»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أقوُلُ لِلنَّارِ حين تُوقَفُ لِلْعَرْ *** ضِ عَلى جسرِهَا ذَرِي الرَّجُلا</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول للنار: ابتعدي عن الرجل، لماذا؟</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ذَرِيـه لَا تَقْرَبِيـــهِ إنَّ لَــهُ *** حَبْلًا بِحَبْـلِ الوَصْيِّ مُتَّصِـلا</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنَّ هنالك حبلًا يصل بينه وبين الوصيّ، فأينما وُجد هذا الحبل، فهو لا يسمح للنار بالوصول إليه. وهذا مما لا يحتاج إلى نهي أمير المؤمنين أو أمره. فما دام بينك وبين عليّ ذلك الحبل، فسواء أمرت النار أو لم آمرها، فلا وجود للنار في ذلك المكان، ولذا فلا حاجة هنالك للأمر. فحيث يكون أثر قدم عليّ، فلا وجود للنار، وحيث يكون للولاية موطئ قدم، فلا ظلمة؛ وحيث يكون هناك اتصال بحبل الله المتين، فلا يمكن أن تكون جهنّم لكي آمرها بالابتعاد وعدم الاقتراب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذه هي بشارة لنا، فهي البشارة التي بشّر بها أمير المؤمنين عليه السلام محبّيه، بأن لا تخافوا ولا تقلقوا. فلا تخافوا ممّا يحدث في هذه الدنيا؛ ولا تخافوا ممّا ترونه من الحوادث التي تشاهدونها؛ ولا تقلقوا من التقلّبات التي تحصل من حولكم؛ ولا تمنعكم التخيّلات والأوهام من مواصلة طريقكم. فواصلوا طريقكم وحافظوا على اتّصالكم بحبل الله المتين حضرة بقيّة الله الأعظم أرواحنا وأرواح جميع المؤمنين والمؤمنات لتراب مقدمه الفداء، وليحصل ما يحصل. فلا يعنينا ذهاب هذا أو قدوم ذاك أو كلام هذا أو تهديد ذاك بشرط ألّا ينقطع هذا الحبل، وألاّ تتزلزل تلك العلاقة؛ بل ويجب أن تستحكم هذه العلاقة أكثر فأكثر.</w:t>
       </w:r>
     </w:p>
@@ -1144,66 +1195,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{826E00A8-F956-4F95-A1D7-585A3689E802}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{FC593AA0-6832-4140-936F-0D0BAE5FC23C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{657A0325-F4A5-45F9-BA4E-409079A14CF2}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{8C284ADE-E23D-4FA5-AB30-838AE91EA0F1}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1280,61 +1331,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="19" name="_x0000_i0019">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0019"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1437,61 +1488,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="20" name="_x0000_i0020">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0020"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -1605,50 +1656,73 @@
         </w:rPr>
         <w:t xml:space="preserve"> في بعض النسخ: في يدكَ لؤلؤة.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> تحف العقول، ص ٣۸٦..</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FNNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> معرفة المعاد، ج٢، ص ٩٦؛ معرفة الإمام، ج ۱، ص ۱٩۱..</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>