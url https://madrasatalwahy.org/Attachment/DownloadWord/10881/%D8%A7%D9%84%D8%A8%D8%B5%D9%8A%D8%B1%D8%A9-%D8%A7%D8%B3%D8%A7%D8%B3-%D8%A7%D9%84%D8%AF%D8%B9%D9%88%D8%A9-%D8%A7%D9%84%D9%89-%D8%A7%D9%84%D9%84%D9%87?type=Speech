--- v0 (2025-10-08)
+++ v1 (2026-08-03)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -348,51 +349,51 @@
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الخطبة الثانية</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">اللهمّ صلّ وسلّم على خاتم رسلك وسيّد بشرك.. أفضل السفراء المقرّبين، وخاتم الأنبياء والمرسلين الذي روحه نسخة الأحديّة في اللاهوت، وجسده صورة معاني الملك والملكوت، طاووس الكبرياء وحمام الجبروت.. العبد المؤيّد والرسول المسدّد المصطفى الأمجد أبو القاسم محمّد.وصلّ وسلّم على أخيه ووصيّه وصهره وابن عمّه وخليفته من بعده، يعسوب الدين، وإمام المتّقين، أمير المؤمنين عليّ بن أبي طالب عليه السلام، وعلى ابنته الطاهرة، الحوراء الإنسيّة، البتول العذراء والشفيعةِ في يوم الجزاء فاطمة الزهراء، وعلى سبطي الرحمة وسيّدي شباب أهل الجنّة الحسن والحسين، وصلّ على أئمّة المسلمين: عليّ بن الحسين، ومحمّد بن علي، وجعفر بن محمّد، وموسى بن جعفر، وعليّ بن موسى، ومحمّد بن عليّ، وعليّ بن محمّد، والحسن بن عليّ، والحجّة القائم المنتظر المهدي صلواتك وسلامك عليهم أجمعين. اللهمّ عجّل في فرجهم واجعلنا من شيعتهم ومواليهم، والذابين عنهم، ووفّقنا لزيارتهم في الدنيا وشفاعتهم في الآخرة.بسم الله الرحمن الرحيمقال الله في كتابه الكريم، ومبرم خطابه العظيم: </w:t>
+        <w:t xml:space="preserve">اللهمّ صلّ وسلّم على خاتم رسلك وسيّد بشرك.. أفضل السفراء المقرّبين، وخاتم الأنبياء والمرسلين الذي روحه نسخة الأحديّة في اللاهوت، وجسده صورة معاني الملك والملكوت، طاووس الكبرياء وحمام الجبروت.. العبد المؤيّد والرسول المسدّد المصطفى الأمجد أبو القاسم محمّد.وصلّ وسلّم على أخيه ووصيّه وصهره وابن عمّه وخليفته من بعده، يعسوب الدين، وإمام المتّقين، أمير المؤمنين عليّ بن أبي طالب عليه السلام، وعلى ابنته الطاهرة، الحوراء الإنسيّة، البتول العذراء والشفيعةِ في يوم الجزاء فاطمة الزهراء، وعلى سبطي الرحمة وسيّدي شباب أهل الجنّة الحسن والحسين، وصلّ على أئمّة المسلمين: عليّ بن الحسين، ومحمّد بن علي، وجعفر بن محمّد، وموسى بن جعفر، وعليّ بن موسى، ومحمّد بن عليّ، وعليّ بن محمّد، والحسن بن عليّ، والحجّة القائم المنتظر المهدي صلواتك وسلامك عليهم أجمعين. اللهمّ عجّل في فرجهم واجعلنا من شيعتهم ومواليهم، والذابين عنهم، ووفّقنا لزيارتهم في الدنيا وشفاعتهم في الآخرة.بسم الله الرحمن الرحيم قال الله في كتابه الكريم، ومبرم خطابه العظيم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">{قُلْ هذِهِ سَبيلي‏ أَدْعُوا إِلَى اللَّهِ عَلى‏ بَصيرَةٍ أَنَا ومَنِ اتَّبَعَني‏ وسُبْحانَ اللَّهِ وما أَنَا مِنَ الْمُشْرِكين‏}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> من أجل تعجيل ظهور وليّنا وإمامنا وحجّتنا ورفع المصائب والآلام عن عامّة البشر، خصوصاً شيعة أمير المؤمنين عليه السلام: صلّوا على محمّد وآل محمّد... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
@@ -944,78 +945,96 @@
         <w:t xml:space="preserve">.. أنا أراها الآن أمام ناظري.. قلبي يرى.. يرى الظلمة ويرى النور، و بناء على ذلك أقول لك: يا عزيزي لا تذهب من هنا، بل سر في هذا الطريق، والأمر يعد ذلك إليك؛ إن أردت أن تذهب فاذهب، وإن أردت أن لا تذهب فلا تذهب، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">{وما على الرسول إلاّ البلاغ المبين}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حافظ وظيفه ى تو دعا كردن است وبس *** در فكر آن مباش که نشنيد يا شنيد</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(يقول: يا حافظ، إنّ وظيفتك هي الدعاء فقط *** ولا تفكّر بأنّه قد سمع أم لم يسمع)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنت عليك أن تدعوا فقط، والله تعالى يعرف كيف يتعامل مع الإنسان.. يعرف كيف يتعامل مع قلب الإنسان.أمّا نحن فعلينا أن نعلم أنّنا إذا سرنا في طريق أولياء الله، فإنّنا بذلك ننجو بأنفسنا، وإلاّ إن أردنا أن ننظر إلى غير أولياء الله، فعدد الأفراد في المناهج الأخرى كثيرٌ جدّاً جدّاً.. ما شاء الله.. وزبائنهم متوفّرون جداً، وهم متوفّرون بالكميّة التي ترغب بها، فخزائنهم مكدّسة بالزبائن، وهم ينقلونهم بالشاحانات.. الشاحنة تلو الشاحنة، فبدلاً من أن يضعوا البطيخ في الشاحنة وضعوا البشر!! وهم يسوقونهم إلى طرق غير طريق الأولياء الإلهيين وسبيلهم، فالخيار لك أنت أيضاً، إن كنت ترغب أن تكون في إحدى ناقلات البطيخ تلك فـ بسم الله..نعم.. يمكنك ذلك كما يمكنك أن تتّبع القاعدة الصحيحة وهي :</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ره چنان رو که رهروان رفتند *** ...</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(يقول: الطريق الصحيح هو الطريق الذي سلكه السالكون ووصلوا عبره)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهم الذين بقوا بعد رحلة النبيّ الأكرم ثابتين مع عليّ عليه السلام.</w:t>
       </w:r>
     </w:p>
@@ -1172,51 +1191,60 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">محمّداً وآل محمّد» (اللهم صلّ على محمّدٍ وآل محمّد)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> يا ربّ أخرجني من كلّ سوءٍ كان.. في أيّ مرتبةٍ كان، سواءً كان هذا السوء والقبح في مرتبة الفعل أم في مرتبة اللسان أم في مرتبة القلب.. في الفكر.. في السرّ.. يا ربّ أخرجني من السوء المتمثّل بالبعد عنك، والسوء الناتج عن هجرانك، والسوء الناتج عن الابتعاد عنك، هذا هو السوء الذي أخرجت النبيّ وآله منه.. جعلت ذاتهم متصلةً بذاتك وأبعدتهم عن كلّ شيءٍ سواك..نحن نقرأ في أدعية الإمام السجّاد عليه السلام أن: يا إلهي اقسم لنا ما قسمته للنبيّ وآله فكنت أنت أنيسهم ومؤنسهم، وأبعد عنّا هذا السوء المتمثّل بالابتعاد عنك، وبالطبع بسبب هذا الابتعاد صرنا نشتغل بمسائل أخرى.تعالوا وانظروا إلى الناس بم يشتغلون؛ إنّهم يتنازعون على المناصب و الكراسي:أنا أجلس هنا لا أنت، أنا أجلس هناك لا أنت...، واهٍ لهم، هذا هو شغل الناس الشاغل، فما السبب في ذلك؟ السبب هو الابتعاد عن الله، فلو أنّنا لم نكن بعيدين عن الله عزّ وجلّ لما سعينا خلف هذه المسائل والأمور، وما كان سعينا خلف هذه الأفكار.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دنيا همه هيچ واهل دنيا همه هيچ *** ای هيچ ز بهره هيچ بر هيچ مپيچ</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(يقول: كلّ الدنيا لا قيمة لها، وأهل الدنيا لا قيمة لهم، فيا من لا قيمة له لا تسعى ولا تغرف من بحر السراب من دون فائدة)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّ كلّ الضجيج الذي تسمعونه ليس إلاّ «دنيا»، وكلّها سخافة لا قيمة لها، حبذا لو أنّ اسم «السخافة» يصدق عليها، بل هي أسخف حتّى من السخافة نفسها، وهي أمور تبعد الإنسان، والحال أنّكم رأيتم ما هيّأه الله عزّ وجلّ لنا، وأيّ سفرة فتحها لنا: «أن تصليّ على محمّدٍ وآل محمّد، وأن تدخلني في كلّ خيرٍ أدخلت... » أوّلاً ينبغي أن نصلّي على محمّدٍ وآل محمّدٍ، فلقد ورد في الرواية أنّ أيّ دعاء أردت أن تدعو به، فابدأ أوّلاً بطلب الرحمة، ومعنى طلب الرحمة هو طلب واسطة الفيض، ومن هم واسطة الفيض؟ هم النبيّ وآل بيته عليهم السلام، فأوّلاً أحضروا واسطة الفيض.. فنحن عاجزون ولا نملك القدرة والقوّة، ونحن عاجزون من رأسنا حتّى أخمص قدمينا، ولذا علينا أن نأتي أوّلاً بالواسطة للوصول إلى مرتبة القدس، فنقول: يا ربّ هؤلاء مثلنا من الناحية الظاهريّة ـ على الأقل ـ ولا شأن لنا بالناحية الباطنيّة، ونحن نجعلهم واسطة من الناحية الظاهريّة بحدٍّ أقل، نجعل واسطتنا أولئك الذين وصلوا إلى مقام القدس، وإلى مقام الطهارة المطلقة، ولذا نجعل الصلوات في أوّل الدعاء وفي آخره، ولذا فإنّ الله الذي يستجيب الدعاء الأوّل والأخير يستحي أن لا يستجيب الدعاء الذي في الوسط، ولذا فهو يستجيبه أيضاً، وهذا الأمر ورد في الروايات أيضاً، وقد قرأتموه في الكتاب الذي نُشر أخيراً والذي ألّفه المرحوم العلاّمة قدّس سره، فأغلب الظنّ أنّه موجود هناك، حيث يقول الله عزّ وجلّ في هذه الرواية: أنا أستحي من عبدي المؤمن أن أستجيب أوّل الدعاء وآخره (فالصلوات على النبيّ وآله مستجابة قطعاً)، ولا أستجيب الدعاء في الوسط.والنتيجة، يا ربّ أدخلنا في كلّ خيرٍ أدخلت فيه النبيّ وأبناءه، وهذا ما نطلبه من الله، وقد كان المرحوم العلاّمة يقول دائماً:</w:t>
       </w:r>
     </w:p>
@@ -1379,88 +1407,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{77E06BF5-BD07-4651-800B-58DB0563E6E8}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4DAB9F70-37B1-4DF5-AD13-8D3FF3E2AB3A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{D56556CA-697D-444D-B695-56A5DC8717BD}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{65928269-6309-41D1-89D2-BD218A48C8BF}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1509,61 +1544,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="5" name="_x0000_i0005">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0005"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1666,61 +1701,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="6" name="_x0000_i0006">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0006"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2367,51 +2402,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3190,61 +3225,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3519,63 +3629,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>